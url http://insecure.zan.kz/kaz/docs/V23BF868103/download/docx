--- v0 (2025-10-07)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="88f73d7" w14:textId="88f73d7">
+    <w:p w14:paraId="f7bfc38" w14:textId="f7bfc38">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1822,68 +1822,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 9 мамыр - Жеңіс күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысының ардагерлеріне 1500000 (бір миллион бес жүз мың) теңге мөлшерінде;</w:t>
-[...16 lines deleted...]
-        <w:t>
       жеңілдіктері бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2122,71 +2104,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - Ақмола облысы Астрахан аудандық мәслихатының 28.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8С-37-2</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - Ақмола облысы Астрахан аудандық мәслихатының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-50-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (қол қойылған күнінен бастап күшіне енеді) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2212,177 +2194,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістерді есепке алмағанда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дүлей апаттың немесе өрттің салдарынан зардап шеккен азаматтарға (отбасыларға) үш айдан кешіктірмей бір рет 70 (жетпіс) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...35 lines deleted...]
-      амбулаториялық емдеудегі белсенді нысандағы туберкулез ауруы бар адамдарға ай сайын 6 айдан артық емес 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      дүлей апаттың немесе өрттің салдарынан зардап шеккен азаматтарға (отбасыларға) үш айдан кешіктірмей бір рет 100 (жүз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар аурулары (қатерлі ісіктері, адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру) бар адамдарға жылына бір рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      амбулаториялық емдеудегі белсенді нысандағы туберкулез ауруы бар адамдарға ай сайын алты айдан артық емес 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       диспансерлік есепте тұрған адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауруды жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне ай сайын 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жетім балаларға және ата-анасының қамқорлығынсыз қалған балаларға жылына 1 рет 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...16 lines deleted...]
-        <w:t>
       босатылған күнінен бастап үш айдан кешіктірмей бас бостандығынан айыру орындарынан босатылған адамдарға бір рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының колледждерінде күндізгі нысан бойынша ақылы негізде оқитын мүгедектігі бар адамдарға, жетім балаларға және ата-анасының қамқорлығынсыз қалған жиырма үш жасқа дейінгі балаларға оқу орнынан анықтама негізінде жылына 1 рет оқу құнының 100 (жүз) пайызы мөлшерінде;</w:t>
-[...17 lines deleted...]
-      "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
+      "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2398,183 +2344,87 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген адамдарға, Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдама құнын өтеуге төлем туралы құжаттар негізінде жылына 1 рет 40 (қырық) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...131 lines deleted...]
-      жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен төмен көп балалы отбасылардан шыққан, Қазақстан Республикасының колледждерінде күндізгі нысан бойынша ақылы негізде оқитын студенттерге, оқу орнынан анықтама негізінде, оқу құнының 100 (жүз) пайызы мөлшерінде;</w:t>
+        <w:t> көрсетілген адамдарға, Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдама құнын өтеуге төлем туралы құжаттар негізінде жылына бір рет 40 (қырық) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда бір рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кірістерді ескере отырып жылына бір рет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен төмен пробация қызметінің есебінде тұрған адамдарға 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2594,71 +2444,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - Ақмола облысы Астрахан аудандық мәслихатының 28.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8С-37-2</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Ақмола облысы Астрахан аудандық мәслихатының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-50-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (қол қойылған күнінен бастап күшіне енеді) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3557,55 +3407,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3931,31 +3781,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>