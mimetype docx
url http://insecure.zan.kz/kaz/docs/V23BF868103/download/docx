--- v1 (2026-06-09)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f7bfc38" w14:textId="f7bfc38">
+    <w:p w14:paraId="16d3db3" w14:textId="16d3db3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>