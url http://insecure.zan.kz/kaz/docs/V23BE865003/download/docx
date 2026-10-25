--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="558a631" w14:textId="558a631">
+    <w:p w14:paraId="7b80144" w14:textId="7b80144">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1067,104 +1067,106 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген әлеуметтік қолдау шаралары осы Қағидаларда белгіленген тәртіпте көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына 1 рет, екі жылда 1 рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 29.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8C 27/2</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 41/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1291,86 +1293,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қазан айының екінші жексенбісі – Қазақстан Республикасының Мүгедектігі бар адамдар күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 16 желтоқсан- Тәуелсіздік күні.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1378,295 +1382,325 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
+      3) әлеуметтік маңызы бар сырқатының болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ең төмен күнкөріс деңгейіне бір еселік қатынаста шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
-[...53 lines deleted...]
-      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+      дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді орган бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 27.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8С 25/11</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 41/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді орган бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне орай әлеуметтік көмектің мөлшерін жергілікті өкілді орган облыс жергілікті атқарушы органымен келісу бойынша бірыңғай мөлшерде белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 41/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мереке күндері мен атаулы күндерге әлеуметтік көмек оны алушылардан өтініштер талап етілмей жылына 1 рет азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпанға - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1836,303 +1870,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 9 мамырға – Жеңіс күні:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысына қатысушыларға, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiне, 1 500 000 (бір миллион бес жүз мың) теңге мөлшерінде;</w:t>
-[...251 lines deleted...]
-      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға, 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға, 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге, 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшiлерге, 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына, 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға, 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2141,200 +1977,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға, 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...148 lines deleted...]
-      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына, 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға, 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына, 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2344,69 +2032,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына, 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына), 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...17 lines deleted...]
-      бұрынғы КСР Одағы Мемлекеттік қауiпсiздiк комитетiнiң Ауғанстан аумағында уақытша болған және кеңес әскерлерiнiң шектеулі контингентінің құрамына енбеген жұмысшылары мен қызметшiлерiне, 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына), 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 31 мамырға - Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2533,188 +2203,234 @@
       7) 16 желтоқсанға – Тәуелсіздік күні:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін, қуғын-сүргіндерге ұшыраған адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, 60 (алпыс) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді – Ақмола облысы Атбасар аудандық мәслихатының 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 41/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әлеуметтік көмек өтініш бойынша, толық мемлекеттік қамтамасыз етудегі адамдарды қоспағанда, мұқтаж азаматтардың келесі санаттарының біріне кірістері есепке алынбай көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі үш айдан кешіктірмей бір рет 200 (жүз) айлық есептік көрсеткішке шекті мөлшеріне дейін;</w:t>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі үш айдан кешіктірмей бір 100 (жүз) айлық есептік көрсеткіш шекті мөлшеріне дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі үш айдан кешіктірмей бір рет 200 (екі жүз) айлық есептік көрсеткішке шекті мөлшеріне дейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) денсаулық сақтау ұйымдарында есепте тұрған әлеуметтік маңызы бар аурулары (адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, қатерлі ісіктер) бар адамдарға (отбасыларға) аурулардың бір түрі бойынша жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) амбулаториялық емдеудегі белсенді түрдегі туберкулез ауруы бар адамдарға ай сайын 6 ай бойы 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      4) амбулаториялық емдеудегі белсенді түрдегі туберкулез ауруы бар адамдарға ай сайын 6 ай бойы 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) диспансерлік есепте тұрған адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауруды жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне ай сайын 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      7) Қазақстан Республикасының "Ардагерлер туралы" Заңының </w:t>
+      6) Қазақстан Республикасының "Ардагерлер туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2750,285 +2466,269 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 8 баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген адамдарға төлем туралы құжаттардың негізінде Қазақстан Республикасының шегінде санаторийлік-курорттық емделуге жолдаманың және санаторийге, госпитальге екі жаққа жол жүру құнын өтеуге жылына 1 рет 40 (қырық) айлық есептік көрсеткіштен аспайтын мөлшерде;</w:t>
-[...35 lines deleted...]
-      9) абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде</w:t>
+        <w:t xml:space="preserve"> көрсетілген адамдарға төлем туралы құжаттардың негізінде Қазақстан Республикасының шегінде санаторийлік-курорттық емделуге жолдаманың және санаторийге, госпитальге екі жаққа жол жүру құнын өтеуге жылына 1 рет 60 (алпыс) айлық есептік көрсеткіштен аспайтын мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне коммуналдық қызметтер үшін шығыстарына арыз талап етілместен, ай сайын 2,5 (екі жарым) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 10.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8С 38/2</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 41/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік көмек мұқтаж азаматтардың келесі санаттарының біріне өтініш бойынша кірістері ескеріле отырып көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-      2) жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен төмен, мемлекеттік атаулы әлеуметтік көмек алмайтын адамдарға (отбасыларға) жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жан басына шаққандағы орташа табысы ең төменгі күнкөріс деңгейінен төмен, мемлекеттік атаулы әлеуметтік көмек алмайтын адамдарға (отбасыларға) жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 10.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8С 38/2</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 41/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3271,68 +2971,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3340,179 +3042,179 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушы тұрақты тұру үшін тиісті әкімшілік – аумақтық бірліктен тыс кеткен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
-[...17 lines deleted...]
-      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақтың 3) тармақшасы осы Қағидалардың 7-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
-[...17 lines deleted...]
-      Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      Осы тармақтың 3) тармақшасы осы Қағидалардың 7-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 27.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8С 25/11</w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - Ақмола облысы Атбасар аудандық мәслихатының 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С 41/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3666,68 +3368,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С 9/4 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атбасар аудандық мәслихатының күші жойылды деп танылған кейбір шешімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Ақмола облысы Атбасар аудандық мәслихатының "Атбасар ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" 2017 жылғы 22 ақпандағы № 6С 9/10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4227,55 +3929,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>