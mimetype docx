--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f40017b" w14:textId="f40017b">
+    <w:p w14:paraId="ae9f4da" w14:textId="ae9f4da">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1477,266 +1477,214 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
-[...107 lines deleted...]
-      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді орган бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне бір еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Ақмола облысы Аршалы аудандық мәслихатының 14.01.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 31/2</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Ақмола облысы Аршалы аудандық мәслихатының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1755,68 +1703,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне орай әлеуметтік көмектің мөлшерін жергілікті өкілді орган облыстың жергілікті атқарушы органымен келісу бойынша бірыңғай мөлшерде белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей азаматтардың келесі санаттарына жылына 1 рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1861,86 +1811,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстаннан басқа, басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне жылына 1 рет 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 9 мамыр – Жеңіс күніне:</w:t>
-      </w:r>
-[...34 lines deleted...]
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсіпорындарында, мекемелері мен ұйымдарында жұмыс істеген және "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтарға жылына 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тікелей қатысқан адамдарға жылына 1 рет 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2250,319 +2164,237 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгерістер енгізілді - Ақмола облысы Аршалы аудандық мәслихатының 28.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 32/2</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - Ақмола облысы Аршалы аудандық мәслихатының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...51 lines deleted...]
-      дүлей апаттың немесе өрттің салдарынан зардап шеккен азаматтарға (отбасыларға) үш айдан кешіктірмей бір рет 100 (жүз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әлеуметтік көмек толық мемлекеттік қамтамасыз етудегі адамдарды қоспағанда, мұқтаж азаматтардың келесі санаттарына өтініш бойынша көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кірістері есепке алынбай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей зілзала немесе өрттің салдарынан зардап шеккен азаматтарға (отбасыларға) үш айдан кешіктірмей бір рет 100 (жүз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       амбулаториялық емдеудегі белсенді нысандағы туберкулез ауруы бар адамдарға ай сайын 6 айдан артық емес 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      әлеуметтік маңызы бар аурулары (қатерлі ісіктер, бірінші типті қант диабеті, адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру) бар адамдарға, жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      әлеуметтік маңызы бар аурулары (қатерлі ісіктер, адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру) бар адамдарға, жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       диспансерлік есепте тұрған адамның иммунитет тапшылығы вирусы тудыратын ауруды жұқтырған балалардың ата-аналарына немесе өзге де заңды өкілдеріне ай сайын 2 (екі) ең төменгі күнкөріс деңгейі мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көп балалы отбасылардан шыққан адамдар, жетім балалар және ата-анасының қамқорлығынсыз қалған балалар қатарынан Қазақстан Республикасының колледждерінде күндізгі нысанда ақылы негізде оқитын, жиырма үш жасқа дейінгі студенттерге білім беру ұйымымен нотариалды куәландырылған шарттың көшірмесі, оқу орнынан анықтама негізінде жылына 1 рет оқу құнының 100 (жүз) пайызы мөлшерінде;</w:t>
-[...52 lines deleted...]
-        <w:t>
       басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне коммуналдық қызметтер үшін шығыстарына ай сайын 2 (екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
-      </w:r>
-[...52 lines deleted...]
-      пробация қызметіне тіркелген күнінен бастап үш айдан кешіктірмей пробация қызметінің есебінде тұрған адамдарға бір рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2596,147 +2428,69 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген адамдарға, Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдама құнын өтеуге төлем туралы құжаттар негізінде жылына 1 рет 60 (алпыс) айлық есептік көрсеткіш мөлшерінде;</w:t>
-[...95 lines deleted...]
-      бірінші топтағы мүгедектігі бар адамдарға гемодиализ алу кезеңінде жол жүруге ай сайын 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+        <w:t xml:space="preserve"> көрсетілген адамдарға, Қазақстан Республикасы шегінде санаторийлық-курорттық емделуге жолдама құнын өтеуге төлем туралы құжаттар негізінде жылына 1 рет 60 (алпыс) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гемодиализ аппаратын пайдаланатын бірінші топтағы мүгедектігі бар адамдарға ай сайын 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2746,89 +2500,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кірістерді ескере отырып бір рет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жан басына шаққандағы орташа табысы ең төмен күнкөріс деңгейіне екі еселік қатынаста шектен аспайтын, мемлекеттік атаулы әлеуметтік көмек алмайтын адамдарға (отбасыларға) 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      жан басына шаққандағы орташа табысы ең төмен күнкөріс деңгейіне бір еселік қатынаста шектен аспайтын, мемлекеттік атаулы әлеуметтік көмек алмайтын адамдарға (отбасыларға) 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бір тұрғын үйді газдандыруға жұмсалған шығындарды өтеу әлеуметтік көмек Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, "Ардагерлер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> күші қолданылатын басқа да адамдарға, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарға, жасы бойынша зейнеткерлерге, барлық топтағы мүгедектігі бар адамдарға, мүгедектігі бар балаларға, "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналарға, көп балалы отбасыларға, жетім балаларға және ата-анасының қамқорлығынсыз қалған балаларға жеке тұрғын үйлерде тұратын, оның меншік иелері немесе меншік иесінің отбасы мүшелері болып табылатын, оларда және отбасы мүшелерінде басқа тұрғын үйі болмаған жағдайда және өтініш берген тоқсанның алдындағы ең төмен күнкөріс деңгейіне екі еселік қатынаста шектен аспайтын жан басына шаққандағы орташа табысы болған жағдайда көрсетіледі.</w:t>
+        <w:t xml:space="preserve"> күші қолданылатын басқа да адамдарға, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарға, жасы бойынша зейнеткерлерге, барлық топтағы мүгедектігі бар адамдарға, мүгедектігі бар балаларға, "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналарға, көп балалы отбасыларға жеке тұрғын үйлерде тұратын, оның меншік иелері немесе меншік иесінің отбасы мүшелері болып табылатын, оларда және отбасы мүшелерінде басқа тұрғын үйі болмаған жағдайда және өтініш берген тоқсанның алдындағы ең төмен күнкөріс деңгейіне бір еселік қатынаста шектен аспайтын жан басына шаққандағы орташа табысы болған жағдайда көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмектің көлемі 100 (жүз) айлық есептік көрсеткіштен аспайтын газ құбырын орнатуға және жүргізуге байланысты өтініш берушінің нақты шығындарының негізінде анықталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2848,105 +2602,113 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - Ақмола облысы Аршалы аудандық мәслихатының 28.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 32/2</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve">Ескерту. 11-тармақ жаңа редакцияда - Ақмола облысы Аршалы аудандық мәслихатының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3189,68 +2951,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3258,51 +3022,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3396,51 +3160,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - Ақмола облысы Аршалы аудандық мәслихатының 14.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - Ақмола облысы Аршалы аудандық мәслихатының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3560,55 +3344,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>