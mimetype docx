--- v0 (2025-11-22)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d98e638" w14:textId="d98e638">
+    <w:p w14:paraId="0517312" w14:textId="0517312">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1611,68 +1611,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Алушылардың жекелеген санаттары үшін мереке күндері мен атаулы күндерге орай әлеуметтік көмектің мөлшерін жергілікті өкілді орган облыс жергілікті атқарушы органымен келісу бойынша бірыңғай мөлшерде белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей азаматтардың келесі санаттарына жылына 1 рет көрсетіледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1770,69 +1772,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 9 мамыр - Жеңiс күнiне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысының ардагерлеріне 1 500 000 (бір миллион бес жүз мың) теңге;</w:t>
-[...17 lines deleted...]
-      жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге 25 ( жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+       жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге 25 ( жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) ордендерімен және медальдарымен наградталған адамдарға 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2027,104 +2011,166 @@
         </w:rPr>
         <w:t xml:space="preserve">
       "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіпте ақталған, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін репрессияға ұшыраған адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда – 60 (алпыс) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - Ақмола облысы Көкшетау қалалық мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С-33/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әлеуметтік көмек өтініш бойынша толық мемлекеттік қамтамасыз етудегі адамдарды қоспағанда, мұқтаж азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістерді есепке алмағанда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      денсаулық сақтау ұйымдарында есепте тұрған әлеуметтік маңызы бар аурулары (адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, туберкулез, қатерлі ісіктер, бірінші типті қант диабеті) бар адамдарға (отбасыларға) аурулардың бір түрі бойынша жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      денсаулық сақтау ұйымдарында есепте тұрған әлеуметтік маңызы бар аурулары (адамның иммунитет тапшылығы вирусы (АИВ) тудыратын ауру, туберкулез, қатерлі ісіктер) бар адамдарға (отбасыларға) аурулардың бір түрі бойынша жылына 1 рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       амбулаториялық емдеудегі белсенді нысандағы туберкулез ауруы бар адамдарға ай сайын 6 айдан артық емес 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2287,284 +2333,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіпте ақталған, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін қуғын-сүргіндерге ұшыраған адамдарға, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда және де Қағидалардың 11-тармағының 1) тармақшасының он бірінші абзацында көрсетілген адамдарды және абилитация мен оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емделуге қызметтері әзірленген мүгедектігі бар адамдарды қоспағанда, Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде жылына 1 рет 60 (алпыс) айлық есептік көрсеткіштен аспайтын мөлшерде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...232 lines deleted...]
-        </w:rPr>
         <w:t>
       Жасына байланысты зейнеткерлерге Қазақстан Республикасы шегінде санаторийлік-курорттық емделуге жолдаманың құнын өтеуге төлем туралы құжаттар негізінде екі жылда 1 рет 30 (отыз) айлық есептік көрсеткіштен аспайтын мөлшерде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-тармақтың 1) тармақшасының он бірінші абзацы ресми жарияланған күнінен бастап қолданысқа енгізіледі және 2025 жылғы 1 қаңтардан бастап туындайтын құқықтық қатынастарға таралады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2576,309 +2388,233 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ең төменгі күнкөріс деңгейінен төмен, жан басына шаққандағы орташа табысты ескере отырып, жылына 1 рет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының колледждерінде күндізгі нысан бойынша ақылы негізде оқитын студенттерге оқу орнынан анықтама негізінде оқу құнының 100 (жүз) пайызы мөлшерінде;</w:t>
-[...34 lines deleted...]
-        <w:t>
       пробация қызметінің есебінде тұрған адамдарға 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       адамдарға (отбасыларға) 10 (он) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - Ақмола облысы Көкшетау қалалық мәслихатының 28.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ С-13/6</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ - жаңа редакцияда - Ақмола облысы Көкшетау қалалық мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С-33/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ С-20/5</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Дүлей апаттың немесе өрттің салдарынан зардап шеккен азаматтарға (отбасыларға) бір рет үш айдан кешіктірмей 100 (жүз) айлық есептік көрсеткіштен аспайтын мөлшерде әлеуметтік көмек кірістер есепке алынбай, өтініш бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - Ақмола облысы Көкшетау қалалық мәслихатының 11.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ С-23/3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z9" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидаларға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3516,68 +3252,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ С-8/8 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="13"/>
+    <w:bookmarkStart w:name="z11" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көкшетау қалалық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Көкшетау қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Ақмола облысы Көкшетау қалалық мәслихатының 2020 жылғы 24 желтоқсандағы № С-49/7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3773,55 +3509,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>