--- v0 (2025-10-16)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="54eca64" w14:textId="54eca64">
+    <w:p w14:paraId="d375949" w14:textId="d375949">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -395,51 +395,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Астана қаласы мәслихатының төрағасы</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Астана қаласы мәслихатының төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -938,51 +948,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жасыл екпелер – Астана қаласының аумағында қорғаныштық, санитарлық-гигиеналық, әлеуметтік, эстетикалық және өзге де функцияларды орындайтын ағаш-бұта және шөптесін өсімдіктердің екпелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) астананың "Санитарлық қорғау жасыл аймағы" – қала аумағын қоршап тұрған және қорғаныс, мәдени-сауықтыру, рекреациялық және туристік функцияларды орындайтын аймақ;</w:t>
+      9) астананың орманды-саябақ аймағы – қала аумағын қоршап тұрған және қорғаныс, мәдени-сауықтыру, рекреациялық және туристік функцияларды орындайтын аймақ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жасыл екпелерді жою – жасыл екпелердің өсуінің тоқтауына әкелетін зақымдану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
@@ -1402,50 +1412,122 @@
         <w:t>
       31) шағын сәулет нысандары – декоративтік сипаттағы және іс жүзінде пайдаланылатын объектілер (мүсіндер, фонтандар, барельефтер, гүл құмыралары, павильондар, күркелер, отырғыштар, құтылар, балалар ойындары және ересектердің демалысына арналған жабдықтар мен конструкциялар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) іргелес аумақ – ғимараттар, құрылыстар, қоршаулар, құрылыс алаңшаларының, сауда, жарнама объектілеріне және заңды немесе жеке тұлғалардың теңгеріміндегі, меншігіндегі, иелігіндегі, жалға алуындағы басқа объектілер шекараларына тікелей (периметрі бойынша 5 метр шекарадағы) жанасып жатқан аумақ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 3-тармаққа өзгерістер енгізілді - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жасыл екпелерді жасау, күтіп-ұстау және қорғау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1460,2505 +1542,2651 @@
         <w:t>
       4. Барлық санаттар мен түрлердегі көгалдандырылған аумақтар Астана қаласының шекараларындағы көгалдандыру жүйесін құрайды, елорданың жасыл қорына кіреді және мемлекеттік орман қоры учаскелерінде және республикалық және жергілікті маңызы бар ерекше қорғалатын табиғи аумақтарда, жеке тұрғын үй мен жеке қосалқы шаруашылық аумақтарында, саяжай учаскелерінде өсетін жасыл екпелерді қоспағанда, рекреациялық, орта құрайтын және санитариялық-қорғаныш функцияларын орындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жасыл желектерді құруды Астана қаласы аудандары әкімдерінің аппараттары ғылыми ұйымдардың ұсынымдары негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z194" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жер учаскелерінің меншік иелері және (немесе) жер пайдаланушылар оларда орналасқан жасыл екпелерді сау күйінде күтіп-ұстайды және олардың сақталуын, қорғалуын және күтіп-баптау жөніндегі жұмыстарды өз қаражаты есебінен қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уәкілетті органның жасыл екпелер алып жатқан аумақтарда, оның ішінде саябақтарда, скверлерде, бульварларда, ұйымдардың санитариялық-қорғаныш аймақтарында және өзге де өнеркәсіптік объектілерде құрылыс салу немесе оларды реконструкциялау туралы шешімдер қабылдауы Қазақстан Республикасының заңнамасына сәйкес және қоғамдық тыңдауларды міндетті түрде өткізу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Астана қаласының жасыл қорын дамытудың негізгі мақсаттары, функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z195" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       экологиялық теңгерімді сақтау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z196" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оңтайлы температуралық режимді сақтау, оның ішінде жазғы кезеңде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z197" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауа ылғалдылығын сақтау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z198" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ластанған ауаның адсорбциясы (пайдаланылған газдар, кәріз, өрттер, жинақталған коммуналдық қалдықтардың иісі және ауаны ластаудың басқа көздері);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z199" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       белгілі бір аумақта ластануды және басқа да теріс әсер ету нысандарын сіңіру, тазарту, өзгедей жою;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z200" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәндік-эстетикалық, қолайлы өмір сүру ортасын қалыптастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z50" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жасыл қор мен қоршаған ортаны қорғау және сауықтыру жөніндегі шараларды азаматтар, лауазымды және заңды тұлғалар Қағидаларға сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z51" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қаланың көгалдандырылған аумақтарын дамыту дендрологиялық жоспарға сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z52" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Көгалдандыру объектілері Астана қаласының Бас жоспарына сәйкес ортақ пайдаланылатын жерлерде құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z53" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Рекреациялық аймаққа жататын ортақ пайдаланудағы жер аумағында рекреациялық аймақтың жұмыс істеуіне тікелей байланысты емес жаңа өнеркәсіптік, коммуналдық және қойма объектілерін, тұрғын үй-азаматтық мақсаттағы ғимараттар мен құрылыстарды орналастыруға (салуға) және жұмыс істеп тұрғандарын кеңейтуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z54" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Объектілерді жобалау және салу кезінде құрылыс-монтаждау жұмыстары болжанатын учаскенің аумағында бар жасыл екпелерді барынша сақтай отырып, объектіні салуға берілген жер учаскесін көгалдандыруды көздеу қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z55" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жасыл екпелерді есепке алуды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z56" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жасыл екпелердің барлық түрлері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z201" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаланың шекарасында орналасқан жасыл екпелерді түгендеу және орман-патологиялық зерттеу, жеке тұрғын үй, жеке қосалқы шаруашылық аумақтарында, саяжай учаскелерінде және зират учаскелерінде өсетін жасыл желектерді қоспағанда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z12" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жасыл екпелердің жерсіну актісін толтыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z13" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жасыл екпелер тізілімін жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z14" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дендрологиялық жоспарды әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z15" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      елорданың орманды-саябақ аймағы аумағында осы учаскедегі орман дақылдарының жалпы жай-күйін көрсететін жерлерде сынама алаңдарын салу және оларда егілген (себілген) өсірілетін тұқымды өсімдіктерді қайта санау, соңынан алаңның бір гектарына қайта есептеу арқылы орман дақылдарын түгендеуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 13-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жалпыға ортақ пайдаланылатын жерлердегі жасыл екпелерді түгендеу және орман-патологиялық зерттеу жүргізу жөніндегі қызметтер шарттық негізде жергілікті бюджет есебінен және (немесе) басқа да қаржыландыру көздері есебінен жүргізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z58" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Уәкілетті орган жасыл екпелерді түгендеу және орман-патологиялық зерттеу материалдарының көшірмесін жасыл қормен жұмыс істеу кезінде ұсыным ретінде пайдалану үшін тиісті ауданның әкімінің аппаратына жасыл екпелерді түгендеу және орман-патологиялық зерттеу жұмыстары аяқталғаннан кейін 30 жұмыс күн аралығында жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z59" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жасыл екпелерді есепке алу нәтижелерін көрсететін құжаттар ресімделген түгендеу, орман-патологиялық зерттеу материалдары, сондай-ақ электрондық және қағаз жеткізгіштерде жасалатын дендрологиялық жоспарға енгізілген өзгерістер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z60" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Есепке алынған жасыл екпелер Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жасыл екпелер тізіліміне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z61" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жасыл екпелердің тізілімі мен есебін уәкілетті орган қағаз және электрондық жеткізгіштерде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z62" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жасыл екпелерді есепке алуды жүргізу мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z63" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жасыл екпелердің саны, түрлік құрамы және жай-күйі туралы дұрыс деректерді есепке алу және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z64" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жасыл желектерді қорғау, сақтау және көгалдандырылған аумақтарды дамыту саласындағы Астана қаласы саясатының негізгі бағыттарын айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z65" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) халықты және мүдделі тұлғаларды Астана қаласының аумағындағы жасыл екпелердің саны, жай-күйі және қоршаған орта туралы дұрыс ақпаратпен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z66" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Астана қаласының аумағындағы жасыл екпелердің жағдайын талдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z67" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жалпыға ортақ пайдаланылатын орындарда жасыл екпелерді тиімді басқару үшін бірыңғай ақпараттық база құру, оның ішінде жасыл екпелер санының қолданыстағы құрылыс және санитариялық нормаларға сәйкестігін белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z68" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) көгалдандырылған аумақтарды күтіп-ұстау, күрделі жөндеу және оларды қайта жаңарту жөніндегі жұмыстарды регламенттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z69" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) көгалдандырылған аумақтардың меншік иелерін айқындау және олардың сақталуы мен жай-күйіне жауапты заңды және жеке тұлғаларды белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z70" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қаланың көгалдандырылған аумақтарын ұтымды пайдалануды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z71" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) көгалдандыру жобаларын, күтім жасау жөніндегі іс-шаралар жоспарларын жасыл екпелерді күтіп-ұстау, күтіп-баптау және пайдалану жөніндегі ұсынымдар әзірлеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z72" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Дендрологиялық жоспарды Астана қаласының шекарасы шегінде құрамында экологтары және (немесе) дендрологтары бар дендрологиялық зерттеулер қызметтерін көрсететін ұйымдарды тарта отырып, уәкілетті орган әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z73" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Дендрологиялық жоспар екі бөліктен тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z203" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші бөлім – картографиялық бейнеден тұратын, онда әрбір жасыл екпеге реттік нөмір беріледі және қайта есептеу ведомосымен сүйемелденеді. Картографиялық бейнеде жасыл екпелерден басқа, көшелерді, жолдарды (жүру бөлігін) қоса алғанда, құрылыс салу аймағын және жалпыға ортақ пайдаланылатын орындарды ескере отырып, көгалдардың, алаңдардың, жолдардың, су айдындарының ашық учаскелері көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z204" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Екінші бөлім – сипаттама, онда көгалдандырылған объектінің сәйкестендіру сипаттамалары, дендрологиялық жоспардың сәйкестендіру сипаттамалары, өсіп тұрған жасыл екпелердің сандық және түрлік құрамы көрсетіледі. Мынадай: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z205" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кесу үшін (ауру, кепкен);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z206" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қайта отырғызуға арналған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z207" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өңделмеген жер бедерінің рельефі, жасыл екпелер өсетін топырақтың құрамы деген белгілер көрсетіле отырып сипатталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z74" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Дендрологиялық жоспардың ауқымы 1:10000.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z75" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Дендрологиялық жоспар электрондық және қағаз жеткізгіштерде жасалады және сақталады және уәкілетті органның ресми интернет-ресурстарында жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z76" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Дендрологиялық жоспар бес жылда бір рет жасалады және оны кейін уәкілетті орган түзетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z77" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Бес жыл өткен соң климаттық ерекшеліктерге, Астана қаласының немесе оның бөлігінің жоспарлау құрылымы мен сәулеттік бейнесінің қалыптасуына байланысты жаңа дендрологиялық жоспар жасалады және бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z78" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Жасыл екпелерді құру, күтіп-ұстау және қорғау жөніндегі шаралар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z208" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда - Астана қаласы мәслихатының 2024 жылғы 27 тамыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213/26-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z79" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жасыл екпелерді құру, күтіп ұстау және қорғау өзара байланысты жұмыстардың мынадай кешендеріне бөлінеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z168" w:id="78"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z168" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ағаштарды, бұталарды, көпжылдық гүлдер мен бұталы қоршауды үш жылдық күтіммен (қажет болса топырақты ауыстыру арқылы) отырғызу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z169" w:id="79"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z169" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) бір жылдық гүлзарлар мен көгалдардың құрылысы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z170" w:id="80"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z170" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ағаштарды кесу, қайта отырғызу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z171" w:id="81"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z171" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) үш жылдық күтімімен ағаштарды өтемдік отырғызу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z172" w:id="82"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z172" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жасыл екпелерді күтіп-ұстау (жасыл екпелерді күту және оларға қызмет көрсету);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z173" w:id="83"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z173" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жасыл екпелерді мониторингтеу, түгендеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - Астана қаласы мәслихатының 2024 жылғы 27 тамыздағы </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 26-тармақ жаңа редакцияда - Астана қаласы мәслихатының 2024 жылғы 27 тамыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213/26-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="84"/>
+    <w:bookmarkStart w:name="z174" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-1. Жасыл екпелерді күтіп-ұстау (жасыл екпелерді күту және оларға қызмет көрсету) келесіні қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z175" w:id="85"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z175" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ағаштардың діңгек қуысын орнатумен және оларды қопсыту және арамшөптерден тазарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z176" w:id="86"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z176" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ағаш діңін ақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z177" w:id="87"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z177" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бұталы қоршауды кесу, ағаштардың діңін көтеру, өскінді алып тастау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z178" w:id="88"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z178" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) шөп шабу, арамшөптерді жою; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z179" w:id="89"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z179" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жасыл екпелерді қымтау (ағаштар, бұталар, көпжылдық гүлдер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z180" w:id="90"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z180" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бүкіл вегетациялық кезеңде жасыл екпелерді суару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z181" w:id="91"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z181" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ағаш тәжін тәждеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z182" w:id="92"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z182" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ағаштардың тәжін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z183" w:id="93"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z183" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қаңқа және жартылай қаңқа бөліктерін сақтай отырып, ағаш-бұта өсімдіктерінің биологиялық ерекшеліктеріне сүйене отырып жасартатын кесу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z184" w:id="94"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z184" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) апатты, қураған ағаштар мен бұталарды санитарлық кесу, діңгектерді тамырымен жұлу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z185" w:id="95"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z185" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тыңайтқыштарды қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z186" w:id="96"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z186" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жасыл екпелердің зиянкестерімен және ауруларымен күресу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z187" w:id="97"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z187" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) қуыстарды тазалау және пломбалау, аралау орындарын өңдеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тарау 26-1-тармақпен толықтырылды - Астана қаласы мәслихатының 2024 жылғы 27 тамыздағы </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 4-тарау 26-1-тармақпен толықтырылды - Астана қаласы мәслихатының 2024 жылғы 27 тамыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213/26-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="98"/>
+    <w:bookmarkStart w:name="z95" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Жасыл екпелерді күтіп-ұстауды және қорғау жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z96" w:id="99"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z96" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жалпыға ортақ пайдаланылатын жерлерде – қала аудандары әкімдерінің аппараттарымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z97" w:id="100"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z97" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) саябақтар мен скверлерде меншік иелеріне немесе меншік иесі уәкілеттік берген тұлғаға жүктеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z98" w:id="101"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z98" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өнеркәсіптік кәсіпорындардың аумағында және басқа да меншік объектілерінде, сондай-ақ бөлінген және бекітілген аумақта және – осы объектілердің меншік иелеріне немесе пайдаланушыларына жүктеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z99" w:id="102"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z99" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) құрылыс-монтаждау жұмыстарына бөлінген аумақтарда – тапсырыс берушіге жүктеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z100" w:id="103"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z100" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Ағаштарды жасарту және тығыз өсетін ағаштарды жұқарту жөніндегі іс-шаралар жыл бойы кезеңнен, шырын ағынынан, сондай-ақ күндізгі ауа температурасы минус 10 градустан төмен емес кезеңнен басқа жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z101" w:id="104"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z101" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Жасыл екпелерді қайта отырғызу жыл бойы оларды сақтау, қорғау және қарқынды күтім жасау бойынша қажетті шараларды сақтай отырып жүзеге асырылады. Жапырақты және қылқан жапырақты ағаштардың тиімді жерсіндіру мақсатында оларды күз басталғаннан бастап ерте көктемге дейінгі кезеңде қайта отырғызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z102" w:id="105"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z102" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Жұмыстарды жүргізу кезінде құрылыс ұйымдары құрылыс салуға немесе құрылыс жұмыстарын жүргізуге бөлінген жер учаскесінде орналасқан жасыл екпелердің сақталуын қамтамасыз ететін мынадай іс-шараларды орындайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z103" w:id="106"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z103" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құрылыс алаңдарының қоршауы ағаштар мен бұталар олардың шегінен тыс қалатындай етіп орнатылады. Құрылыс алаңында қалған әр ағаштың немесе ағаштар тобының айналасында ағаштың діңі мен ұшарбасын зақымданудан сақтауды қамтамасыз ететін жеке қорғаныс жасалады. Ағашты-бұталы өсімдіктерді сақтау мақсатында төменгі және жоғарғы ұшарбастарды ішінара кесуге, діңдерді байлауға, бұталардың ұшарбастарын байлауға жол беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z104" w:id="107"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z104" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сақталатын ағаштарды қоршауларды, шырақтарды және өзге де заттарды бекіту үшін бағаналар ретінде пайдалануға және зақым келтіруге жол берілмейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z105" w:id="108"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z105" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ағаштардың тамырларын жалаңаштауға және дің маңындағы шеңберлерді топырақпен, құрылыс материалдарымен және қоқыспен көмуге жол берілмейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z106" w:id="109"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z106" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жасыл еспелер ауданында жолдарды, тротуарларды және басқа да құрылыстарды реконструкциалау және салу кезінде бұрыннан барларға қарсы тік белгілерді өзгертуге жол берілмейді. Тамыр жүйесін толтыру немесе жалаңаштау мүмкін болмаған жағдайда, жобалар мен сметаларда ағаштардың қалыпты өсу жағдайларын сақтау үшін тиісті құрылғылар қарастырылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z107" w:id="110"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z107" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) машиналардың көгалдарда тұруына, құрылыс материалдарын жинап қоюға, жанар-жағармай материалдарын, лас қалдықтарды төгуге жол берілмейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z108" w:id="111"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z108" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кірмежолдар мен көтергіш крандарды орнатуға арналған орындар жасыл еспелерден тыс орналастырылады және ағаштардың орнатылған қоршауларын бұзбайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z109" w:id="112"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z109" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ағаштар мен бұталардың тамыр жүйесі аймағында қазу жұмыстарын тамыр жүйесіне зақым келтірмей, негізгі қаңқа тамырлары орналасқаннан төмен жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z110" w:id="113"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z110" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жаңа құрылыстың барлық учаскелерінде жоғарғы өсімдік топырағын сақтайды, оны алуды және құрылыс алаңының шеттерінде үймелеуді жүргізеді. Бұрғыланған өсімдік топырағы аумақтарды көгалдандыру кезінде пайдаланылады және (немесе) көгалдандыру жөніндегі ұйымға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z111" w:id="114"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z111" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Тротуарлар мен өтпе жолдарды асфальттау, төсеу, тақталармен жабу жұмыстарын жүргізу кезінде ағаштың айналасында кемінде диаметрі 1,2 метр жақын аралық шеңбер қалдырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z112" w:id="115"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z112" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Астана қаласының аумақтарын көгалдандыру жөніндегі уәкілетті органның жұмыс жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z113" w:id="116"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z113" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Жалпыға ортақ пайдаланылатын аумақтарда көгалдандыру, жасыл екпелерді отырғызу бюджеттің түрлі деңгейлері қаражаты есебінен, сондай-ақ өзге де қаржыландыру көздері есебінен жүргізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z114" w:id="117"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z114" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Жалпыға ортақ пайдаланылатын аумақтарда көгалдандыру жұмыстарын жүргізу үшін аудан әкімдіктері мынадай жұмыстардың бір түріне немесе бір мезгіл түрлеріне ақау актісін дайындайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z115" w:id="118"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z115" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жасыл екпенің мекенжайын (орналасқан жерін), түрін, оның сипаттамаларын (діңнің диаметрі, биіктігі, жай-күйі және басқалары) көрсете отырып, болжанып отырған қураған ағашты кесу бойынша көлемді айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z116" w:id="119"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z116" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нақты учаскеде жоспарланған жаңа жасыл екпелердің көлемін анықтау (жасыл екпенің түрі мен атауы, отырғызу мерзімі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z117" w:id="120"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z117" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) түрі мен сипаттамаларын, отырғызу мерзімдерін айқындай отырып, өтемдік жасыл екпелер орналасатын учаскенің жоспарын айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z118" w:id="121"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z118" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ағаштың орналасқан жерін, көлемін (санын) көрсете отырып, түбірлерін қопарып қазып алу көлемін айқындау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z119" w:id="122"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z119" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Уәкілетті орган жасыл екпелерді сатып алуға, оларды тасымалдауға, тыңайтуға, суаруға, топырақты тасымалдауға, механикаландыруға және жұмыс күшіне, сондай-ақ жаңадан отырғызылған жасыл екпелерді жерсіндіру үшін кейін күтіп-баптауға жұмсалатын шығындардың құнын айқындай отырып, еркін нысандағы ақау актісін іске асыру мақсатында жұмыс көлемін айқындау үшін шығындар калькуляциясын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z120" w:id="123"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z120" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Инженерлік желілерге (электрмен жабдықтау, жарықтандыру, сумен жабдықтау, жылумен жабдықтау) қатысты жасыл екпелерді кесу және/немесе қураған ағаштарды кесу бойынша жұмыстарды жүргізу кезінде кемінде үш жұмыс күні бұрын инженерлік желілердің меншік иелерімен жұмыстарды орындау мерзімдері келісіледі және жұмыстардың уақыты мен ұзақтығын көрсете отырып, учаскедегі болжамды жұмыстар туралы халыққа, кәсіпорындар мен ұйымдарға бұқаралық ақпарат құралдары, әлеуметтік желілер немесе ұялы байланыс арқылы хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z121" w:id="124"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z121" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Ағаштарды кесу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z122" w:id="125"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z122" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Құрылыс салуға немесе басқа да жұмыстар жүргізуге бөлінген учаскелерде жасыл екпелерді сақтау мүмкін болмаған жағдайда, егер қолданыстағы жасыл екпелер тұрғын үй құрылысы ғимараттарын қоса алғанда, басқа да құрылыстар үшін қатер төндіретін болса, ағаштарды кесу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті органның рұқсаты бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z123" w:id="126"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z123" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Ағаштарды кесу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z124" w:id="127"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z124" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бекітілген және келісілген қала құрылысы құжаттамасында көзделген құрылыс қызметін, құрылыс-монтаждау жұмыстарын жүзеге асыру үшін жағдайлар жасалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z125" w:id="128"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z125" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) инженерлік абаттандыру объектілеріне қызмет көрсету, инженерлік желілерді реконструкциялау және салу, жерасты және жерүсті коммуникациялары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z126" w:id="129"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z126" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) апаттық және төтенше жағдайларды жою, оның ішінде инженерлік абаттандыру объектілерінде және инженерлік желілерде жою;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z127" w:id="130"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z127" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бұрыннан бар объектілердің аумағын абаттандыру және эстетикалық түрге келтіру, жасыл екпелердің сапалық және түрлік құрамын жақсарту қажеттілігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z128" w:id="131"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z128" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) адамдардың денсаулығы мен өмірінің қауіпсіздігіне қатер төндіретін, сондай-ақ жеке және заңды тұлғаның мүлкіне залал келтіретін ағаштарды санитариялық кесу жағдайларында жасалуы мүмкін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z129" w:id="132"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z129" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ағаштар мен бұталар жалпыға ортақ пайдаланылатын жерлерде өсіп тұрған жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...58 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="134"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z130" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Ағаштарды кесуді рұқсат беру рәсімдеріне сәйкес уәкілетті органның рұқсаты бойынша осы жер учаскесіне қызмет көрсететін ұйымдар жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 38-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Жалпыға ортақ жерлердегі және ғимараттарға, құрылыстарға, көп қабатты тұрғын үйлерге іргелес аумақтардағы желдің және табиғи сипаттағы өзге де жағдайлардың, жол-көлік оқиғаларының нәтижесінде ағаштар апаттық құлаған жағдайда құлаған ағаштарды жинауды, құлаған жерлерді уақтылы тазалауды және ағаш қалдықтарын шығаруды қызмет көрсететін учаскелер бойынша ұйымдар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z132" w:id="135"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z132" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Апаттық және төтенше жағдайларды жою кезінде, оның ішінде инженерлік абаттандыру объектілерінде уәкілетті органның келісімінсіз ағаштарды мәжбүрлі түрде кесу мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z212" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ағаштардың, сондай-ақ олардың бұтақтарының құлауы адамдардың өмірі мен денсаулығына, ғимараттар мен құрылыстардың, коммуникациялардың және желілердің бүлінуіне қауіп төндірген;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z213" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жол қозғалысы қауіпсіздігіне кедергілер, оның ішінде жол белгілерін көзбен шолуды жабатын кедергілер болған, жол белгілерін ауыстыру мүмкін болмаған жағдайларда жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="136"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z133" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Ағаштарды мәжбүрлі түрде кесу фактісі апаттық-құтқару қызметінің куәландыру актісімен айғақталады, кейін уәкілетті органға мәжбүрлі түрде кескен сәттен бастап үш жұмыс күн ішінде хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z134" w:id="137"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z134" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Жалпыға ортақ пайдаланылатын жерлерде ағаштарды санитариялық кесуді уәкілетті органмен жазбаша келісім бойынша осы жер учаскесіне қызмет көрсететін көгалдандыру жөніндегі ұйымдар жүргізеді (келісім уақыты 30 жұмыс күн).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z135" w:id="138"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z135" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Ағаштарды кесу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3973,799 +4201,913 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті органның рұқсаты бойынша, Жасыл еспелер тізіліміне сәйкес ағаштардың сандық, тұқымдық құрамын, жай-күйі мен орналасқан жерін дәл анықтау үшін уәкілетті орган маманының алдын ала ағашты кескен жерге баруы және Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жасыл екпелерді зерттеп-қарау актісін толтыруы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z136" w:id="139"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z136" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Жеке және заңды тұлғалар ағаштарды кесуге рұқсат алған кезде Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кесілген ағаштардың орнына өтемдік отырғызу туралы кепілдік хат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z137" w:id="140"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z137" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Кесілген жасыл екпелер мен кесілген қалдықтарды (үгінділер, бұтақтар, жапырақтар, қабықтар) жұмыс жүргізілетін жерде жинауға және сақтауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z138" w:id="141"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z138" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Ағаштарды қайта отырғызу және өтемдік отырғызу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z139" w:id="142"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z139" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Жасыл екпелерді жойылған (кесілген) учаскеде не дендрологиялық жоспарда (көгалдандыру жоспарында) айқындалған учаскелерде отырғызу өтемдік отырғызулар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z214" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтемдік отырғызулар өз мүдделері үшін жасыл екпелерді жоюды (кесуді) жасаған не кінәсінен осы екпелердің бүлінуі немесе құрып кетуі орын алған жеке және (немесе) заңды тұлғалардың қаражаты есебінен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="143"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z140" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Кепілдік хатқа сәйкес жеке және заңды тұлғалар өтемдік отырғызу сәтінен бастап үш жыл ішінде (ағаш көшетінің жерсіну кезеңі) Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4), 5), 6), 7) және 8) тармақшаларына сәйкес көшеттерді күтіп-ұстау және қорғау жөніндегі іс-шараларды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z141" w:id="144"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z141" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Отырғызылған көшеттер өтемдік отырғызу кезінде жойылған жағдайда, олардың мүддесі үшін кесу жүргізілген тұлғалар жасыл екпелерді қайта отырғызуды жүргізеді және оларды қайта отырғызу жүргізілген сәттен бастап үш жыл бойы (ағаш көшетінің жерсіну кезеңі) күтіп-ұстау және қорғау жөніндегі одан әрі іс-шараларды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z142" w:id="145"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z142" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Үш жыл өткеннен кейін, өтемдік отырғызуды жүзеге асырған жеке және заңды тұлғалар уәкілетті органмен бірлесіп, Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жасыл екпелердің жерсіну актісін жасайды және одан әрі күтіп-ұстау үшін тиісті аудан әкімі аппаратының теңгеріміне береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z143" w:id="146"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z143" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Уәкілетті орган өскен ағаштарды Жасыл екпелер тізіліміне енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z144" w:id="147"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z144" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Жасыл екпелерді түгендеу және орман патологиялық тексеру материалдарына сәйкес қайта отырғызылуға жататын ағаштар уәкілетті органның жазбаша нұсқауына сәйкес учаскелерге қайта отырғызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z145" w:id="148"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z145" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Жеке және заңды тұлғалар ағаштарды қайта отырғызу кезінде өтемдік отырғызу жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z146" w:id="149"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z146" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Егер қайта отырғызу ағаштардың солып қалуына әкеп соққан жағдайда, өтемақының он еселенген мөлшері белгіленеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z147" w:id="150"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z147" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Ағаштарды қалпына келтіру өтемдік отырғызу жоспарына сәйкес, қажет болған жағдайда топырақты құнарлы топыраққа ауыстыра отырып, арнайы учаскелерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z148" w:id="151"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z148" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Жалпыға ортақ пайдаланылатын жерлерге өтемдік отырғызу және күтіп-баптау және күтіп-ұстау жөніндегі жұмыстарды өз штатында көгалдандыру саласындағы мамандары бар көгалдандыру жөніндегі ұйымдар жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z215" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтемдік отырғызу кезінде бір жылдық көшеттерді пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="152"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z149" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Өтемдік отырғызулар мынадай мөлшерлерде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z150" w:id="153"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z150" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жергілікті атқарушы органның рұқсаты бойынша жасыл екпелер кесілген, сондай-ақ жеке және (немесе) заңды тұлғалардың меншігіндегі немесе пайдалануындағы ғимараттарға, құрылыс жайларға іргелес аумақта олар құрып кеткен кезде – он еселенген мөлшерде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z151" w:id="154"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z151" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жасыл екпелер заңсыз жойылған (кесілген) кезде не олардың құрып кетуіне алып келген бүлінуі кезінде – елу еселенген мөлшерде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="156"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z152" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      58. Қазақстан Республикасының орман заңнамасын бұзудан келтірілген залалдың мөлшерін Қазақстан Республикасы Экология және табиғи ресурстар министрінің міндетін атқарушының 2023 жылғы 22 қыркүйектегі № 265 </w:t>
+      57. Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Өсімдіктер мен жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнiң тiзбесiне енгізілген жасыл екпелер заңсыз жойылған (кесілген) не олардың құрып кетуіне алып келген бүлінген жағдайда, өтемақылы отырғызу бір жүз еселенген мөлшерде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 57-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      58. Қазақстан Республикасы Экология және табиғи ресурстар министрінің 2023 жылғы 23 ақпандағы № 61 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының орман заңнамасын бұзудан келтірілген залалдың мөлшерін есептеуге арналған базалық ставкаларға (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33476 болып тіркелген) сәйкес уәкілетті орган есептейді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="156"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31997 болып тіркелген) бекітілген өсімдіктер дүниесін қорғау, сақтау, қалпына келтіру және пайдалану саласындағы Қазақстан Республикасының заңнамасын бұзумен келтірілген зиян мөлшерін есептеу үшін базалық мөлшерлемелермен көзделген өсімдіктер дүниесіне келтірілген зиянның мөлшері уәкілетті орган ведомствосының аумақтық бөлімшесімен есептеледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда - Астана қаласы мәслихатының 2024 жылғы 27 тамыздағы </w:t>
-[...9 lines deleted...]
-        <w:t>№ 213/26-VIII</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve">Ескерту. 58-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="157"/>
+    <w:bookmarkStart w:name="z154" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Ағаштарды өтемдік отырғызу кесегімен биіктігі кемінде 2,5 метр жапырақты ағаш көшеттерін немесе кесегімен биіктігі кемінде 2 метр қылқан жапырақты ағаш көшеттерін отырғызу арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z218" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көшеттердің жоғарғы тамыр жүйесінен діңінің диаметрі 3 сантиметрден кем емес болуы, дің бөлігінің 1,3 метр жоғары болуы қажет.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z219" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отырғызудың түрлік құрамын уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="158"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z155" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Ағаштарды кесу кезінде өтемдік отырғызу уәкілетті органның рұқсаты бойынша және (немесе) ағаштарды заңсыз кесу, жою немесе бүлдіру кезінде кесу, ағаштарды жою немесе бүлдіру орнынан 1 километр радиуста уәкілетті орган көрсеткен учаскеде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z220" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтемдік отырғызу үшін кесу орнынан 1 километр радиуста бос орын болмаған кезде өтемдік отырғызу аумағын уәкілетті орган жазбаша түрде көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="159"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z156" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Ағаштарды мәжбүрлі түрде кесу кезінде өтемдік отырғызу көгалдандыруды, көгалдандыру жөніндегі ұйымды тарта отырып, жалпыға ортақ пайдаланылатын жерлерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z157" w:id="160"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z157" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Өтемдік ағаш отырғызу дендрологиялық жоспарға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z158" w:id="161"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z158" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Жол-көлік оқиғасы салдарынан жалпыға ортақ пайдаланылатын жерлерде және жеке аумақтарда өсетін жасыл екпелер механикалық зақымданған немесе жойылған жағдайда кінәлі тарап көшеттер отырғызу арқылы бүлінген немесе жойылған екпелерді бес есе өтемдік қалпына келтіруді жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z159" w:id="162"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z159" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Өтемдік ағаш отырғызу жөніндегі жұмыстар аяқталғаннан кейін жеке және заңды тұлғалар бір ай ішінде уәкілетті органды өтемдік отырғызу жоспарына сәйкес жұмыстардың орындалғаны туралы жазбаша түрде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z221" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4844,122 +5186,128 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұстау және қорғау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z222" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="163"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z161" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасыл екпелердің жерсіну актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z223" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ ж. "___" _________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z224" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасыл екпелердің отырғызған мекенжайы: ____________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -6423,140 +6771,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z225" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке немесе заңды тұлғаның өкілі ________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                    (Т.А.Ә., қолы) (мөрі бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті органның лауазымды адамы _____________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                          (Т.А.Ә., қолы) (мөрі бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6635,174 +6989,186 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұстау және қорғау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z230" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="164"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z163" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____ жылғы 1 қаңтардағы Жасыл екпелер тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z231" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасыл екпелер объектілерінің (учаскелерінің) алаңын жердің санатына, өсімдіктің типтеріне, функционалдық мақсатына қарай бөлу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z232" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қала/елді мекен</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z233" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік аудан: (код)_____________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z234" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауапты иесі:____________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z235" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасыл екпелер тізілімі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="615"/>
         <w:gridCol w:w="615"/>
         <w:gridCol w:w="615"/>
         <w:gridCol w:w="615"/>
         <w:gridCol w:w="615"/>
         <w:gridCol w:w="615"/>
         <w:gridCol w:w="615"/>
         <w:gridCol w:w="615"/>
         <w:gridCol w:w="615"/>
@@ -7544,68 +7910,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірлі-жарым, дана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z236" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жасыл қоршам қума метр</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (қ.м.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8099,68 +8467,70 @@
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z237" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контейнерлік,</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8526,68 +8896,70 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">/дана </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z238" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8666,172 +9038,178 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұстау және қорғау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z239" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="165"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z165" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасыл екпелерді зерттеп-қарау актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z240" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ж. "___" ___________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z241" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11202,68 +11580,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қайта отырғызу, тамырын қопарып қазу (жасарту)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z242" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санитариялық</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кесу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12721,176 +13101,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z243" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы акт _______ данада жасалды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z244" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Зерттеп-қарау актісі жасыл екпелерді кесуге немесе қайта отырғызуға құқық беретін құжат болып табылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z245" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке немесе заңды тұлғаның өкілі ___________________________ қолы (Т.А.Ә.) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z246" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мөрі бар болса)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z247" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті органның лауазымды адамы ________________________ қолы (Т.А.Ә.) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z248" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мөрі бар болса)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z249" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12969,68 +13363,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ұстау және қорғау қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z250" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13343,194 +13739,209 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(электрондық мекенжайы, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="166"/>
+    <w:bookmarkStart w:name="z167" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кепілдік хат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z252" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________ (жеке немесе заңды тұлғаның атауы) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z253" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ағаштарды кесуге рұқсат алған сәттен бастап алты ай ішінде ____________ дана көлемінде өтемдік ағаш отырғызуды жүргізуге кепілдік береді, ___________ тұқымдылар, ағаштардың орнына _________ дана, _________________ үшін кесілетін тұқымдар ____________________________________мекенжайы бойынша: (себебі көрсетіледі) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z254" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________ 20 жылғы "___" жасыл екпелерді зерттеп-қарау актісіне сәйкес.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z255" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отырғызылған көшеттер жойылған жағдайда, қайта отырғызуға кепілдік береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z256" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтемдік отырғызу сәтінен бастап үш жыл ішінде (ағаш көшетінің жерсіну кезеңі) Астана қаласының аумағында жасыл екпелерді жасау, күтіп-ұстау және қорғау қағидалары 26-тармағының 4), 5), 6), 7) және 8) тармақшаларына сәйкес көшеттерді күтіп-ұстау және қорғау жөніндегі іс-шараларды жүргізуге және үш жыл өткеннен кейін оларды ағаштардың жерсіну актісі негізінде жергілікті атқарушы органның теңгеріміне беруге кепілдік береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z257" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z258" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (жеке немесе заңды тұлғаның атауы) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z259" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Астана қаласының аумағында жасыл екпелерді жасау, күтіп-ұстау және қорғау қағидаларын бұзғаны үшін "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасының кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13545,176 +13956,185 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>386 баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жауапкершілікке тартылатыны хабарланды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z260" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні: 20__ ж. "___" ____________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z261" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z262" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Басшының Т.А.Ә. және қолы (мөрі бар болса)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z263" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>