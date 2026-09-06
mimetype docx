--- v0 (2025-10-07)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="494fd02" w14:textId="494fd02">
+    <w:p w14:paraId="9011d23" w14:textId="9011d23">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,79 +121,99 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Осы шешімнің қолданысқа енгізілу тәртібін </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осы шешімнің қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -451,51 +471,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Астана қаласы мәслихатының төрағасы </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Астана қаласы мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -660,89 +690,91 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астана қаласында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z232" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалардың тақырыбы жаңа редакцияда - Астана қаласы мәслихатының 07.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 151/19-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Астана қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -897,489 +929,541 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзiрлендi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Қағидада мынадай терминдер мен ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге үміткер адамның (отбасының) өтінішін қарау бойынша Астана қаласы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ата-аналарының (ата-анасының) қамқорлығынсыз қалған бала (балалар) – ата-ана құқықтарының шектелуiне немесе олардан айрылуына, хабарсыз кеткен деп танылуына, әрекетке қабiлетсiз немесе әрекет қабiлетi шектелген деп танылуына, бас бостандығынан айыру орындарында жазасын өтеуiне, бала тәрбиелеуден немесе оның құқықтары мен мүдделерiн қорғаудан жалтаруына, оның ішінде баланы тәрбиелеу немесе медициналық ұйымнан алудан бас тартуына байланысты, сондай-ақ ата-ана қамқоршылығы болмаған және Қазақстан Республикасының заңдарында көзделген өз құқықтары мен мүдделерінің қажетті қорғалуын қамтамасыз етуге мұқтаж болған өзге де жағдайларда жалғыз ата-анасының немесе екеуінің де қамқорлығынан айрылған бала (балалар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Әлеуметтік төлемдер орталығы – әлеуметтік және зейнетақымен қамсыздандыру қызметін үйлестіру жөніндегі "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының орталық филиалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек – ЖАО мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Астана қаласының Жұмыспен қамту және әлеуметтік қорғау басқармасы" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлер – "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) еңбек ардагерлері – "Ардагерлер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2), 3), 4) тармақшаларында көрсетілген адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жетім бала (балалар) – ата-анасының екеуі де немесе жалғыз анасы (әкесі) қайтыс болған бала (балалар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) көп балалы отбасылар – құрамында бірге тұратын төрт және одан көп кәмелетке толмаған баласы, оның ішінде кәмелеттік жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша білім алатын балалары бар отбасылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) көп балалы аналар – "Алтын алқа", "Күмiс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ I және II дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) мереке күндері (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мерекелік күндер – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) мүгедек бала (мүгедек балалар) – тыныс-тіршілігінің шектелуіне және әлеуметтік жағынан қорғау қажеттігіне алып келетін, ауруларға, мертігулерге (жаралануға, жарақаттарға, контузияларға), олардың зардаптарына, бұзылуына байланысты организм функциялары тұрақты бұзылып, денсаулығы нашарлаған он сегіз жасқа дейінгі адам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) мүгедектігі бар адам – тыныс-тіршілігінің шектелуіне және оны әлеуметтік қорғау қажеттігіне алып келетін, ауруларға, мертігулерге (жаралануға, жарақаттарға, контузияларға), олардың зардаптарына, бұзылуларына байланысты организм функциялары тұрақты бұзылып, денсаулығы нашарлаған адам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18) алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1501,71 +1585,101 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - Астана қаласы мәслихатының 07.03.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармаққа өзгеріс енгізілді - Астана қаласы мәслихатының 07.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 151/19-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1574,6727 +1688,9310 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әлеуметтiк көмек көрсету тәртiбi, мөлшерi және түрлерi, сондай-ақ алушылар санаттарының тізбесі осы Қағидамен белгiленедi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Әлеуметтiк көмек Астана қаласында тiркелген және тұрақты тұратын азаматтарға ұсынылады.</w:t>
+      3. Әлеуметтік көмек біржолғы және (немесе) кезең-кезеңімен (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, ол өтініш берілген айдан бастап жүзеге асырылады және Астана қаласында тіркелген әрі тұрақты тұратын азаматтарға ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 3-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Астана қаласының бюджетi әлеуметтiк көмектi қаржыландыру көзi болып табылады.</w:t>
+      4. Әлеуметтік көмекті көрсетуге арналған шығыстарды қаржыландыру Астана қаласының ағымдағы қаржы жылына арналған бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:p>
-[...33 lines deleted...]
-      5. Ақшалай нысандағы әлеуметтік көмек екінші деңгейдегі банктер, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері арқылы алушылардың шоттарына ақшалай қаражат аудару жолымен көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астана қаласының Жұмыспен қамту және әлеуметтік қорғау басқармасы" мемлекеттік мекемесі (бұдан әрі – әкімші) әлеуметтік көмек сомаларын Мемлекеттік корпорацияға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkStart w:name="z15" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі әкімші тарапынан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z16" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын мөлшеріне қарамастан бір теңгеге дейін дөңгелектенуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 4-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Заттай нысандағы әлеуметтік көмек Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес жеткізушілерді (бұдан әрі – жеткізушілер) әкімші анықтайтын қызмет көрсету арқылы ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z38" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әлеуметтік көмек алушылар санаттары туралы мәліметтер әкімші тарапынан Мемлекеттік корпорацияға немесе өзге де ұйымдарға жолданған сұрау салу негізінде, не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 7-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Өтініш беруші толық емес және (немесе) дәйексіз мәліметтерді ұсынған, сондай-ақ өтініш беруші арнаулы әлеуметтік қызмет көрсететін мемлекеттік ұйымдарда тұратын жағдайда Немесе өтініш беруші бас бостандығынан айыру орындарында болған жағдайда әлеуметтік көмек тағайындалмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z40" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әлеуметтік көмек мынадай жағдайларда тоқтатылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z41" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
-[...15 lines deleted...]
-      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған жағдайларда тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін Астана қаласынан тыс жерге кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:p>
-[...33 lines deleted...]
-      10. Азаматтардың дәйексіз мәлiмет беру салдарынан артық және (немесе) заңсыз төленген сомасын өндiрiп алу Қазақстан Республикасының заңнамасымен белгiленген тәртiпте жүргiзiледi.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z237" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген жағдайлар туындағаннан кейін келесі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Қағидалардың 22-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 9-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Артық төленген әлеуметтік көмек сомалары ерікті түрде қайтарылуға жатады, ал заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 10-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әлеуметтік көмек көрсету мониторингі мен есепке алуды әкімші "Е-Собес" автоматтандырылған ақпараттық жүйесінің дерек қорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z47" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Әлеуметтік көмекті көрсету үшін қажетті құжаттарды ұсыну әкімшіде қолжетімділік бар ақпараттық жүйелерден ақпаратты алу мүмкіндігі болғанда талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z48" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алуға құқығы бар алушылардың санаттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z49" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік көмек алуға құқығы бар алушылардың санаттарына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z50" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлы Отан соғысының ардагерлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z51" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z52" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z53" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек ардагерлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z54" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) "Ардагерлер туралы" Қазақстан Республикасы Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2), 3) тармақшаларында аталған адамдар (бұдан әрі – басқа да адамдар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z55" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) зейнеткерлік жастағы адамдар, оның ішінде жасы бойынша зейнеткерлер, зейнеткерлік жасқа жеткен жасына байланысты және асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақы алушылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z56" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мүгедектігі бар адамдар, оның ішінде он сегіз жасқа дейінгі мүгедектігі бар балалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z57" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған отбасылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z58" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) саяси қуғын-сүргін құрбандары, саяси қуғын-сүргіннен зардап шеккен адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z59" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) көп балалы отбасылар, көп балалы аналар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z60" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жетім балалар, ата-анасының қамқорлығынсыз қалған балалар, балалар үйлерінің түлектері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z61" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік атаулы әлеуметтік көмек алатын табысы аз адамдар (бұдан әрі – табысы аз азаматтар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z62" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) әлеуметтік мәні бар аурулармен ауыратын адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z63" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) бас бостандығынан айыру орындарынан босатылған тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z64" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) пробация қызметінің есебінде тұрған тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z65" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) табиғи апат салдарынан зардап шеккен азаматтар (отбасылар) немесе олардың мүлкі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z66" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) өрт салдарынан зардап шеккен азаматтар (отбасылар) немесе олардың мүлкі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z224" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен, жасына байланысты зейнетақы алушылар санатындағы азаматтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 13-тармаққа өзгерістер енгізілді - Астана қаласы мәслихатының 07.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151/19-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194/24-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Ақшалай нысанда әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z241" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тараудың атауы жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z68" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Естелік күндер мен мереке күндеріне біржолғы әлеуметтік көмек күнтізбелік жылда бір рет, бір негіз бойынша және ең жоғары сома мөлшерінде ақшалай төлем түрінде келесі азаматтар санаттарына тағайындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z41" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2,5 айлық есептік көрсеткіш (бұдан әрі – АЕК) мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z42" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8 наурыз (Халықаралық әйелдер күні) – көпбалалы отбасыларға, көпбалалы аналарға, оның ішінде аз қамтылғандарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z43" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 мамыр (Қазақстан халқының бірлігі күні) – жетім балаларға және ата-анасының қамқорлығынсыз қалған балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z44" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31 мамыр (Саяси қуғын-сүргін құрбандарын еске алу күні) – саяси қуғын-сүргін құрбандарына, саяси қуғын-сүргіннен зардап шеккен, мүгедектігі бар немесе зейнеткерлер болып табылатын адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z45" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29 тамыз (Семей ядролық сынақ полигонының жабылған күні) – Астана қаласында біржолғы ақшалай өтемақы алған, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтардың ішіндегі жасына байланысты зейнеткерлерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z46" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 қазан (Қарттар күні) – жасына байланысты зейнеткерлерге және ең төменгі зейнетақы мөлшерін алушылар санатындағы зейнеткерлік жастағы адамдарға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - Астана қаласы мәслихатының 07.03.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 14-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. 60 АЕК көлеміндегі әлеуметтік көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z243" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16 желтоқсан (Қазақстан Республикасының Тәуелсіздік күні) – Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысып, "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес ақталған тұлғалар ішінен саяси қуғын-сүргін құрбандарына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z71" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. 45 АЕК көлеміндегі әлеуметтік көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z244" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15 ақпан (Ауғанстан Демократиялық Республикасынан кеңес әскерлерінің шектеулі контингентінің шығарылған күні) – "Ардагерлер туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2), 3), 4), 5) тармақшаларында көрсетілген басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне және Ауғанстанда әскери қызмет өткеру кезінде алған жаралануы, контузиясы, мертігуі немесе ауыруы салдарынан мүгедектігі анықталған ардагерлер мен әскери қызметшілерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z245" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26 сәуір (Чернобыль атом электр станциясындағы авария құрбандарын еске алу күні) – 1986–1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарын жоюға қатысқан тұлғалар қатарынан Ұлы Отан соғысы ардагерлеріне теңестірілген жеңілдіктері бар ардагерлерге, Чернобыль атом электр станциясындағы апат салдарынан мүгедектік белгіленген адамдарға, сондай-ақ 1988–1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарын жоюға қатысушылар қатарынан, оқшаулау және қоныстандыру аймақтарынан Қазақстан Республикасына эвакуацияланған (өз бетінше көшіп келген) адамдарға, оның ішінде эвакуациялау күні ана құрсағында болған балаларға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 16-тармаққа өзгерістер енгізілді - Астана қаласы мәслихатының 07.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 151/19-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мүгедектігі бар адамдар күніне (қазан айының екінші жексенбісі) әлеуметтік көмек азаматтардың мынадай санаттарына беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z247" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-топтағы мүгедектігі бар адамдарға – 20 АЕК бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z248" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-топтағы мүгедектігі бар адамдарға және барлық топтағы он сегіз жасқа дейінгі мүгедектігі бар балаларға – 10 АЕК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z249" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-топтағы мүгедектігі бар адамдарға – 5 АЕК (2024 жылғы 1 қаңтардан бастап күшіне енеді).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z73" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. 9 мамырға (Жеңіс күні) әлеуметтік көмек мына санаттағы азаматтарға көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z250" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне – 1 (бір) миллион теңгеден кем емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z251" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге (осы Қағиданың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдарды қоспағанда) – 45 АЕК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z252" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      басқа мемлекеттердің аумағындағы соғыс қимылдарының ардагерлеріне (осы Қағиданың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдарды қоспағанда) – 45 АЕК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z253" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      басқа да адамдарға ("Ардагерлер туралы" Қазақстан Республикасы Заңының 8-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген), еңбек ардагерлеріне ("Ардагерлер туралы" Қазақстан Республикасы Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2), 3), 4) тармақшаларында көрсетілген адамдар) – 15 АЕК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 18-тармаққа өзгеріс енгізілді - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әкімші әлеуметтік көмек алушылардан өтініштерді талап етпестен, келесі санаттарға жататын адамдардың тізімдерін қалыптастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z255" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу немесе уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде алынған мәліметтер негізінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z55" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Астана қаласы әкімдігінің "АИТВ-инфекциясының алдын алу орталығы" мемлекеттік коммуналдық қазыналық кәсіпорнының (бұдан әрі – "АИТВ-инфекциясының алдын алу орталығы" МКҚК) мәліметтері негізінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 20-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Астана қаласын газдандыру жөніндегі іс-шаралар жоспарына сәйкес газдандырылуға жататын жеке тұрғын үйлерде тұратын, олардың меншік иелері болып табылатын немесе меншік иесінің отбасы мүшелері болып табылатын жасына байланысты зейнеткерлерге, мүгедектігі бар адамдарға, мүгедектігі бар балаларға, көпбалалы аналарға және көпбалалы отбасыларға, жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға, балалар үйінің түлектеріне, егер оларда және олардың отбасы мүшелерінде басқа тұрғын үйі болмаған және жан басына шаққандағы орташа табысы ең төмен күнкөріс деңгейінің төрт еселенген мөлшерінен аспаған жағдайда тұрғын үйді газдандыруға арналған біржолғы әлеуметтік көмек көрсетіледі."</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z58" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмектің мөлшері өтініш берушінің газ жабдығын тартуға және орнатуға байланысты нақты шығындары негізінде айқындалады, бірақ 130 АЕК-тен аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z59" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алу үшін өтініш беруші әкімшіге келесі құжаттарды қоса бере отырып өтініш береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z60" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z61" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) газ жабдығын тартуға және орнатуға байланысты тұлғаның шеккен шығындарын растайтын акт және/немесе құжат (чектердің көшірмелері, түбіртектер, қызмет көрсету шарты және т.б.);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z62" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тұлғаның (отбасы мүшелерінің) кірістері туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z63" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мәртебені растайтын құжаттың көшірмесі (зейнеткерлік куәлік, мүгедектік туралы анықтама, балалардың туу туралы куәліктері, жергілікті атқарушы органның қаулысы немесе бұйрығы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z64" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) отбасының барлық мүшелеріне жылжымайтын мүлікке тіркелген құқықтардың жоқ (бар) екендігі туралы анықтама.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z65" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар түпнұсқада және салыстыру үшін көшірмелерде ұсынылады, содан кейін құжаттардың түпнұсқалары өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z66" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алу үшін өтініш беруші осы Қағидалардың осы тармағында көрсетілген құжаттарды қоса бере отырып, әкімшіге өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 21-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z78" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      §1. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z79" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Мұқтаж азаматтар санатына жатқызу үшін негіздер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z80" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. табиғи апат салдарынан азаматқа (отбасына) немесе оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z81" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. өрт салдарынан азаматқа (отбасына) немесе оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z82" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. әлеуметтік маңызы бар аурудың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z83" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. жан басына шаққандағы орташа табыстың жергілікті өкілді органдар республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста айқындаған шектен аспауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 22-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Өтініш беруші қажетті құжаттарды олардың бүлінуіне, жоғалуына байланысты ұсына алмаған жағдайда, әкімші тиісті мәліметтері бар өзге уәкілетті органдар мен ұйымдардың деректері негізінде әлеуметтік көмек көрсету туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z86" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек, егер мұндай ақшалай төлемдерді ұсыну, қызметтер көрсету немесе өзге де өтеу үшін негіздер Қазақстан Республикасының қолданыстағы заңнамасында белгіленген өзге тәртіппен болмаған жағдайда ғана ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z87" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Осы Қағидалардың 22-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген негіздер бойынша әлеуметтік көмек көрсетілген кезде әкімші 1 (бір) жұмыс күні ішінде өтініш берушінің құжаттарын (осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтінішті) тұлғаның (отбасының) материалдық жағдайын тексеру үшін учаскелік комиссияға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 25-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әлеуметтік көмекке мұқтаждығы туралы қорытынды әзірлейді және оларды әкімшіге жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 26-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әкімші 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық топтамасын арнайы комиссияның қарауына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 27-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттілігі туралы қорытынды шығарады, оң қорытынды болған жағдайда әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 28-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Әкімші өтініш берушінің әлеуметтік көмек көрсетуге арналған құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен әлеуметтік көмек көрсету қажеттілігі туралы арнайы комиссияның қорытындысы негізінде әлеуметтік көмекті тағайындау немесе оны тағайындаудан бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z264" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жағдайда, әкімші өтініш берушіден құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмекті тағайындау немесе тағайындаудан бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 29-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Әлеуметтік көмекті тағайындаудан бас тарту негіздері анықталған жағдайда, әкімші шешім қабылданғанға дейін 3 (үш) жұмыс күнінен кешіктірмей өтініш берушіні алдын ала бас тарту туралы шешім жөнінде, сондай-ақ алдын ала шешімге қатысты өз ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізу туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 30-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек жылына бір рет көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z94" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Әлеуметтік көмекті тағайындаудан бас тарту мынадай жағдайларда жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z89" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш берушілер ұсынған мәліметтердің анық емес екендігі анықталған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z90" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш беруші адамның (отбасының) материалдық жағдайына зерттеп-қарау жүргізуден бас тартқан, жалтарған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z91" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адам (отбасы) жан басына шаққандағы орташа табысының әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен асып кеткен жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z92" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен осы негіз бойынша әлеуметтік көмектің тағайындалғандығын, төлемдердің жүзеге асырылғандығын, әлеуметтік көмек тағайындауға өтініш берілгендігін растайтын мәліметтер алынған жағдайда.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z93" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлемдердің жүзеге асырылғаны, сондай-ақ осы негіз бойынша әлеуметтік көмек тағайындауға өтініш берілгені туралы әлеуметтік көмектің тағайындалғанын растайтын мәліметтер алынған кезде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 32-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 2. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Азаматқа (отбасына) не оның мүлкіне зиян келтірілу негізі бойынша әлеуметтік көмек мынадай мөлшерлерде ақшалай төлем түрінде көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z96" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзаланың салдарынан зардап шеккендерге – жалғыз тұрғын үйіне залал келтірілген жағдайда, бір отбасына 400 АЕК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z97" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан зардап шеккендерге – жалғыз тұрғын үйіне залал келтірілген жағдайда, бір отбасына 400 АЕК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z98" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өрт салдарынан отбасы мүшелерінің қаза болу жағдайы орын алған кезде – әрбір қайтыс болған адамға 150 АЕК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 33-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Әлеуметтік көмекті алу үшін өтініш беруші өзі немесе отбасы атынан әкімшіге келесі құжаттарды қоса бере отырып өтініш береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z98" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z99" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дүлей зілзаланың салдарынан азаматқа (отбасына) не оның мүлкіне келтірілген залал фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z100" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өрт салдарынан азаматқа (отбасына) не оның мүлкіне келтірілген залал фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z101" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жоғалған, бүлінген тұрғын үйдің өтініш берушіге тиесілі екенін растайтын құжаттар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z105" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік құқығында тиесілі тұрғын үй үшін – жылжымайтын мүлікке тіркелген құқықтардың жоқ (бар) екендігі туралы анықтама және құқық белгілейтін құжаттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z106" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзге де заңды негіздерде пайдаланылатын тұрғын үй үшін – меншік иесі тарапынан тұрғын үйді күтіп-ұстау міндеті белгіленген тұрғын үйде тұру құқығын растайтын құжаттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z270" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) отбасы мүшесінің қайтыс болу фактісін және онымен туыстық қатынастарды растайтын құжаттар – адам өлімі болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z108" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке залал келтірілген жағдайда әлеуметтік көмек зардап шеккен мүліктің меншік иесінің тіркелген жеріне қарамастан, мүлік орналасқан жері бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 34-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Салыстырып тексеру үшін құжаттардың төлнұсқалары ұсынылады, содан кейін құжаттардың төлнұсқалары өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z103" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Әкімші табиғи зілзала немесе өрт жағдайы пайда болған күннен бастап төрт айдан кешіктірмей әлеуметтік көмек алуға келіп түскен өтініштерді қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 36-тармаққа өзгеріс енгізілді - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 3. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Әлеуметтік мәні бар ауру – туберкулез бойынша әлеуметтік көмек белсендi туберкулезбен ауыратын азаматтарға Астана қаласы әкімдігінің "Астана қаласының Туберкулезге қарсы диспансерi" мемлекеттiк коммуналдық қазыналық кәсіпорнында (бұдан әрi – Туберкулезге қарсы диспансер) диспансерлiк есепте тұрған және амбулаторлық емделудегi азаматтарға 10 АЕК ай сайынғы ақша төлемдері түрінде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z106" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37 – тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген туберкулезге қарсы диспансер ай сайын ұсынатын азаматтардың тізімдері (бұдан әрі – тізім) мынадай құжаттарды қоса бере отырып, әлеуметтік көмек көрсету үшін негіз болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z107" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Қағиданың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген азаматтардың жеке басын куәландыратын құжаттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z108" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) екінші деңгейдегі банктегі не "Қазпошта" акционерлік қоғамындағы банк шотының нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z274" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар аурудың бар екендігін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 38-тармаққа өзгеріс енгізілді - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. 25 АЕК мөлшерінде ай сайынғы ақшалай төлемдер түріндегі әлеуметтік көмек әлеуметтік маңызы бар аурулар бойынша көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z276" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамның иммун тапшылығы вирусынан туындаған ауру, оның ішінде адамның иммун тапшылығы вирусын – "АИТВ инфекциясының алдын алу орталығы" МКҚК-да диспансерлік есепте тұрған он сегіз жасқа дейінгі балаларға беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z277" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатерлі ісіктер – қаланың медициналық ұйымдарында тиісті ауру бойынша диспансерлік есепте тұрған он сегіз жасқа дейінгі балаларға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 39-тармаққа өзгеріс енгізілді - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Бас бостандығынан айыру орындарынан босатылған және пробация есебінде тұрған адамдарға босатылғаны туралы анықтаманы ұсына отырып, босатылғаннан кейін алты айдан кешіктірмей жүгінген жағдайда, өтініші бойынша біржолғы әлеуметтік көмек ақшалай түрде 15 АЕК мөлшерінде бір рет көрсетіледі. Көрсетілген көмек өмірінде бір рет, міндетті түрде жұмысқа орналасу шартымен беріледі және қайта тағайындалмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 41-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      42. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39-тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұсынылатын әлеуметтік мәні бар аурулары бар азаматтар туралы мәліметтерді әкімшінің қызметкерлері жария етуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 42-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Жан басына шаққандағы орташа табысы белгіленген шектен аспайтын негіздер бойынша әлеуметтік көмек</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z281" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-тараудың атауы жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z114" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> §1. Кірісті есептемегенде әлеуметтік көмек</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z115" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Әлеуметтік көмек келесі тегін көрсетілетін қызметтер және ақшалай төлемдер түрінде табысы есепке алынбастан азаматтардың мынадай санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z116" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Астана қаласында кемінде үш жыл тіркелген күннен бастап санаторийлік-курорттық емделу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z123" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне және жеңілдіктері бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысушылар қатарындағы саяси қуғын-сүргін құрбандарына, "Жаппай саяси қуғын-сүргін құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен ақталған адамдарға (әзірленген абилитация және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері ұсынылған мүгедектігі бар адамдарды қоспағанда) – тегін негізде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z124" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасына байланысты зейнеткерлерге жолдама құнының 20% төлемімен (әзірленген абилитация және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері ұсынылған мүгедектігі бар адамдарды қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z125" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ең төменгі зейнетақы мөлшерін алушылар қатарындағы жасына байланысты зейнеткерлерге жолдама құнының 15% төлемімен (әзірленген абилитация және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу қызметтері ұсынылған мүгедектігі бар адамдарды қоспағанда)."</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z126" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі және мінсіз әскери қызметі үшін бұрынғы КСРО-ның ордендерімен және медальдарымен наградталған адамдарға, сондай-ақ 1941 жылғы 22 маусымнан 1945 жылғы 9 мамырға дейін кемінде алты ай жұмыс істеген (қызмет өткерген), бірақ Ұлы Отан соғысы жылдарындағы тылдағы жанқиярлық еңбегі және мінсіз әскери қызметі үшін бұрынғы КСРО-ның ордендерімен және медальдарымен наградталмаған адамдарға – тегін негізде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z117" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ) санаторийлік-курорттық емделуге жұмсалған шығындарды өтеу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z128" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші топтағы мүгедектігі бар адамдарды алып жүретін, абилитациялау мен оңалтудың жеке бағдарламасында жеке көмекшінің әлеуметтік қызметтерін ұсыну жөніндегі іс-шара көзделген адамдарға (жұмыс берушінің кінәсінен өндірістік жарақат немесе кәсіптік ауру алған мүгедектігі бар адамдарды қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z129" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дәрілік қамтамасыз ету:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z130" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне және жеңілдіктері бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z131" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Астана қаласында кемінде бір жыл тіркелген күннен бастап коммуналдық қызметтерге ақы төлеу үшін әлеуметтік көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z132" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктері бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысушылар қатарындағы саяси қуғын-сүргін құрбандарына, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен ақталған адамдарға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 43-тармаққа өзгеріс енгізілді - Астана қаласы мәслихатының 07.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151/19-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194/24-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен; жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkStart w:name="z122" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Әлеуметтік көмек алу үшін өтініш беруші әкімшіге мынадай құжаттарды қоса бере отырып өтініш ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z123" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z124" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) санаторийлік-курорттық емделу түріндегі әлеуметтік көмек үшін санаторийлік-курорттық карта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z125" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) екінші деңгейдегі банктегі немесе "Қазпочта" акционерлік қоғамындағы банктік шот нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 44-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      45. Осы Қағидалардың 43-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген әлеуметтік көмекті алу үшін өтініш беруші санаторлық-курорттық емдеуден кейін күнтізбелік 30 күннен кешіктірмей келесі құжаттарды қоса бере отырып, әкімшіге өтініш ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z129" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басты куәландыратын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z130" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шот-фактура немесе фискалды чек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z131" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) атқарылған жұмыстар актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z284" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) екінші деңгейдегі банктегі не "Қазпошта" акционерлік қоғамындағы банк шотының нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 45-тармаққа өзгеріс енгізілді - Астана қаласы мәслихатының 07.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151/19-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Салыстырып тексеру үшін құжаттардың төлнұсқалары ұсынылады, содан кейін құжаттардың төлнұсқалары өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">47. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">48. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50. Санаторийлік-курорттық емделуге әлеуметтік көмек осы Қағидалардың 45-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген санаттағы азаматтарға жеткізушілер базасында санаторийлік-курорттық емделуден өту үшін жолдамалар беру арқылы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 50-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      51. Санаторийлік-курорттық емделуге жұмсалған шығындарды өтеу түріндегі әлеуметтік көмек осы Қағидалардың 45-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген азаматтар санатынан бір адамға әлеуметтік қызметтер порталы арқылы таңдалған, санаторийлік-курорттық ем көрсететін ұйымда болған кезеңіне нақты шығын мөлшерінде, бірақ 55 АЕК-тен аспайтын мөлшерде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 51-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      52. Санаторийлік-курорттық емделуге әлеуметтік көмек осы Қағидалардың 43-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген санаттағы азаматтарға жеткізушілер базасында санаторийлік-курорттық емделуден өту үшін жолдамалар беру арқылы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z147" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторийлік-курорттық емдеу Қазақстан Республикасының аумағында орналасқан мамандандырылған мекемелерде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z148" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторийлік-курорттық емделу мерзімі 14 (он төрт) күнтізбелік күнді құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z149" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторийлік-курорттық емделуге құқық күнтізбелік жыл ішінде бір реттен артық берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z150" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасына байланысты зейнеткерлерге санаторийлік-курорттық емделуге құқық екі жылда бір рет беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 52-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Шипажайлық-курорттық емделу орнына дейiнгi және керi қайту жолақысының құны шипажайлық-курорттық емделушінің жеке қаражаты есебiнен жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z140" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Әкімші жазбаға сәйкес жеткізуші ұсынған келу кестесіне сәйкес жолдама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z289" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шипажайлық-курорттық емделуден өтiнiш берушi өз талабы бойынша бас тартқан жағдайда, жолдама әкiмшiге қайтарылуы және кезекке сәйкес басқа өтiнiш берушiге берiлуi тиiс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z290" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолдама өтініште көрсетілген өтініш берушіге немесе алуға сенімхаты бар басқа тұлғаға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 54-тармаққа өзгеріс енгізілді - Астана қаласы мәслихатының 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194/24-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Жолдаманы дәлелді себептермен пайдаланбаған жағдайда, санаторийлік-курорттық емделуге құқық мүмкіндігінше келу кестесіне сәйкес басқа кезеңде берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 55-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Жолдаманы алуға келу қажеттiлiгi жөнiнде өтiнiш берушiге әкiмшiнiң екi рет поштамен жолданған жазбаша хабарламалары бойынша хабарласпаған жағдайда, берiлген өтiнiш бойынша шипажайлық-курорттық емделу ұсынылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z143" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Әкiмшiнiң бiрiншi басшысы (немесе оның орынбасары) қол қойған және мөрмен бекiтiлiп берiлген жолдамада шипажайлық-курорттық емделуге құқылы тұлғаның тегi, аты және әкесiнiң аты (бар болса) көрсетiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z144" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      58. Амбулаториялық емдеу кезінде дәрілік қамтамасыз етуге әлеуметтік көмек дәрілік заттарды, медициналық мақсаттағы бұйымдарды және гигиена мен күтім заттарын (бұдан әрі – дәрілік заттар) тегін беру түрінде көрсетіледі және осы Қағидалардың 43-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген санаттағы азаматтарға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 58-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Әкiмшi осы Қағида шеңберінде дәрілік заттармен қамтамасыз етуге құқығы бар азаматтардың тiзiмдерiн уәкілетті медициналық ұйымға жыл сайын 3 қаңтарға дейiн ұсынады және қажет болған жағдайда оны жаңартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z146" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      60. Осы Қағидалардың 43-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген санаттарға жататын және дәрілік заттарға мұқтаж азаматтар белгіленген үлгідегі рецепт алу үшін уәкілетті медициналық ұйымға жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 60-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Уәкілетті медициналық ұйым берген дәрiлік заттардың рецептері негізінде дәрiлік заттарды беру жеткізушілердің дәрiханалық мекемелерiнде жеке куәлігінің түпнұсқасын ұсынған жағдайда жiберiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z148" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      62. Коммуналдық қызметтерге ақы төлеуге, тұрғын үйді күтіп-ұстауға, телефон үшін абоненттік төлемге арналған ақшалай төлемдер осы Қағидалардың 43-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген санаттағы азаматтарға тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 62-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Тұрғылықты орны немесе пайдаланатын тұрғын үйдің алаңы өзгерген жағдайда, әлеуметтік көмек алушы ол жөнінде әкімшіні өзгерген кезден бастап күнтізбелік он күн ішінде хабардар етуі тиіс. Ақшалай төлемдерді қайта есептеу хабардар етілген айдан бастап жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z150" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Ақшалай төлемдер мынадай мөлшерлерде беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z296" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ай сайын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z297" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлы Отан соғысының ардагерлеріне – 8 АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z298" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне және жеңілдіктері бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысушылар қатарындағы саяси қуғын-сүргін құрбандарына, Заңда белгіленген тәртіппен ақталған адамдарға – 4,5 АЕК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z299" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің қайта некеге тұрмаған жесірлері қатарындағы өзге адамдарға – 4,4 АЕК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 64-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Көрсетілген ақшалай төлемге құқығы бар бiрнеше адам бiр тұрғылықты мекенжай бойынша тiркелген жағдайда, төлем тек қана бiреуiне жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z156" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мерекелiк және атаулы күндерге әлеуметтік көмек көрсету тәртібі</w:t>
-[...184 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> §2. Астана қаласының жоғары оқу орындарында оқу ақысын төлеуге азаматтардың жекелеген санаттарына әлеуметтік көмек</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z157" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Қаладағы жоғары оқу орындарында күндізгі оқу нысаны бойынша оқуға ақы төлеуге әлеуметтік көмек осы өзгерістер күшіне енген сәтте Астана қаласының жоғары оқу орындарында оқуға ақы төлеуге әлеуметтік көмек тағайындалған және беріліп жүрген адамдарға тиісті жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында білім туралы құжат алғанға дейін оқуын аяқтау құқығы сақтала отырып беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z167" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұндай адамдардың оқуын қаржыландыру әлеуметтік көмек тағайындалған күнгі шарттар негізінде оқуын аяқтағанға дейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - Астана қаласы мәслихатының 07.03.2024 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 66-тармақ жаңа редакцияда - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...133 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">67. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">68. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">69. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">70. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">71. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">72. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">73. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">74. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">75. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">76. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">78. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">79. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">80. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">81. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">82. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">83. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">84. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">85. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">86. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...665 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсету тәртібі</w:t>
-[...4314 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> § 3. Азаматтардың жекелеген санаттарына қатты отынды сатып алуға және тұрғын үйді газдандыруға әлеуметтік көмек</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...444 lines deleted...]
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z186" w:id="209"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      87. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">88. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">89. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">92. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">93. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">94. Алып тасталды - Астана қаласы мәслихатының 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8490,374 +11187,408 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Басшысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z202" w:id="187"/>
+    <w:bookmarkStart w:name="z202" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z303" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азамат________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z304" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (өтініш берушінің тегі, аты, әкесінің аты (бар болса) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z305" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Туған күні: ______ жылғы "___" ___________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z306" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке сәйкестендіру нөмірі: ________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z307" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке басын куәландыратын құжат түрі: _________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z308" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құжаттың сериясы: _____ құжаттың нөмірі:________ кім берген: _______ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z309" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Берілген күні ____________ жылғы "_____" _________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z310" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тұрақты тұратын жерінің мекенжайы ______________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z311" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________ қаласы </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z312" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________ __________________________________ ауданы </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z313" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________ көшесі (шағын ауданы) _______ үй _____пәтер </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z314" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банк деректемелері:_____________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z315" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банктің атауы _________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z316" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банк шотының № ______________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z317" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Телефон ___________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z318" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маған ___________________әлеуметтік көмек тағайындауды сұраймын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z319" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="227"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8892,68 +11623,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z320" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттың</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9285,268 +12018,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z321" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес төлемді тағайындаған (қайта есептеген) кезде, сондай-ақ әлеуметтік көмек көрсету жөніндегі уәкілетті орган Қазақстан Республикасының заңнамасына сәйкес өз міндеттемелерін орындаған кезде қажетті менің дербес деректерімді жинауға және өңдеуге, ақпараттық жүйелерде бар, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z322" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк шотының иесі ретінде өзім туралы, екінші деңгейдегі банктердегі, қаржы нарығы мен қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдардағы, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелеріндегі банк шотының нөмірі туралы мәліметтерді алуға келісім беремін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z323" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), анкеталық деректердің, банктік деректемелердің өзгеруі туралы әлеуметтік көмек көрсету жөніндегі уәкілетті органға 10 (он) жұмыс күні ішінде хабарлауға міндеттенемін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z324" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті бюджеттен төленетін әлеуметтік көмекті есептеу үшін жеке банк шотын ашу мүмкіндігі туралы, сондай-ақ осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуға жүгінуіне жол берілмейтіні туралы хабардармын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z325" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20____ жылғы "____" ___________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z326" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z327" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (тегі, аты, әкесінің аты (бар болса), өтініш берушінің (заңды өкілінің) қолы </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z328" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құжаттарды қабылдаған: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z329" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z330" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (өтінішті қабылдаған тұлғаның тегі, аты, әкесінің аты (бар болса), лауазымы және қолы) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z331" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "____" ____________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="239"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9664,365 +12419,411 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>айқындау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z204" w:id="188"/>
+    <w:bookmarkStart w:name="z204" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Адамның (отбасының) мұқтаждығын айқындауға арналған тексеру  АКТІСІ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="188"/>
+        <w:t xml:space="preserve"> Адамның (отбасының) мұқтаждығын айқындауға арналған тексеру </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z332" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АКТІСІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z333" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20__ жылғы "____"_________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z334" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z335" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (елді-мекен) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z336" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Өтініш берушінің тегі, аты, әкесінің аты (бар болса) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z337" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z338" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z339" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Тұратын мекенжайы </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z340" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z341" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z342" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Өтініш берушінің әлеуметтік көмекке өтініш беруінің себептері </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z343" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z344" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z345" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отбасы құрамы (отбасында нақты тұратындар есептеледі) ____ адам, оның ішінде</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="254"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z346" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Р/с </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10702,428 +13503,470 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z347" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбекке жарамды барлығы _________ адам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z348" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыспен қамту органдарында жұмыссыз ретінде тіркелгендері _______ адам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z349" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Балалардың саны: ______, олардың ішінен жоғары және орта оқу </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z350" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       орындарында ақылы негізде оқитындар _______ адам, оқу құны жылына </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z351" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______ теңге. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z352" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отбасында Ұлы Отан соғысы ардагерлерінің, жеңілдіктер бойынша Ұлы </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z353" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отан соғысының ардагерлеріне теңестірілген ардагерлердің, басқа мемлекеттер </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z354" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       аумағындағы ұрыс қимылдары ардагерлерінің, зейнеткерлердің, 80 жастан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z355" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       асқан қарт адамдардың, әлеуметтік маңызы бар аурулары бар адамдардың, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z356" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мүгедектігі бар адамдардың, мүгедектігі бар балалардың болуы (көрсету немесе </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z357" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       өзге санатты қосу қажет) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z358" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z359" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z360" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Тұрып жатқан жағдайы (жатақхана, жалға алынған, жекешелендірілген </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z361" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тұрғын үй, қызметтік тұрғын үй, тұрғын үй кооперативі, жеке тұрғын үй немесе </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z362" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       өзге көрсету қажет): </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z363" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z364" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тұрғын үйді ұстауға жұмсалатын шығыстар: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z365" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z366" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z367" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отбасының табысы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="276"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11859,770 +14702,850 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z368" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мыналардың бар-жоғы: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z369" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       автокөлігі (маркасы, шығарылған жылы, құқық беретін құжат, оны </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z370" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       пайдаланғаннан түсетін мәлімделген табыс) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z371" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z372" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z373" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       қазіргі уақытта өздері тұрып жатқаннан бөлек өзге тұрғын үйі </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z374" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (оны пайдаланғаннан түсетін мәлімделген табыс)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z375" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z376" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Бұрын алған көмегі туралы мәліметтер (нысаны, сомасы, көзі): </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z377" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z378" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z379" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z380" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z381" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Отбасының өзге табысы (нысаны, сомасы, көзі): </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z382" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z383" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z384" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z385" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Балалардың мектеп керек-жарағымен, киіммен, аяқ киіммен қамтамасыз етілуі: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z386" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z387" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Тұратын жерінің санитариялық-эпидемиологиялық жағдайы: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z388" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z389" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия төрағасы: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z390" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z391" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z392" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия мүшелері: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z393" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z394" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z395" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z396" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z397" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (қолдары) (тегі, аты, әкесінің аты (бар болса) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z398" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жасалған актімен таныстым: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z399" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z400" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш берушінің тегі, аты, әкесінің аты (бар болса) және қолы </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z401" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z402" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тексеру жүргізілуден бас тартамын_________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z403" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш берушінің (немесе отбасы мүшелерінің бірінің) тегі, аты, әкесінің аты </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z404" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (бар болса) және қолы </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z405" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z406" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (өтініш беруші тексеру жүргізуден бас тартқан жағдайда толтырылады) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z407" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні _______</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="316"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12740,536 +15663,588 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>айқындау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="189"/>
+    <w:bookmarkStart w:name="z206" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Учаскелік комиссияның № ______ қорытындысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z408" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "____"_________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z409" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Учаскелік комиссия Әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z410" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларына сәйкес </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z411" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алуға өтініш </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z412" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       берген тұлға (отбасы) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z413" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z414" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (өтініш берушінің тегі, аты, әкесінің аты (бар болса) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z415" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       өтінішін және оған қоса берілген құжаттарды қарап, ұсынылған құжаттар және өтініш </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z416" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       берушінің (отбасының) материалдық жағдайын тексеру нәтижелерінің негізінде </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z417" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тұлғаға (отбасыға) мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z418" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көмекті ұсынудың </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z419" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z420" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (қажеттігі, қажетінің жоқтығы) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z421" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       туралы қорытынды шығарады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z422" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия төрағасы: __________________ _______________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z423" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия мүшелері: __________________ _______________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z424" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________ _______________________ __________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z425" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________ _________________ _______________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z426" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (қолдары)             (тегі, аты, әкесінің аты       (бар болса) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z427" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қорытынды қоса берілген құжаттармен ___ данада </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z428" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20__ ж. "___" ___________ қабылданды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z429" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z430" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       құжаттарды қабылдаған кент, ауыл, ауылдық округ әкімінің немесе </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z431" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       әлеуметтік көмек көрсету жөніндегі уәкілетті орган қызметкерінің тегі, аты, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z432" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әкесінің аты (бар болса), лауазымы, қолы_________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z433" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="343"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13322,722 +16297,722 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">шешіміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z208" w:id="190"/>
+    <w:bookmarkStart w:name="z208" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астана қаласы мәслихатының күшін жойған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z209" w:id="191"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z209" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Астана қаласы мәслихатының "Астана қаласында әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидасы туралы" 2017 жылғы 12 желтоқсандағы № 221/25-VI (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 1149 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z210" w:id="192"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z210" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Астана қаласы мәслихатының "Астана қаласында әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидасы туралы" Астана қаласы мәслихатінің 2017 жылғы 12 желтоқсандағы № 221/25-VI шешіміне өзгерістер енгізу туралы" 2019 жылғы 6 наурыздағы № 361/45-VI (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 1217 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z211" w:id="193"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z211" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Нұр-Сұлтан қаласы мәслихатының "Астана қаласында әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидасы туралы" Астана қаласы мәслихатының 2017 жылғы 12 желтоқсандағы № 221/25-VI шешіміне өзгерістер мен толықтырулар енгізу туралы" 2019 жылғы 30 мамырдағы № 385/50-VI (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 1230 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z212" w:id="194"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z212" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Нұр-Сұлтан қаласы мәслихатының "Нұр-Сұлтан қаласында әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидасы туралы" Астана қаласы мәслихатының 2017 жылғы 12 желтоқсандағы № 221/25-VI шешіміне өзгерістер енгізу туралы" 2020 жылғы 28 сәуірдегі № 485/63-VI (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 1267 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z213" w:id="195"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z213" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Нұр-Сұлтан қаласы мәслихатының "Нұр-Сұлтан қаласының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидасы туралы" Астана қаласы мәслихатының 2017 жылғы 12 желтоқсандағы № 221/25-VI шешіміне өзгерістер мен толықтырулар енгізу туралы" 2020 жылғы 26 тамыздағы № 530/71-VI (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 1289 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z214" w:id="196"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z214" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Нұр-Сұлтан қаласы мәслихатының "Нұр-Сұлтан қаласының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидасы туралы" Астана қаласы мәслихатының 2017 жылғы 12 желтоқсандағы № 221/25-VI шешіміне өзгерістер енгізу туралы" 2021 жылғы 10 наурыздағы № 13/2-VIІ (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 1315 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z215" w:id="197"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z215" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Нұр-Сұлтан қаласы мәслихатының "Нұр-Сұлтан қаласының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидасы туралы" Астана қаласы мәслихатының 2017 жылғы 12 желтоқсандағы № 221/25-VI шешіміне өзгерістер мен толықтырулар енгізу туралы" 2021 жылғы 6 мамырдағы № 36/5-VIІ (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 1323 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z216" w:id="198"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z216" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Нұр-Сұлтан қаласы мәслихатының "Нұр-Сұлтан қаласының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидасы туралы" Астана қаласы мәслихатының 2017 жылғы 12 желтоқсандағы № 221/25-VI шешіміне өзгерістер енгізу туралы" 2021 жылғы 24 қарашадағы № 105/15-VІ (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25765 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z217" w:id="199"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z217" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Нұр-Сұлтан қаласы мәслихатының "Нұр-Сұлтан қаласының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидасы туралы" Астана қаласы мәслихатының 2017 жылғы 12 желтоқсандағы № 221/25-VI шешіміне өзгерісті енгізу туралы" 2022 жылғы 16 наурыздағы № 145/22-VI (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27268 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z218" w:id="200"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z218" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Нұр-Сұлтан қаласы мәслихатының "Нұр-Сұлтан қаласының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидасы туралы" Астана қаласы мәслихатының 2017 жылғы 12 желтоқсандағы № 221/25-VI шешіміне өзгерістер мен толықтыру енгізу туралы" 2022 жылғы 25 мамырдағы № 178/25-VI (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28313 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z219" w:id="201"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z219" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Нұр-Сұлтан қаласы мәслихатының "Нұр-Сұлтан қаласының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидасы туралы" Астана қаласы мәслихатының 2017 жылғы 12 желтоқсандағы № 221/25-VI шешіміне өзгеріс енгізу туралы" 2022 жылғы 30 маусымдағы №198/27-VI (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28735 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z220" w:id="202"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z220" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Астана қаласы мәслихатының "Нұр-Сұлтан қаласының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидасы туралы" Астана қаласы мәслихатының 2017 жылғы 12 желтоқсандағы № 221/25-VI шешіміне өзгерістер енгізу туралы" 2022 жылғы 23 қарашадағы № 268/34-VII (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30785 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z221" w:id="203"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z221" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Астана қаласы мәслихатының "Астана қаласының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидасы туралы" Астана қаласы мәслихатының 2017 жылғы 12 желтоқсандағы № 221/25-VI шешіміне өзгерістер мен толықтырулар енгізу туралы" 2022 жылғы 28 желтоқсандағы № 298/37-VII (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31626 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z222" w:id="204"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z222" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Астана қаласы мәслихатының "Астана қаласының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидасы туралы" Астана қаласы мәслихатының 2017 жылғы 12 желтоқсандағы № 221/25-VI шешіміне өзгерістер енгізу туралы" 2023 жылғы 12 сәуірдегі №16/2-VIІ (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 1336-01 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z223" w:id="205"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z223" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Астана қаласы мәслихатының "Астана қаласының әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидасы туралы" Астана қаласы мәслихатының 2017 жылғы 12 желтоқсандағы № 221/25-VI шешіміне өзгерістер енгізу туралы" 2023 жылғы 9 тамызадағы № 65/7-VIIІ (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 1350-01 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14363,31 +17338,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>