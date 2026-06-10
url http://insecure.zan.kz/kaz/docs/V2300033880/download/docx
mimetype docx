--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5af75e8" w14:textId="5af75e8">
+    <w:p w14:paraId="fa2dffa" w14:textId="fa2dffa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банктік және микроқаржылық қызметті реттеу мәселелері бойынша өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 30 желтоқсандағы № 101 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 3 қаңтарда № 33880 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 30 желтоқсандағы № 101 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 3 қаңтарда № 33880 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -954,3473 +954,1277 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2. Заңның 24-бабында көрсетілген ақпарат қамтылған кредиттік есепті Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағында көзделген негіздер бойынша кредиттік бюро оны алуға құқығы бар кредиттік есепті алушыға осы қаулымен бекітілген Кредиттік тарих субъектілерінің өздері туралы ақпаратты кредиттік бюроларға (мемлекет қатысатын кредиттік бюроны қоспағанда) беруге келісімін ресімдеу, кредиттік бюродан кредиттік есепті беруге келісімін ресімдеу қағидаларының 8-тармағына сәйкес ресімделген кредиттік тарих субъектісінің кредиттік бюродан кредиттік есепті беруге келісімі болған жағдайда электрондық немесе қағаз тасымалдағышта береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күнтізбелік 90 (тоқсан) күннен астам мерзімін өткізуге жол берілген кредит (банктік қарыз немесе микрокредит) бойынша кредиттік есепті берген кезде кредиттік бюро кредиттік тарих субъектісі (жеке тұлға) кредитті өтегеннен кейін күнтізбелік 12 (он екі) ай өткен және көрсетілген кезең ішінде кредиттер бойынша күнтізбелік 30 (отыз) күннен астам мерзімде мерзімін өткізуге жол бермеген күннен кейінгі күнгі жағдай бойынша кредиттік есепте кредиттің "оңалтылды" деген мәртебесін көрсетуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кредиттік есепте ол бойынша соңғы ақпарат Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағында белгіленген мерзімнен ерте алынған кредит бойынша ақпарат көрсетілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік есепте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның, микроқаржылық қызметті жүзеге асыратын ұйымның, коллекторлық агенттіктің берешекті кешіруін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Ұлттық Банкі қаражатының есебінен берешектің өтелуін (ішінара өтелуін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республикалық және (немесе) жергілікті бюджет қаражатының есебінен берешектің өтелуін (ішінара өтелуін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өзге де көздерді қоса алғанда, кредит бойынша қарыз алушы-жеке тұлғаның берешекті өтеу көздері туралы ақпарат көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екінші деңгейдегі банктер кредиттік есепте қарыз алушы-жеке тұлғаның ойын бизнесін ұйымдастырушының пайдасына төлемдер жүргізу фактілері туралы ақпаратты аяқталған соңғы 6 (алты) айдағы төлемдердің сомасы мен жүргізу күнін көрсете отырып көрсетеді.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қағидалардың 3-тармағының талаптары қарыз алушыларға кәсіпкерлік қызметті жүзеге асыруға байланысты емес тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алуға берілген, микрокредиттерге қолданылады, бұған мыналар кірмейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>90-тармақ</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
-[...35 lines deleted...]
-      қарыз алушыға ашылған кредиттік желі шеңберінде қарыз (қарыздың бір бөлігін) беруді қоспағанда қарыз беру;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Қарыз алушының төлем қабілеттілігін бағалау төмендегідей жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
-[...15 lines deleted...]
-      қарыз алушыға кредиттік желі ашу (кредиттік лимитті белгілеу);</w:t>
+    <w:bookmarkStart w:name="z114" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚК ≥ ЕТКДШ + 0,5 * ЕТКДШ * Сктом,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
-[...15 lines deleted...]
-      қарыз алушыға жасалған банктік қарыз шарты (шарттары) шеңберінде қосымша қарыз беру;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
-[...15 lines deleted...]
-       қарызды өтеу кестесіне сәйкес осы қарыз бойынша мерзімді төлемдер мерзімінің және (немесе) мөлшерінің ұлғаюына алып келетін, қарыз алушының ашық кредиттік желісінің және (немесе) қарызы талаптарының өзгеруі туралы шешімдер қабылданғанға дейін қарыз алушының борыш жүктемесінің коэффициентін есептеуді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚК – қарыз алушының кірісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
-[...15 lines deleted...]
-      Банктің қарыз алушыға қарыз алу уақытын өзі анықтауға мүмкіндік беретін талаптармен, бірақ кредиттеудің осындай нысанына арналған банктің ішкі кредиттік саясаты туралы қағидаларында және шартта айқындалған сомасы және уақыт шегінде қарыз алушыны кредиттеу міндеттемесі кредиттік желі деп түсініледі.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕТКДШ – "Республикалық бюджет туралы" Қазақстан Республикасының Заңымен (бұдан әрі – Бюджет туралы заң) тиісті қаржы жылына белгіленген ең төмен күнкөрiс деңгейiнiң шамасы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
-[...15 lines deleted...]
-      Кредиттік желінің шекті сомасы кредиттік лимит (оның ішінде кредиттік/төлем карталары бойынша) деп түсініледі.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СКТОМ – отбасының кәмелетке толмаған мүшелерінің саны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...15 lines deleted...]
-      Қарыз алушы деп банктің банктік қарыз операцияларын жүзеге асыру жөніндегі қызметтерін пайдалануға ниеттенетін немесе пайдаланатын Қазақстан Республикасының резиденті-жеке тұлға түсініледі.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыз алушының кірісі мына өлшемшарттардың біреуі және (немесе) бірнешеуі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
-[...15 lines deleted...]
-      Осы тармақтың бірінші бөлігінің талаптары тұрғын үй құрылыс жинақтары жүйесі шеңберінде берілетін қарыздарды қоспағанда, кәсіпкерлік қызметті жүзеге асыруға байланысты емес тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алуға қарыз алушыларға берілген қарыздарға қолданылады.";</w:t>
+    <w:bookmarkStart w:name="z120" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қарыз алушының өтініш жасаған күннің алдындағы 6 (алты) айдағы ресми кірісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қарыз алушының өтініш жасаған күннің алдындағы 6 (алты) айдағы дебеттік карта бойынша шығыстардың орташа айлық сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z122" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қарыз алушының өтініш жасаған күннің алдындағы 6 (алты) айдағы дебеттік картаны толықтырудың орташа айлық сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z123" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қарыз алушының өтініш жасаған күннің алдындағы 6 (алты) айдағы депозиттегі және (немесе) ағымдағы шоттағы қалдықтардың орташа айлық сомасының айларда көрсетілген берілетін кредит мерзіміне қатынасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z124" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қарыз алушының өтініш жасаған күннің алдындағы 6 (алты) ай үшін депозиттерді және (немесе) ағымдағы шоттарды толықтырудың орташа айлық сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z125" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қарыз алушының өтініш жасаған күннің алдындағы 6 (алты) ай үшін депозиттерден және (немесе) ағымдағы шоттардан алынған қаражаттың орташа айлық сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z126" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қарыз алушының өтініш жасаған күннің алдындағы қатарынан күнтізбелік соңғы 6 (алты) айдағы борыш жүктемесі коэффициентінің (0,5) рұқсат етілген ең жоғары мәніне төлем мерзімін өткізусіз жасаған өтелген және (немесе) өтелмеген банктік қарыздар бойынша қарыз алушының ай сайынғы төлемдері сомасының орташа мәніне қатынасы ретінде айқындалатын қарыз алушының кірісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z127" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) қарыз алушының өтініш жасаған күннің алдындағы 6 (алты) айдағы жолаушыларды және жүкті таксимен тасымалдаудан орташа айлық кірісі (мұндай кірістер делдал компания арқылы расталған кезде); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z128" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қарыз алушының өтініш жасаған күннің алдындағы 12 (он екі) ай кезеңіндегі бірыңғай жиынтық төлемнің төленгенін растайтын құжаттың болуы. Әрбір ай үшін кіріс Бюджет туралы заңда тиісті қаржы жылына белгіленген ең төменгі бір жалақы мөлшері деңгейінде қабылданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z129" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қарыз алушының өтініш жасаған күнінің алдындағы 6 (алты) айдағы жұмыс орнынан түсетін кірістер туралы анықтаманың және (немесе) оқу орнынан алынатын стипендияның мөлшері туралы анықтаманың негізінде есептелген орташа айлық кірісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z130" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың екінші бөлігінің 1), 2), 3), 4), 5), 6), 7), 8), 9) және 10) тармақшаларында көрсетілген ақпаратты қарыз алушы тиісті құжаттарды ұсына отырып растайды және (немесе) микроқаржы ұйымы қарыз алушының жазбаша нысанда не қарыз алушының идентификаттау құралы арқылы берген келісімі негізінде сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z131" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың екінші бөлігінің 1), 2), 3), 4), 5), 6) және 7) тармақшаларында көрсетілген өлшемшарттар негізінде қарыз алушының кірісін айқындау кезінде көрсетілген өлшемшарттардың тек біреуі ғана қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z132" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атаулы әлеуметтік көмекті алушыға және (немесе) ойын бизнесіне белсенді тартылған адамның белгісі бар қарыз аушыға қатысты оның кірісін бағалау осы тармақтың екінші бөлігінің 1) тармақшасында көрсетілген ресми кірісі негізінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z133" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың мақсаттары үшін ойын бизнесіне белсенді тартылған адамның белгісі бар қарыз алушы деп соңғы аяқталған 6 (алты) ай ішінде ойын бизнесін ұйымдастырушының пайдасына 300 000 (үш жүз мың) теңгеден астам жалпы сомаға 6 (алты) және одан көп төлемдер жасаған жеке тұлға түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z134" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыз алушының ойын бизнесін ұйымдастырушының пайдасына жүргізген төлемдердің күні мен сомасы туралы ақпаратты банк кредиттік бюродан алынған қарыз алушының кредиттік есебінің негізінде айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z135" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиырма бір жасқа толмаған қарыз алушыға қатысты оның кірісін бағалау осы тармақтың екінші бөлігінің 1), 8) және 10) тармақшаларында көрсетілген кірістер негізінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z136" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қарыз алушының борыш жүктемесінің коэффициенті қарыз алушының барлық өтелмеген микрокредиттері, банктік қарыздары бойынша мерзімі өткен төлемдер сомасын қоса алғанда, барлық өтелмеген қарыз алушының микрокредиттері, банктік қарыздары бойынша ай сайынғы төлем мен Қағидалардың 3-тармағында көзделген жағдайларда туындайтын қарыз алушының жаңа берешегі бойынша ай сайынғы орташа төлем сомасының қарыз алушының соңғы 6 (алты) айдағы орташа ай сайынғы кірісіне қатынасы ретінде былайша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z137" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4343400" cy="406400"/>
+            <wp:extent cx="3987800" cy="749300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4343400" cy="406400"/>
-[...2456 lines deleted...]
-                      <a:off x="0" y="0"/>
                       <a:ext cx="3987800" cy="749300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="119"/>
+    <w:bookmarkStart w:name="z138" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z139" w:id="120"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z139" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БЖК - борыш жүктемесі коэффициенті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z140" w:id="121"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z140" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ӨҚТi - қарыз алушының өтелмеген микрокредиті, банктік қарызы (өтелмеген микрокредиттері, банктік қарыздары) бойынша Қағидалардың 8-тармағына сәйкес есептелетін ай сайынғы төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z141" w:id="122"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z141" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МТi - қарыз алушының өтелмеген микрокредиті, банктік қарызы (өтелмеген микрокредиттері, банктік қарыздары) бойынша мерзімі өткен төлемдер сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z142" w:id="123"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z142" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БТ - қарыз алушының жаңа берешегі бойынша Қағидалардың 9-тармағына сәйкес есептелетін ай сайынғы орташа төлем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z143" w:id="124"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z143" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n - қарыз алушының өтелмеген микрокредиттерінің, банктік қарыздарының саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z144" w:id="125"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z144" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К - қарыз алушының Қағидалардың 10-тармағына сәйкес есептелетін ай сайынғы орташа кірісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z145" w:id="126"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z145" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Автокөлік құралының кепілімен қамтамасыз етілген микрокредиттер бойынша қарыз алушының борыш жүктемесінің коэффициентін есептеу кезінде микрокредит бойынша қарыз алушының ай сайынғы төлемінің мөлшері Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16858 болып тіркелген, Қазақстан Республикасының Ұлттық Банкі Басқармасының 2018 жылғы 27 наурыздағы № 62 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалатын қамтамасыз ету құнына қатысты өтімділік коэффициентіне түзетілген, автокөлік түріндегі кепіл құнына азайтылған, өтеуге (негізгі борыш сомасын және кредиттің бүкіл кезеңі үшін есептелетін сыйақыны қоса алғанда) қатысты берешек сомасына қатынасы ретінде айлармен көрсетілген, берілетін кредит мерзіміне айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z146" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Автокөлік құралының және (немесе) жылжымайтын мүліктің орташа нарықтық құны тәуелсіз бағалау немесе банктің № 13 Халықаралық қаржылық есептіліктің "Әділ құнды бағалау" стандартына және "Бухгалтерлік есеп және қаржылық есептілік туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес бағалауы негізінде айқындалады.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4453,284 +2257,284 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="127"/>
+    <w:bookmarkStart w:name="z148" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10. Қарыз алушының ай сайынғы орташа кірісі Қағидалардың 6-тармағының екінші бөлігінің 1), 2), 3), 4), 5), 6), 7), 8), 9) және 10) тармақшаларында көрсетілген бір немесе бірнеше өлшемшарттар негізінде айқындалған кіріс мөлшерінің алтыға қатынасы ретінде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z149" w:id="128"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z149" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микроқаржы ұйымы қарыз алушының ай сайынғы орташа кірісінің есебіне алатын кірістер түрлері қарыз алушының өтініш жасау алдындағы қатарынан 6 (алты) ай ішіндегі кем дегенде екі кез келген айға алынуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z150" w:id="129"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z150" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микроқаржы ұйымдары Қағидалардың 6-тармағының екінші бөлігінің 1) тармақшасында көрсетілген қарыз алушының ресми кірісінің негізінде атаулы әлеуметтік көмек алушы қарыз алушының және (немесе) ойын бизнесіне белсенді тартылған адамның белгілері бар қарыз алушының орташа айлық кірісін есептеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z151" w:id="130"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z151" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микроқаржы ұйымдары Қағидалардың 6-тармағының екінші бөлігінің 1), 8) және 10) тармақшаларында көрсетілген кірістері негізінде жиырма бір жасқа толмаған қарыз алушының орташа айлық кірісін есептеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z152" w:id="131"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z152" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Егер Қағидалардың 6-тармағында көрсетілген бір немесе бірнеше өлшемшарттардың негізінде айқындалатын кірістің мөлшері Бюджет туралы заңмен тиісті қаржылық жылға белгіленетін ең төмен күнкөрiс деңгейiнiң шамасынан және отбасының кәмелетке толмаған әрбір мүшесіне арналған ең төмен күнкөрiс деңгейі шамасының жартысынан кем болса, сондай-ақ қарыз алушының борыш жүктемесі коэффициентінің мәні осы қаулының 1-тармағының 2) тармақшасында белгіленген шекті мәннен жоғары болса немесе қарыз алушыда ойын бизнесіне белсенді тартылған тұлғаның белгісі болса және банктік қарыздар және (немесе) микрокредиттер бойынша күнтізбелік тоқсан күннен астам негізгі борыш және (немесе) сыйақы бойынша мерзімі өткен берешегі болса, микроқаржы ұйымы туралы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z153" w:id="132"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z153" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыз алушыға микрокредит, сондай-ақ қарыз алушыға ашылған кредиттік желі шеңберінде микрокредит (микрокредиттің бір бөлігін) беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z154" w:id="133"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z154" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыз алушыға кредиттік желі ашу (кредиттік лимитті белгілеу);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z155" w:id="134"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z155" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрокредит беру туралы жасалған шарт (шарттар) шеңберінде қосымша микрокредит беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z156" w:id="135"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z156" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрокредитті өтеу кестесіне сәйкес осы микрокредит бойынша мерзімді төлемдер мөлшерінің ұлғаюына әкелетін, қарыз алушының ашық кредиттік желісінің және (немесе) микрокредиті талаптарының өзгеруі туралы оң шешімдер қабылдамайды.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5052,35 +2856,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>