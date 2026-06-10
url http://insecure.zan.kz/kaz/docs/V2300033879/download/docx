--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cdc740e" w14:textId="cdc740e">
+    <w:p w14:paraId="1eb212d" w14:textId="1eb212d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,2962 +93,1803 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банк қызметін реттеу мәселелері бойынша өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 29 желтоқсандағы № 99 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 3 қаңтарда № 33879 болып тіркелді</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 29 желтоқсандағы № 99 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 3 қаңтарда № 33879 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Екінші деңгейдегі банктерге, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына арналған тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 12 қарашадағы № 188 </w:t>
+      2. "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары мен Ұлттық пошта операторы үшін ішкі бақылау қағидаларына қойылатын талаптарды бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 22 наурыздағы № 18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19632 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20160) болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z54" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Екінші деңгейдегі банктерге, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына арналған тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру </w:t>
-[...11 lines deleted...]
-    </w:p>
+      көрсетілген қаулымен бекітілген Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары мен Ұлттық пошта операторы үшін ішкі бақылау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына қойылатын талаптарда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>98-тармақ</w:t>
+        <w:t>15-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
-[...55 lines deleted...]
-      2) ішкі және сыртқы пайдаланушылар үшін қаржылық, реттеушілік және басқа есептіліктің толықтығын, дәйектілігін және уақтылығын, сондай-ақ ақпараттық қауіпсіздікті қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15. Мәртебесі және (немесе) қызметі КЖ/ТҚ тәуекелін арттыратын клиенттердің түрлеріне мыналар енгізіледі, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
-[...15 lines deleted...]
-      3) банктің Қазақстан Республикасының азаматтық, салық, банк заңнамасының, Қазақстан Республикасының қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы заңнамасының, Қазақстан Республикасының валюталық реттеу және валюталық бақылау туралы, төлемдер және төлем жүйелері туралы, зейнетақымен қамсыздандыру туралы, бағалы қағаздар рыногы туралы, бухгалтерлік есеп пен қаржылық есептілік туралы, кредиттік бюролар және кредиттік тарихты қалыптастыру туралы, коллекторлық қызмет туралы, депозиттерге міндетті кепілдік беру туралы, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы, акционерлік қоғамдар туралы заңнамасының талаптарын, банктің ішкі құжаттарын сақтауын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жария лауазымды тұлғалар, олардың отбасы мүшелері және олардың жақын туыстары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
-[...15 lines deleted...]
-      4) банктің және оның қызметкерлерінің, банк клиенттерінің заңға қарсы қызметті жүзеге асыруларына, оның ішінде алаяқтық, алдау, КЖ/ТҚ, есірткілердің заңсыз өндірілуі, айналымы және (немесе) транзиті, Қазақстан Республикасының аумағында КЖ/ТҚ тәуекелі жоғары операциялар жүргізумен байланысты операцияларды жүзеге асыруға, Қазақстан Республикасының аумағында цифрлық активтер платформасын басқару қызметтерін көрсететін "Астана" халықаралық қаржы орталығының қатысушысы болып табылмайтын цифрлық активтер биржаларында қамтамасыз етілмеген цифрлық активтерді одан әрі сатып алуға байланысты операцияларды жүзеге асыруға тартылуларына жол бермеу, электрондық казино мен интернет-казиноның пайдасына төлемдерді және (немесе) ақша аударымдарын жүзеге асыруға, сондай-ақ жиырма бір жасқа толмаған жеке тұлғалардың ойын бизнесін ұйымдастырушының пайдасына төлемдерді және (немесе) ақша аударымдарын жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шетелдік қаржы ұйымдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
-[...15 lines deleted...]
-      Банк шығарған он және одан да көп төлем карточкаларын ұстаушылар және (немесе) есірткілердің заңсыз өндірілуі, айналымы және (немесе) транзиті қаупі жоғары елдердің резиденттері болып табылатын банк клиенттеріне қатысты, сондай-ақ клиент есірткілердің заңсыз өндірілуі, айналымы және (немесе) транзиті мақсатында іскерлік қатынастарды пайдаланады деген күдік болған жағдайда, банк КЖ/ТҚ тәуекелін бағалауды жүзеге асырады. КЖ/ТҚ тәуекелінің жоғары деңгейін беру кезінде банк осындай клиенттерді тиісті тексерудің күшейтілген шараларын қолданады және мыналарға жауап береді:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңды тұлғалар және қызметі қолма-қол ақшаның қарқынды айналымымен байланысты дара кәсіпкерлер, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
-[...15 lines deleted...]
-      банк клиенттерінің қаражатының шығу көзіне тексеру жүргізуді қамтамасыз етуге;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолма-қол шетел валютасымен айырбастау операцияларына арналған Қазақстан Республикасы Ұлттық Банкінің лицензиясы негізінде қызметін айырбастау пунктері арқылы жүзеге асыратын заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
-[...15 lines deleted...]
-      күдікті операциялар анықталған кезде Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы Қазақстан Республикасы заңнамасының талаптарында белгіленген шараларды қабылдауға;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық Банкінің лицензиясы негізінде қызметінің ерекше түрі банкноттарды, монеталарды және құндылықтарды инкассациялау болып табылатын заңды тұлғалар (банк белгілеген КЖ/ТҚҚ жөніндегі талаптарды сақтайтын банктердің еншілес ұйымдарын қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
-[...15 lines deleted...]
-      банк клиенттерінің ақшасымен жасалатын операцияларды мониторингтеуді және зерделеуді жүзеге асыруға;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микроқаржылық қызметті жүзеге асыратын ұйымдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының бейрезиденттеріне қатысты Қазақстан Республикасында болудың негізділігін растайтын құжаттарды (еңбек шарты, оқыту шарты, Қазақстан Республикасында тұруға ықтиярхат және басқа да құжаттар) талап ету арқылы іскерлік қатынастардың мақсаты мен сипатын белгілеу жөнінде шаралар қабылдауға;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұтынушылардан қолма-қол ақша қабылдауды, оның ішінде электрондық терминалдар арқылы жүзеге асырушы қызметтерді (қаржылық қызметтерді қоспағанда) жеткізушілердің агенттері (сенім білдірген);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасының талаптарына сәйкес клиент (оның өкілі) туралы мәліметтерді жаңартуға;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ойын бизнесін ұйымдастырушылар, сондай-ақ Қазақстан Республикасынан тыс онлайн-казино қызметін көрсететін не онлайн-казино қызметінен түсетін кірістерді алатын тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
-[...15 lines deleted...]
-      банк шығарған он және одан да көп төлем карточкаларын ұстаушылар болып табылатын банктің клиенттері бойынша қаржылық мониторинг жөніндегі уәкілетті органға ақпарат жіберуге;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туристік қызметтерді, сондай-ақ қолма-қол ақшаның қарқынды айналымымен байланысты өзге де қызметтерді көрсететін тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасының талаптарында белгіленген жағдайларда, банктің клиенттерімен іскерлік қатынастарды тоқтатуға жауап береді.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) адвокаттар және заң мәселелері бойынша басқа да тәуелсіз мамандар олар клиенттің атынан немесе оның тапсырмасы бойынша КЖ/ТҚҚ туралы Заңның 3-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген қызметке қатысты ақшамен және (немесе) мүлікпен операцияларға қатысатын жағдайларда, бағалы қағаздар нарығының кәсіби қатысушылары (екінші деңгейдегі банктер белгілеген, КЖ/ТҚҚ жөніндегі талаптарды сақтайтын екінші деңгейдегі банктердің еншілес ұйымдарын қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      Цифрлық активтер платформасын басқару қызметтерін көрсететін "Астана" халықаралық қаржы орталығының қатысушысына қатысты банк КЖ/ТҚ тәуекелін бағалауды жүзеге асырады. Цифрлық активтер платформасын басқару қызметтерін көрсететін "Астана" халықаралық қаржы орталығының қатысушысына КЖ/ТҚ тәуекелінің жоғары деңгейін берген кезде банк клиенттерді тиісінше тексерудің күшейтілген шараларын қолданады, сондай-ақ банк операцияларын жүргізу кезінде:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "өмірді сақтандыру" саласы бойынша қызметті жүзеге асыратын сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру брокерлері (банк белгілеген КЖ/ТҚҚ жөніндегі талаптарды сақтайтын банктердің еншілес ұйымдарын қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      цифрлық активтер платформасын басқару қызметтерін көрсететін "Астана" халықаралық қаржы орталығының қатысушысына көрсетілетін қызметтердің (өнімдердің) КЖ/ТҚ тәуекелдеріне ұшырағыштық дәрежесіне бағалау жүргізуге;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қаржы лизингі бойынша қызметтер көрсететін тұлғалар (екінші деңгейдегі банктер белгілеген КЖ/ТҚҚ бойынша талаптарды сақтайтын екінші деңгейдегі банктердің еншілес ұйымдарын қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...15 lines deleted...]
-      клиенттер үшін көзделген тиісінше тексеру жөніндегі шаралардан басқа цифрлық активтер платформасын басқару қызметтерін көрсететін "Астана" халықаралық қаржы орталығы қатысушысының беделі мен қызметінің сипаты туралы мәліметтерді алу және тіркеу, "Астана" халықаралық қаржы орталығының Қаржылық көрсетілетін қызметтерді реттеу комитеті тарапынан оған қатысты шаралар қолдану жөніндегі шараларды қамтитын іскерлік қатынастарды орнату кезінде тиісінше тексеру рәсімдерін жүргізуге;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қызметті сақтандыру агенттері ретінде жүзеге асыратын тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      банк цифрлық активтер платформасын басқару қызметтерін көрсететін "Астана" халықаралық қаржы орталығы қатысушысының бүркеме-банктегі шоттарды пайдалану фактілерін анықтаған жағдайларда, цифрлық активтердің платформасын басқару қызметтерін көрсететін "Астана" халықаралық қаржы орталығының қатысушысымен іскерлік қатынастарды тоқтатуға;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жылжымайтын мүлікті сатып алу-сату бойынша делдалдық қызметті жүзеге асыратын тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      құрылтайшылары мынадай:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қызметі қаруды, жарылғыш заттарды өндірумен және (немесе) сатумен байланысты адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      қаржылық мониторинг жөніндегі уәкілетті орган жасайтын Ақшаны жылыстатумен күрес жөніндегі қаржылық шараларды әзірлеу тобының (ФАТФ) ұсынымдарын орындамайтын не тиісінше орындамайтын мемлекеттердің (аумақтардың) тізбесіне енгізілген;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қызметі бағалы металдарды, асыл тастарды не олардан жасалған бұйымдарды өндірумен және (немесе) өңдеумен, сондай-ақ сатып алумен-сатумен байланысты тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      оған қатысты Біріккен Ұлттар Ұйымы Қауіпсіздік Кеңесінің қарарларына сәйкес халықаралық санкциялар қолданылатын;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қорлардың, діни бірлестіктердің ұйымдық-құқықтық нысанындағы коммерциялық емес ұйымдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...71 lines deleted...]
-      банк басқа факторлар негізінде (сыбайлас жемқорлық деңгейі, есірткілердің заңсыз өндірілуі, айналымы және (немесе) транзиті туралы мәліметтер, халықаралық терроризмді қолдау туралы мәліметтер және басқалар) негізінде КЖ/ТҚ жоғары тәуекелін білдіреді деп айқындаған шет мемлекеттің аумағында тіркелген, цифрлық активтер платформасын басқару қызметтерін көрсететін "Астана" халықаралық қаржы орталығы қатысушысымен іскерлік қатынастар орнатудан бас тартуға немесе оларды тоқтатуға;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Талаптардың 17-тармағында көрсетілген шет мемлекеттерде орналасқан (тіркелген) тұлғалар, сондай-ақ Қазақстан Республикасында орналасқан осындай тұлғалардың филиалдары мен өкілдіктері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
-[...15 lines deleted...]
-      цифрлық активтер платформасын басқару қызметтерін көрсететін "Астана" халықаралық қаржы орталығы қатысушысының ақшасымен жүргізілетін операцияларды мониторингтеуді жүзеге асыруға және зерделеуге, сондай-ақ қаражатты шетелге, оның ішінде оффшорлық аймақтарға заңсыз шығарудың алдын алуға;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ұсынған деректерінің дәйектілігіне күмәндануға негіз бар, клиент;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
-[...15 lines deleted...]
-      ақшамен және (немесе) өзге мүлікпен күдікті операциялар (бұдан әрі – күдікті операциялар) анықталған кезде Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасының талаптарында белгіленген шараларды қабылдауға;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) клиент КЖ/ТҚҚ туралы заңда көзделген клиентті тиісінше тексеру рәсімдерінен жалтаруға бағытталған іс-әрекеттер жасағанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасының талаптарында белгіленген жағдайларда, цифрлық активтер платформасын басқару қызметтерін көрсететін "Астана" халықаралық қаржы орталығының қатысушысымен іскерлік қатынастарды тоқтатуға;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) цифрлық активтерді шығару, олардың сауда-саттығын ұйымдастыру, сондай-ақ цифрлық активтерді ақшаға, құндылықтарға және өзге де мүлікке айырбастау бойынша көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыратын тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
-[...15 lines deleted...]
-      банктік шотты толықтыру кезінде цифрлық активтер платформасын басқару қызметтерін көрсететін "Астана" халықаралық қаржы орталығының қатысушысы қаражатының шығу көзіне тексеру жүргізуді қамтамасыз етуге;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) банк шығарған он және одан да көп төлем карточкаларының ұстаушылары болып табылатын клиенттер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...15 lines deleted...]
-      ақшамен операциялар бойынша транзакциялар жазбасын сақтауды қамтамасыз етуге және қаржылық мониторинг жөніндегі уәкілетті органға ақпарат беруге;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) соңғы 6 (алты) ай ішінде ойын бизнесін ұйымдастырушының пайдасына жалпы сомасы 300 000 (үш жүз мың) теңгеден астам үш және одан да көп төлем жасаған клиенттер.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...460 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15-тармақ</w:t>
+        <w:t>22-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
-[...15 lines deleted...]
-      "15. Мәртебесі және (немесе) қызметі КЖ/ТҚ тәуекелін арттыратын клиенттердің түрлеріне мыналар енгізіледі, бірақ олармен шектелмейді:</w:t>
+    <w:bookmarkStart w:name="z81" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "22. Клиентті, оның өкілін және бенефициарлық меншік иесін сәйкестендіру бағдарламасы мыналарды қамтиды, бірақ онымен шектелмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z82" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) банктің іскерлік қатынастар орнатудан және (немесе) операциялар жүргізуден бас тарту, сондай-ақ іскерлік қатынастарды тоқтату туралы шешім қабылдау рәсімін, негіздері мен мерзімдерін қоса алғанда, клиенттерді қызмет көрсетуге қабылдау тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z83" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру тәртібі, оның ішінде клиентті тиісінше тексерудің оңайлатылған және күшейтілген шараларын қолдану рәсімдерінің ерекшеліктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z84" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шетелдік қаржы ұйымдарымен корреспонденттік қатынастар орнатылған кезде сәйкестендіруді жүргізу ерекшеліктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z85" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) банктің қызмет көрсетудегі немесе қызмет көрсетуге қабылдайтын клиенттер (олардың өкілдері) мен бенефициарлық меншік иелерінің, олардың жұбайларын (зайыптарын) және жақын туыстарын анықтауға бағытталған шаралардың сипаттамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z86" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) КЖ/ТҚҚ туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жасалған терроризмді және экстремизмді қаржыландыруға байланысты ұйымдар мен тұлғалардың тізбесінде (бұдан әрі – Тізбе) және КЖ/ТҚҚ туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-1-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жасалған жаппай қырып-жою қаруын таратуды қаржыландыруға байланысты ұйымдар мен тұлғалардың тізбесінде (бұдан әрі – ЖҚҚТҚ тізбесі) болуына нысаналы қаржы санкцияларын қолдану, клиентті (оның өкілін) және бенефициарлық меншік иесін тексеру тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z87" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Тізбеден және ЖҚҚТҚ тізбесінен клиент (оның өкілі) туралы мәліметтер алып тасталған кезде нысаналы қаржы санкцияларының қолданысын тоқтату тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z88" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) іскерлік қатынастарды қашықтан орнату кезінде (клиенттің немесе оның өкілінің жеке қатысуынсыз) сәйкестендіру ерекшеліктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z89" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) банк кіретін банк конгломераты белгілеген КЖ/ТҚҚ жөніндегі талаптарды орындау шеңберінде клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру процесінде алынған мәліметтер, сондай-ақ осындай мәліметтерді сақтаудың және құпиялылығын қамтамасыз етудің алмасу ерекшеліктері (болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z90" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) басқа қаржы ұйымдарынан мәліметтер алу, оның ішінде брокер (дилер) өз банктік шоты бойынша олардың пайдасына немесе атынан операциялар жасайтын жеке және заңды тұлғаларды сәйкестендіру арқылы клиенттерді сәйкестендіру ерекшеліктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z91" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) клиент (оның өкілі) және бенефициарлық меншік иесі туралы мәліметтердің дәйектілігін тексеру тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z92" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) клиент досьесінің нысанына, мазмұнына және жүргізу тәртібіне, мәліметтерді жаңарту кезеңділігін көрсете отырып, досьедегі мәліметтерді жаңартуға қойылатын талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z93" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) клиенттің тәуекел деңгейін бағалау тәртібі, осындай тәуекелді бағалау негіздері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z94" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) КЖ/ТҚҚ туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағының үшінші және төртінші бөліктеріне сәйкес қаржы мониторингі жөніндегі уәкілетті орган айқындаған нысан бойынша клиенттердің бенефициарлық меншік иелері туралы мәліметтерді банктің сұратуы бойынша алу және ұсыну тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z95" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) клиентті (оның өкілін) және бенефициарлық меншік иесін сот актісі негізінде Қазақстан Республикасының аумағында қызметі заңсыз деп танылған шетелдік ойын бизнесін ұйымдастырушыларға (бұдан әрі – шетелдік ойын бизнесін ұйымдастырушылар) тиесілігіне тексеру, шетелдік ойын бизнесін ұйымдастырушылардың пайдасына төлемдер және (немесе) ақша аударымдарын жүргізуден бас тарту, сондай-ақ шетелдік ойын бизнесін ұйымдастырушы болып табылатын клиентпен іскерлік қарым-қатынастарды тоқтату тәртібі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z96" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиент (оның өкілі) ұсынатын құжаттар клиент (оның өкілі) және бенефициарлық меншік иесі туралы мәліметтерді растау мақсатында олардың дәйектілігі тексеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z97" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиенттің өкіліне қатысты мұндай тұлғаның клиенттің атынан және (немесе) мүддесі үшін әрекет ету өкілеттігі қосымша тексеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z98" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк берілген сенімхат негізінде клиенттің атынан іс-қимыл жасайтын клиенттің өкілі арқылы іскерлік қатынастар орнатқан клиентке қатысты банк шығыс немесе кіріс операцияларын жүргізгенге дейін қосымша клиентті биометриялық сәйкестендіруді жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z99" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есірткілердің заңсыз өндірілуі, айналымы және (немесе) транзиті факторы негізінде КЖ/ТҚ жоғары тәуекелі бар елдердің резиденттері болып табылатын клиенттермен қашықтан іскерлік қатынастар орнатуға (клиенттің немесе оның өкілінің жеке қатысуынсыз) тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
-[...15 lines deleted...]
-      1) жария лауазымды тұлғалар, олардың отбасы мүшелері және олардың жақын туыстары;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк Қазақстан Республикасының бейрезиденттері - банк шығарған он және одан да көп төлем карточкаларының ұстаушылары және (немесе) есірткілердің заңсыз өндірілуі, айналымы және (немесе) транзиті факторы негізінде КЖ/ТҚ жоғары тәуекелі бар елдердің резиденттері болып табылатын клиенттердің, Қазақстан Республикасында болу негізділігін растайтын құжаттарын (еңбек шартын, оқу шартын, Қазақстан Республикасында шетел азаматының тұру ықтиярхатын және басқа да құжаттарды) тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
-[...15 lines deleted...]
-      2) шетелдік қаржы ұйымдары;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер банк КЖ/ТҚҚ туралы заңға сәйкес шарт негізінде өзге тұлғаға банктің клиенттеріне қатысты КЖ/ТҚҚ туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағының 1), 2), 2-1), 2-2) және 4) тармақшаларында көзделген шараларды қолдануды тапсырса, банк осындай тұлғалармен өзара іс-қимыл жасаудың мыналар қамтылатын қағидаларын әзірлейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
-[...15 lines deleted...]
-      3) заңды тұлғалар және қызметі қолма-қол ақшаның қарқынды айналымымен байланысты дара кәсіпкерлер, оның ішінде:</w:t>
+    <w:bookmarkStart w:name="z102" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің сәйкестендіру жүргізу тапсырылған тұлғалармен шарттар жасасу рәсімі, сондай-ақ банктің осындай шарттар жасасуға уәкілетті лауазымды тұлғаларының тізбесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
-[...15 lines deleted...]
-      қолма-қол шетел валютасымен айырбастау операцияларына арналған Қазақстан Республикасы Ұлттық Банкінің лицензиясы негізінде қызметін айырбастау пунктері арқылы жүзеге асыратын заңды тұлғалар;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банк пен сәйкестендіруді жүргізу тапсырылған тұлғалар арасындағы шарттарға сәйкес клиентті (оның өкілін) және бенефициарлық меншік иесін сәйкестендіру рәсімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Ұлттық Банкінің лицензиясы негізінде қызметінің ерекше түрі банкноттарды, монеталарды және құндылықтарды инкассациялау болып табылатын заңды тұлғалар (банк белгілеген КЖ/ТҚҚ жөніндегі талаптарды сақтайтын банктердің еншілес ұйымдарын қоспағанда);</w:t>
+    <w:bookmarkStart w:name="z104" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіруді жүргізу тапсырылған тұлғалардың сәйкестендіруді жүргізу кезінде алынған мәліметтерді банкке беру рәсімі мен мерзімдері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
-[...15 lines deleted...]
-      микроқаржылық қызметті жүзеге асыратын ұйымдар;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің сәйкестендіру жүргізу тапсырылған тұлғалардың алынған мәліметтерді банкке беру рәсімін, мерзімдері мен толық болуын қоса алғанда, сәйкестендіру жөніндегі талаптарды сақтауын бақылауды жүзеге асыру рәсімі, сондай-ақ анықталған бұзушылықтарды жою жөнінде банк қабылдайтын шаралар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
-[...15 lines deleted...]
-      тұтынушылардан қолма-қол ақша қабылдауды, оның ішінде электрондық терминалдар арқылы жүзеге асырушы қызметтерді (қаржылық қызметтерді қоспағанда) жеткізушілердің агенттері (сенім білдірген);</w:t>
+    <w:bookmarkStart w:name="z106" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру жөніндегі талаптарды, оның ішінде рәсімдерді, алынған мәліметтерді банкке беру мерзімдерін және толық болуын сақтамаған жағдайда, банктің сәйкестендіру жүргізу тапсырылған тұлғалармен жасалған шартты орындаудан біржақты бас тарту туралы шешім қабылдау негіздері, рәсімі және мерзімдері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
-[...15 lines deleted...]
-      ойын бизнесін ұйымдастырушылар, сондай-ақ Қазақстан Республикасынан тыс онлайн-казино қызметін көрсететін не онлайн-казино қызметінен түсетін кірістерді алатын тұлғалар;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің сәйкестендіру жүргізу тапсырылған тұлғалармен шартты орындаудан біржақты бас тарту туралы шешім қабылдауға уәкілетті лауазымды тұлғаларының тізбесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
-[...15 lines deleted...]
-      туристік қызметтерді, сондай-ақ қолма-қол ақшаның қарқынды айналымымен байланысты өзге де қызметтерді көрсететін тұлғалар;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банк сәйкестендіру жүргізуді тапсырған тұлғалардың сәйкестендіру жөніндегі талаптарды сақтамағаны үшін, алынған мәліметтерді банкке беру рәсімін, мерзімдері мен толықтығын қоса алғанда, олардың жауапкершілігі туралы ережелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің сәйкестендіру жөніндегі талаптарды орындау мақсатында оларға әдіснамалық көмек көрсету мәселелері бойынша сәйкестендіруді жүргізу тапсырылған тұлғалармен өзара іс-қимыл жасау рәсімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z110" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің өзара іс-қимыл қағидаларына қосымша талаптарды енгізуіне жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z111" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) адвокаттар және заң мәселелері бойынша басқа да тәуелсіз мамандар олар клиенттің атынан немесе оның тапсырмасы бойынша КЖ/ТҚҚ туралы Заңның 3-бабы 1-тармағының </w:t>
-[...78 lines deleted...]
-      7) қызметті сақтандыру агенттері ретінде жүзеге асыратын тұлғалар;</w:t>
+      Шетелдік қаржы ұйымына шарт негізінде КЖ/ТҚҚ туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағының 1), 2), 2-1), 2-2) және 4) тармақшаларында көзделген клиенттерді (олардың өкілдерін) және бенефициарлық меншік иелерін тиісінше тексеру шараларын қолдануды тапсырған банк КЖ/ТҚ ықтимал тәуекелдерін ескереді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>22-тармақ</w:t>
+        <w:t>27-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
-[...839 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="95"/>
+    <w:bookmarkStart w:name="z113" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "27. Жаңарту кезеңділігі және (немесе) клиент (оның өкілі) және бенефициарлық меншік иесі туралы қосымша мәліметтер алу қажеттілігі клиенттің (клиенттер тобының) тәуекел деңгейі және (немесе) клиент пайдаланатын банк қызметтерінің (өнімдерінің) КЖ/ТҚ тәуекелдеріне ұшырау дәрежесі ескеріле отырып белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z114" w:id="96"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z114" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекел деңгейі жоғары клиент (оның өкілі) және бенефициарлық меншік иесі туралы мәліметтерді жаңарту жылына кемінде бір рет жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z115" w:id="97"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z115" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк шығарған он және одан да көп төлем карточкаларының ұстаушысы болып табылатын клиент (оның өкілі) туралы мәліметтерді жаңарту кемінде бір тоқсанда бір рет жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z116" w:id="98"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z116" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оған қатысты қызметі есірткілердің заңсыз өндірілуін, айналымын және (немесе) транзитін қаржыландыруға байланысты деп болжауға негіз бар клиент (оның өкілі) туралы мәліметтерді жаңарту кемінде жарты жылда бір рет жүзеге асырылады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z117" w:id="99"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z117" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қаржы ұйымдарының әдіснамасы және пруденциялық реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z118" w:id="100"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z118" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z119" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z120" w:id="102"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z120" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың 2) тармақшасында көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z121" w:id="103"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z121" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z122" w:id="104"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z122" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -3064,76 +1905,93 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасының</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қаржы нарығын реттеу және дамыту</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Агенттігінің Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3174,164 +2032,164 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="105"/>
+    <w:bookmarkStart w:name="z124" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z125" w:id="106"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z125" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z126" w:id="107"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z126" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржылық мониторинг агенттігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3657,31 +2515,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>