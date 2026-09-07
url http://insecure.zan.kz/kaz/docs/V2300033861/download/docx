--- v0 (2025-11-07)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7dbb2c0" w14:textId="7dbb2c0">
+    <w:p w14:paraId="49e4745" w14:textId="49e4745">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -149,51 +149,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Осы бұйрық 04.04.2024 ж. бастап </w:t>
+        <w:t xml:space="preserve">      Осы бұйрық 04.04.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z0" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -3229,111 +3229,193 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ақпарат иеленушілердің ашық отырыстарына қол жеткізу қағидалары (бұдан әрі – Қағидалар) "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 3-тармағына сәйкес әзірленді және ақпарат пайдаланушылардың орталық атқарушы органдар мен облыстың, республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) жергілікті өкілді және атқарушы органдары алқалы органдарының отырыстарына қол жеткізу тәртібін айқындайды.</w:t>
+      1. Осы Ақпарат иеленушілердің ашық отырыстарына қол жеткізу қағидалары (бұдан әрі – Қағидалар) "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 13-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және ақпарат пайдаланушылардың орталық атқарушы органдар мен астананың, облыстың, республикалық маңызы бар қаланың, ауданның (облыстық маңызы бар қаланың) жергілікті өкілді және атқарушы органдары алқалы органдарының отырыстарына қол жеткізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар мен анықтамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ақпарат иеленушілер – орталық атқарушы органдар және облыстың, республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) жергілікті өкілді және атқарушы органдары;</w:t>
+      1) ақпарат иеленушілер – орталық атқарушы органдар және астананың, облыстың, республикалық маңызы бар қаланың, ауданның (облыстық маңызы бар қаланың) жергілікті өкілді және атқарушы органдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпарат пайдаланушы – ақпаратты сұрататын және (немесе) пайдаланатын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
@@ -3418,105 +3500,285 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Мәдениет және ақпарат министрінің 11.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 89-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (17.03.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (17.03.2025 бастап қолданысқа енгізіледі); 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Ақпарат пайдаланушылардың орталық атқарушы органдар мен облыстың, республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) жергілікті өкілді және атқарушы органдары алқалы органдарының отырыстарына қол жеткізу тәртібі</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Ақпарат пайдаланушылардың орталық атқарушы органдар мен астананың, облыстың, республикалық маңызы бар қаланың, ауданның (облыстық маңызы бар қаланың) жергілікті өкілді және атқарушы органдары алқалы органдарының отырыстарына қол жеткізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Орталық атқарушы органдар мен облыстың, республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) жергілікті өкілді және атқарушы органдары алқалы органдарының отырыстары жабық отырыстарды, сондай-ақ құқық қорғау органдарының және арнаулы мемлекеттік органдардың отырыстарын қоспағанда, ашық және ақпарат пайдаланушыларға қолжетімді болып табылады.</w:t>
+      3. Орталық атқарушы органдар мен астананың, облыстың, республикалық маңызы бар қаланың, ауданның (облыстық маңызы бар қаланың) жергілікті өкілді және атқарушы органдары алқалы органдарының отырыстары жабық отырыстарды, сондай-ақ құқық қорғау органдарының және арнаулы мемлекеттік органдардың отырыстарын қоспағанда, ашық және ақпарат пайдаланушыларға қолжетімді болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қол жеткізу шектелген ақпарат санатына жататын мәселелерді қарау кезінде, сондай-ақ Қазақстан Республикасының заңдарында көзделген өзге де жағдайларда отырыстар ақпарат пайдаланушылардың қатысуынсыз жабық режимде өткізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3685,54 +3947,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Отырысқа кіруге рұқсат берілген ақпарат пайдаланушылар ғимараттардағы объектішілік және өткізу режимдерінің белгіленген тәртібін сақтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Ақпарат иеленуші техникалық мүмкіндіктерді ескере отырып Интернет желісінде онлайн-трансляциялауды ұйымдастыра отырып, не қолжетімді ақпараттық-коммуникациялық технологиялар пайдаланыла отырып ашық отырысқа қол жеткізуді қамтамасыз етеді.</w:t>
+      12. Ақпарат иеленуші техникалық мүмкіндіктерді ескере отырып Интернет желісінде онлайн-трансляциялауды ұйымдастыра отырып, не қолжетімді цифрлық технологиялар пайдаланыла отырып ашық отырысқа қол жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Ақпарат иеленуші отырысты онлайн-трансляциялау кезінде келіп түскен комментарийлерге жауап беру арқылы ақпарат пайдаланушылармен кері байланысты қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3778,55 +4122,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4152,31 +4496,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>