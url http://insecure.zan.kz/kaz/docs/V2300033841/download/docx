--- v0 (2025-11-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d8b2659" w14:textId="d8b2659">
+    <w:p w14:paraId="9b99a08" w14:textId="9b99a08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,254 +93,289 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 28 желтоқсандағы № 171 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 29 желтоқсанда № 33841 болып тіркелді</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 28 желтоқсандағы № 171 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 29 желтоқсанда № 33841 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстан Республикасы Ұлттық экономика министрлігінің өзгерістер енгізілген кейбір бұйрықтарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -356,58 +391,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасы</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Өнеркәсіп және құрылыс министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -449,68 +501,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Шарлапаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -615,113 +649,896 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 171 Бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 наурыздағы № 229 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10795 болып тіркелген):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-      1. "Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 наурыздағы № 229 </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кіріспе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынандай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасының Заңы 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-17) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынандай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленді және тапсырыс берушінің (құрылыс салушының) (бұдан әрі – тапсырыс беруші) қызметін ұйымдастыру және функциясын жүзеге асыру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жобалау және құрылыс жұмыстарын орындау кезінде тапсырыс берушінің нақты міндеттері тараптардың келісімімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құрылысқа қатысу үшін жеке және (немесе) заңды тұлғалардың ақшаларын тарту есебінен, объектілердің құрылысын ұйымдастыру бойынша қызметті жүзеге асыру кезінде тапсырыс берушінің функциялары "Тұрғын үй құрылысына үлескерлік қатысу туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> регламенттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) дербес немесе басқа мамандарды тарта отырып, салынуы белгіленген объектіні жобалауға арналған тапсырманы дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жобалауға арналған тапсырма жобалау алдындағы және (немесе) жобалау (жобалау-сметалық) құжаттамасын әзірлеу жөніндегі тапсырысты орындау шартының ажырамас бөлігі және оны тапсырыс беруші бекіткен сәттен бастап тараптар үшін міндетті болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік инвестициялар және квазимемлекеттік сектор қаражаты есебінен қаржыландырылатын объектілерді жобалауға арналған тапсырмада "Тауарлардың, жұмыстардың, көрсетілетін қызметтердің және оларды берушілердің дерекқорын қалыптастыру және жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2022 жылғы 26 мамырдағы № 286 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28243 болып тіркелген) Тауарлардың, жұмыстардың, көрсетілетін қызметтердің және оларды берушілердің дерекқорын қалыптастыру және жүргізу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қалыптастырылған тауарлардың, жұмыстардың, көрсетілетін қызметтердің және оларды берушілердің дерекқорына енгізілген қазақстандық өндірістің құрылыс материалдарын, жабдықтарын, бұйымдары мен конструкцияларын қолдану шарты белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жобалауға арналған тапсырмада Заңның 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-16) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілетін сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтердің талаптарына сәйкес мүгедектігі бар адамдар және басқа да халықтың жүріп-тұруы шектеулі топтары үшін қолжетімді жағдайларын қамтамасыз ету, сондай-ақ "Мүгедектігі бар адамның жұмыс орны стандарттарын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 179 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10795 болып тіркелген):</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32613 болып тіркелген) сәйкес еңбек жағдайларын жасау шарты белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік инвестициялар және квазимемлекеттік сектор қаражаты есебінен қаржыландырылатын объектілерді жобалауға арналған тапсырмада "Құрылыс жобаларының мемлекеттік банкін қалыптастыру және жүргізу, сондай-ақ техникалық экономикалық негіздемелерді, үлгілік жобаларды және жобалау (жобалау-сметалық) құжаттамасын ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 қарашадағы № 705 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12422 болып тіркелген) Құрылыс жобаларының мемлекеттік банкін қалыптастыру және жүргізу, сондай-ақ техникалық экономикалық негіздемелерді, үлгілік жобаларды және жобалау (жобалау-сметалық) құжаттамасын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұсыну қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жобалау алдындағы немесе жобалау (жобалау-сметалық) құжаттамасын Құрылыс жобаларының (ТЭН, ТП, ЖҚС) мемлекеттік банкіне енгізу, оның ішінде мүліктік (айрықша) құқықтарды беру туралы шартқа қол қою шарты белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Техникалық-экономикалық негіздемені әзірлеу талап етілмейтін және мемлекеттік инвестициялар және квазимемлекеттік сектор субъектілері қаражаты есебінен қаржыландырылатын экономиканың барлық салаларындағы әлеуметтік-мәдени, қоғамдық және әкімшілік мақсаттағы объектілерді жобалауға арналған тапсырмада инвестициялық ұсынысқа құрылыстың есептік шекті құны туралы тапсырыс берушінің шарты белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылыстың есептік шекті құны құрылыстағы баға белгілеу жөніндегі нормативтік құжатқа сәйкес айқындалады және жобалау (жобалау-сметалық) құжаттамасын әзірлеу кезінде инвестициялық жобаны іске асыру үшін қаражат лимиті болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жобалау процесінде жобаларды іске асыру үшін тапсырыс беруші қаражатының жалпы (шекті) лимиті болып табылатын құрылыстың есептік шекті құнынын қоспағанда, тапсырыс берушінің тапсырмасы бойынша жобалауға арналған тапсырма түзетіледі және нақтыланады. Жобалау (жобалау-сметалық) құжаттамасын әзірлеу кезінде алынған құрылыстың сметалық құны бекітілген жобалауға арналған тапсырмада жазылған инвестициялық ұсынысқа құрылыстың есептік шекті құнынан аспауы тиіс. Тапсырыс берушінің бастамасы бойынша жобалауға арналған тапсырмаға түзетулер енгізілген кезде жобалау алдындағы немесе жобалау (жобалау-сметалық) құжаттамасының әзірленген бөлімдерін қайта өңдеуді қажет ететін болса, онда орындалған жұмыс көлемін ескере отырып, шартқа қосымша келісім жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әуеайлақ маңындағы аумақ шегінде объектілерді жобалауға арналған тапсырмада Қазақстан Республикасы Үкіметінің 2011 жылғы 12 мамырдағы №504 қаулысымен бекітілген Әуе кемелерінің қауіпсіздігіне қатер төндіруі мүмкін қызметті жүзеге асыруға рұқсаттар беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүргізіледі;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) мемлекеттік инвестициялар және квазимемлекеттік сектор қаражаты есебінен қаржыландырылатын жобалар бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңның 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті орган бекітетін Қазақстан Республикасының баға белгілеу және сметалар жөніндегі нормативтік құжатына сәйкес материалдық ресурстар мен жабдықтардың жиынтық ведомосін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электрондық-цифрлық нысандағы жобаларға ведомстводан тыс кешенді сараптаманың бірыңғай порталында жасалған қазақстандық қамтуды ескере отырып, негізгі құрылыс материалдары, бұйымдары, конструкциялары мен жабдықтары қажеттілігінің жиынтық ведомосін жобалардың кешенді ведомстводан тыс сараптамасының бірыңғай порталында түпкілікті редакцияда жариялайды;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 1 сәуірдегі № 299 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10722 болып тіркелген):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -734,2132 +1551,1134 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынандай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасының Заңы 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-5) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынандай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге (бұдан әрі – ТЭН) және жобалау-сметалық құжаттамаға (бұдан әрі – ЖСҚ) ведомстводан тыс кешенді сараптама жүргізу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-5) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1-тармақ мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "20-1. Техникалық-экономикалық негіздемені әзірлеу талап етілмейтін және мемлекеттік инвестициялар және квазимемлекеттік сектор субъектілері қаражаты есебінен қаржыландырылатын экономиканың барлық салаларында әлеуметтік-мәдени, қоғамдық және әкімшілік мақсаттағы жобалар бойынша ведомстводан тыс кешенді сараптама жүргізу үшін тапсырыс беруші инвестициялық ұсынысқа құрылыстың есептік шекті құнын ұсыну қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсырыс берушілер құрылыстың есептік шекті құнын ұсынбаған кезде, жобалау-сметалық құжаттама қараусыз қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылыстың есептік шекті құны Порталда құрылыстағы баға белгілеу жөніндегі нормативтік құжаттарға сәйкес айқындалады және жобалау-сметалық құжаттаманы әзірлеу кезінде инвестициялық жобаны іске асыруға арналған қаражаттың лимиті болып табылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>66-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "66. Жобалаудың әрбір кезеңіндегі сметалық құн объектілік сметаларды (объектілік сметалық есептерді), сондай-ақ осы кезеңнің жұмыстары мен шығындарына жиынтық сметалық есепті жасай отырып, жергілікті сметалар (жергілікті сметалық есептер) бойынша айқындалады және жергілікті сараптамалық қорытындыларда көрсетеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жергілікті сараптамалық қорытынды берілген кезде жиынтық сметалық есептеуде Жиынтық сметалық есептеудің "Инжинирингтік көрсетілетін қызметтер" ІІІ бөлігінің шығындары Заңының 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті орган бекітетін Қазақстан Республикасының баға белгілеу және сметалар жөніндегі нормативтік құжатына (бұдан әрі-нормативтік) сәйкес белгіленеді, шығыстардың ең төменгі нормативтік лимиті бойынша қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті қорытындылар бойынша жобалаудың әрбір кезеңінің құндық көрсеткіштері соңғы кезеңде құрылыс бойынша шығындар жиынтығында ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиынтық сараптамалық қорытынды беру кезінде жергілікті және объектілік сметалар бойынша барлық құндық көрсеткіштер жергілікті қорытынды шеңберінде жиынтықталады және түзетуге жатпайды. Бұл ретте Нормативтік құжатқа сәйкес Жиынтық сметалық есептеудің "Инжинирингтік қызметтер" ІІІ бөлігінің шығындары қайта есептеледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>69-8-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "69-8. Әрбір кезеңдегі сметалық құн объектілік сметаларды (объектілік сметалық есептерді), сондай-ақ осы кезеңнің жұмыстары мен шығындарына жиынтық сметалық есепті жасай отырып, жергікті сметалар (жергілікті сметалық есептер) бойынша айқындалады және жергілікті сараптамалық қорытындыларда көрсетеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті сараптамалық қорытынды беру кезінде жиынтық сметалық есепте жиынтық сметалық есептің "Инжинирингтік қызметтер" ІІІ бөлігінің шығындары Нормативтік құжатқа сәйкес белгіленеді, шығыстардың ең төменгі нормативтік лимиті бойынша қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті қорытындылар бойынша жобалаудың әрбір кезеңінің құндық көрсеткіштері соңғы кезеңдегі құрылыс бойынша шығындар жиынтығында ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиынтық сараптамалық қорытынды беру кезінде жергілікті және объектілік сметалар бойынша барлық құндық көрсеткіштер жергілікті қорытынды шеңберінде жиынтықталады және түзетуге жатпайды. Бұл ретте Нормативтік құжатқа сәйкес Жиынтық сметалық есептеудің "Инжинирингтік қызметтер" ІІІ бөлігінің шығындары қайта есептеледі.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Мемлекеттік инвестициялар және квазимемлекеттік сектор субъектілерінің қаражаты есебінен объектілер құрылысының құнын айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 қарашадағы № 707 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімде № 12527 болып тіркелген):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кіріспе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынандай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасының Заңы 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>23-17) тармақшасына</w:t>
+        <w:t>6-3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Мемлекеттік инвестициялар және квазимемлекеттік сектор субъектілерінің қаражаты есебінен объектілер құрылысының құнын айқындау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың </w:t>
-[...11 lines deleted...]
-    </w:p>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынандай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Мемлекеттік инвестициялардың және квазимемлекеттік сектор субъектілерінің қаражаттары есебінен объектілер құрылысының құнын айқындау қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-3) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және құрылыстағы мемлекеттік инвестициялардың және квазимемлекеттік сектор субъектілерінің қаражаттары есебінен объектілер құрылысының (бұдан әрі – объектілер құрылысы) құнын айқындау тәртібін белгілейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...627 lines deleted...]
-      Заңның 20-бабының </w:t>
+        <w:t>17-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "17. Объектілер құрылысының сметалық құны Заңның 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес уәкілетті орган бекітетін Қазақстан Республикасының баға белгілеу және сметалар жөніндегі нормативтік құжатына сәйкес материалдық ресурстар мен жабдықтардың жиынтық ведомосін;</w:t>
-[...1210 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган бекітетін Қазақстан Республикасының баға белгілеу және сметалары жөніндегі нормативтік құжатқа (бұдан әрі – Нормативтік құжат) сәйкес айқындалады.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>