--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9b99a08" w14:textId="9b99a08">
+    <w:p w14:paraId="09d056b" w14:textId="09d056b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,127 +85,127 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 28 желтоқсандағы № 171 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 29 желтоқсанда № 33841 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 15 мамырдағы № 240 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 239</w:t>
+        <w:t>№ 240</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2144,541 +2146,163 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...419 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3000,35 +2624,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>