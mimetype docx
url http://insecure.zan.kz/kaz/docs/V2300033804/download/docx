--- v0 (2025-10-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="28a7f5f" w14:textId="28a7f5f">
+    <w:p w14:paraId="a6a1b5b" w14:textId="a6a1b5b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,285 +93,253 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы нарығын реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 22 желтоқсандағы № 95 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 26 желтоқсанда № 33804 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 22 желтоқсандағы № 95 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 26 желтоқсанда № 33804 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қаулының қосымшасына сәйкес өзгерістер мен толықтыру енгізілетін қаржы нарығын реттеу мәселелері жөніндегі Қазақстан Республикасының нормативтік құқықтық актілерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қаржы ұйымдарының әдіснамасы және пруденциялық реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсында ресми жарияланғаннан кейін орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -748,3111 +716,902 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 95 қаулыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізілетін нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...18 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Ислам банктері үшін пруденциалдық нормативтерді және өзге де сақтауға міндетті нормалар мен лимиттерді, олардың нормативтік мәнін және ислам банктері үшін пруденциалдық нормативтерді және өзге де сақтауға міндетті нормалар мен лимиттерді есеп айырысу әдістемесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 30 мамырдағы № 144 </w:t>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Сақтандыру (қайта сақтандыру) ұйымының және сақтандыру тобының пруденциялық нормативтерінің және сақталуға міндетті өзге де нормалар мен лимиттердің нормативтік мәндерін және оларды есептеу әдістемелерін, сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру (қайта сақтандыру) ұйымдарының немесе сақтандыру холдингтерінің еншілес ұйымдары сатып алатын заңды тұлғалардың акцияларына (жарғылық капиталдағы қатысу үлестеріне) қойылатын талаптарды, сақтандыру холдингтері сатып алатын халықаралық қаржы ұйымдары облигацияларының тізбесін, сақтандыру холдингтері сатып алатын облигациялар үшін талап етілетін ең төмен рейтингті және рейтингтік агенттіктердің тізбесін, сондай-ақ сақтандыру (қайта сақтандыру) ұйымдары сатып алатын қаржы құралдарының (акциялар мен жарғылық капиталына қатысу үлестерін қоспағанда) тізбесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 желтоқсандағы № 304 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13939 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14794 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Ислам банктері үшін пруденциалдық нормативтердің нормативтік мәндерінде және сақтауға міндетті өзге де нормалар мен лимиттерді есеп айырысу </w:t>
-[...21 lines deleted...]
-    </w:p>
+      көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) ұйымының және сақтандыру тобының пруденциялық нормативтерінің және сақталуға міндетті өзге де нормалар мен лимиттердің нормативтік мәндерінде және оларды есептеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әдістемелерінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-1-тармақ</w:t>
-[...593 lines deleted...]
-      Әдіснамаға өзгерістер енгізілген кезде рейтингтік агенттік 10 (он) жұмыс күнінен кешіктірілмейтін мерзімде осындай өзгерістердің себептері мен салдарын көрсете отырып, ақпаратты уәкілетті органға жібереді.";</w:t>
+        <w:t>9-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. Сақтандыру (қайта сақтандыру) ұйымының төлем қабілеттілігі маржасының ең төмен мөлшері Нормативтерге 3-қосымшаға сәйкес Төлем қабілеттілігі маржасының ең төмен мөлшерінің қайта сақтандыруға берілетін (берілген) сақтандыру сыйлықақыларынан ұлғаю кестесі бойынша есептелген төлем қабілеттілігі маржасының ең төмен мөлшерінің ұлғаю сомасына сәйкес қайта сақтандырушының рейтингтік бағасына немесе өткен есепті күнгі Қазақстан Республикасының резиденті-қайта сақтандыру ұйымының төлем қабілеттілігі маржасының жеткіліктілік нормативінің мәніне байланысты жасалған қолданыстағы қайта сақтандыру шарттары бойынша Қазақстан Республикасының резиденттері және бейрезиденттері - сақтандыру (қайта сақтандыру) ұйымдарына қайта сақтандыруға берілетін (берілген) сақтандыру сыйлықақыларының сомасына ұлғаяды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру (қайта сақтандыру) ұйымының төлем қабілеттілігі маржасының ең төмен мөлшері сақтанушының инвестицияларға қатысу талабы көзделетін сақтандыру шарттары бойынша инвестициялау мақсаттары үшін сақтанушылардан алынған сақтандыру сыйлықақыларының (сақтандыру жарналарының) бір бөлігі және оларды инвестициялаудан алынған кіріс (зиян) есебінен құрылған (қалыптастырылған) активтердің ағымдағы құнының 1 (бір) пайызына тең мәнге ұлғайтылады.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақ</w:t>
+        <w:t>10-2 тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10-2. Нормативтердің мақсаттары үшін уәкілетті орган мынадай өлшемшарттарға сәйкес келетін рейтингтік агенттіктердің рейтингтік бағаларын таниды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рейтингтік агенттік шығу елінде реттелуге жатады және рейтингтік агенттіктің бағалауы пруденциялық реттеу шеңберінде танылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рейтингтік агенттіктің меншікті капиталының ең аз мөлшері кемінде 600 000 000 (алты жүз миллион) теңгеге баламалы соманы құрайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объективтілік, тәуелсіздік және жауапкершілік:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттік қолданатын әдіснама сенімді болып табылады және тарихи және (немесе) дефолт туралы күтілетін деректер негізінде тексеруге жатады, сондай-ақ рейтинг берілетін тұлғаның өзіне қабылдаған қаржылық міндеттемелерін орындау қабілетін айқындайтын барлық негізгі сандық және сапалық факторлардың толық сипаттамасын, сондай-ақ олардың кредиттік рейтингтерге және кредиттік рейтингтер бойынша болжамдарға әсерін сипаттауды қамтиды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттікті мемлекеттік органдар немесе мемлекеттік органдардағы лауазымды адамдар, квазимемлекеттік сектор субъектілері немесе рейтингтік агенттіктің қызметіне араласпайтын және рейтингтерді беру процестеріне ықпалы жоқ саяси партиялар бақыламайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттіктің акцияларының кемінде 10 (он) пайызын тікелей иеленетін және рейтингтік агенттіктің рейтингтік қызметіне ықпалы жоқ тұлғаларды қоспағанда, рейтингтік агенттік рейтинг беретін, растайтын немесе қайта қарайтын заңды тұлғалар рейтингтік агенттіктің үлестес тұлғалары болып табылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттіктің рейтингтік әрекеттерге қатысатын рейтингтік талдаушылары рейтингтік әрекеттерді жүзеге асыру күніне дейін соңғы 3 (үш) жыл ішінде рейтинг берілетін тұлғамен еңбек немесе іскерлік қатынастарда тұрмайды және тұрмаған, сондай-ақ рейтинг берілетін тұлғаның немесе рейтинг берілетін тұлғаны бақылауды жүзеге асыратын немесе осындай тұлғаға елеулі ықпал ететін тұлғалардың бағалы қағаздарын, өзге де қаржы құралдарын немесе өзге де мүлкін тікелей немесе жанама, оның ішінде жақын туыстары арқылы иеленбейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттіктің ішкі аудит немесе ішкі бақылау, оның ішінде рейтингтік агенттіктің директорлар кеңесіне есеп беретін ішкі аудит функцияларын жүзеге асыратын қызметі болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттікте директорлар кеңесінің кемінде үштен бірі, бірақ кемінде екі мүшесі рейтингтік әрекеттерді, рейтингтік агенттіктің қызметтерін жарнамалауды және клиенттерді тарту жөніндегі өзге де іс-қимылдарды жүзеге асырмайтын тәуелсіз мүшелер болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттіктің әрбір акционерінің акцияларын (жарғылық капиталға қатысу үлестерін) тікелей немесе жанама иелену үлесі осы рейтингтік агенттіктің дауыс беретін акцияларының жалпы санының 50 (елу) пайызынан аспайды, егер акционер қаржы ұйымы болып табылған жағдайда, тікелей иелену үлесі 10 (он) пайыздан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттіктің ішкі рәсімдері ақпаратты заңсыз пайдаланудың және жария етудің алдын алу шараларын көздейді және ақпараттың қорғалуын және құпиялылығын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ақпараттың ашықтығы және оны жария ету:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттік рейтингтік агенттіктің интернет-ресурсында мына:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттік рейтингті айқындау кезінде қолданатын әдіснама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соңғы жыл ішінде берілген кредиттік рейтингтердің, сондай-ақ соңғы аяқталған күнтізбелік жылдың соңындағы жағдай бойынша олардан түскен ақшалай түсімдердің үлесі рейтингтік агенттік түсімінің жылдық көлемінде 5 (бес) және одан да көп пайызды құраған рейтинг берілетін тұлғалардың және өзге де тұлғалардың тізімі туралы ақпаратты жария етуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рейтингтердің сенімділігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттік рейтингтік қызметті кемінде соңғы 5 (бес) жыл тұрақты негізде жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттік кредиттік рейтингті берген және қайта қараған ұйымдар саны кемінде отыз, оның ішінде соңғы 3 (үш) жылда кемінде жиырма, оның ішінде кемінде бесеуі қаржы ұйымы болды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттіктің рейтинг беруімен тікелей айналысатын қызметкерлерінің тиісті білімі, дағдылары мен тәжірибесі бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік шешім қабылдайтын органның (бұдан әрі – рейтингтік комитет) қатысушысы болып табылатын, рейтингтік шешімдер қабылдау процесіне қатысатын кемінде бір қызметкердің рейтингтік агенттікте не талдамалық агенттікте не зерттеу орталығында не қаржы нарығында қызметті жүзеге асыратын қаржы ұйымында не аудиторлық ұйымда кемінде екі жыл жұмыс тәжірибесі бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік комитеттің құрамында рейтинг берілетін тұлға және (немесе) оның қаржылық міндеттемелері немесе қаржы құралдары (бұдан әрі – рейтинг объектісі) үшін жетекші рейтингтік талдаушыны, рейтингтік комитеттің төрағасын және қаралып отырған рейтинг объектісі жатпайтын, рейтинг объектілері түрінде маманданған бес рейтингтік талдаушыны қоса алғанда, кемінде бес рейтингтік талдаушы болады (егер рейтингтік агенттік рейтинг объектілерінің әр түріне қатысты рейтингтер беру жөніндегі қызметті жүзеге асырған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рейтингтік агенттік берілген рейтингтерді мониторингтеуді тұрақты негізде жүзеге асырады, сондай-ақ рейтинг берілетін тұлғаның қаржылық жағдайындағы, корпоративтік басқаруындағы немесе қызметінің өзге де аспектілеріндегі өзгерістерге, макроэкономикалық жағдайлардың немесе қаржы нарығы жағдайларының өзгеруіне байланысты өзгеретін факторларға уақтылы ден қоюды қамтамасыз етеді, бұл рейтинг берілген немесе ол соңғы қайта қаралған күннен немесе қолданылатын әдіснама соңғы қайта қаралған күннен бастап 1 (бір) күнтізбелік жылдан кешіктірілмей рейтингтердің нақты жаңартуларымен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рейтингтік агенттік растайтын құжаттарды қоса бере отырып, пруденциялық реттеу мақсаттары үшін рейтингтік агенттіктің рейтингтік бағаларын қабылдау туралы сұрау салуды уәкілетті органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рейтингтік агенттік осы тармақтың бірінші бөлігінде белгіленген өлшемдерге сәйкес келген кезде уәкілетті орган ресми интернет-ресурсында рейтингтік агенттіктің сұрау салуын алған күннен бастап отыз жұмыс күнінен кешіктірілмейтін мерзімде рейтингтік агенттік және рейтингтік агенттіктердің халықаралық рейтингтік шкалаларының салыстырмалылығы туралы мәліметтерді жариялайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рейтингтік агенттік қолданатын әдіснамаларды уәкілетті орган рейтингтік агенттік уәкілетті органға алғаш рет жүгінген кезде және жылына кемінде 1 (бір) рет валидациялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әдіснамаға өзгерістер енгізілген кезде рейтингтік агенттік 10 (он) жұмыс күнінен кешіктірілмейтін мерзімде осындай өзгерістердің себептері мен салдарын көрсете отырып, ақпаратты уәкілетті органға жібереді.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-тармақ</w:t>
+        <w:t>42-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="11"/>
-[...1527 lines deleted...]
-      "9. Сақтандыру (қайта сақтандыру) ұйымының төлем қабілеттілігі маржасының ең төмен мөлшері Нормативтерге 3-қосымшаға сәйкес Төлем қабілеттілігі маржасының ең төмен мөлшерінің қайта сақтандыруға берілетін (берілген) сақтандыру сыйлықақыларынан ұлғаю кестесі бойынша есептелген төлем қабілеттілігі маржасының ең төмен мөлшерінің ұлғаю сомасына сәйкес қайта сақтандырушының рейтингтік бағасына немесе өткен есепті күнгі Қазақстан Республикасының резиденті-қайта сақтандыру ұйымының төлем қабілеттілігі маржасының жеткіліктілік нормативінің мәніне байланысты жасалған қолданыстағы қайта сақтандыру шарттары бойынша Қазақстан Республикасының резиденттері және бейрезиденттері - сақтандыру (қайта сақтандыру) ұйымдарына қайта сақтандыруға берілетін (берілген) сақтандыру сыйлықақыларының сомасына ұлғаяды.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "42. Сақтандыру (қайта сақтандыру) ұйымы активтерді әртараптандырудың мынадай нормативтерін сақтайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p>
-[...636 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар немесе Қазақстан Республикасының бейрезидент-бас банкінің Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "А-" төмен емес шетел валютасында ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент-еншілес банкі болып табылатын екінші деңгейдегі бір банктегі және осы банктің үлестес тұлғаларындағы, Қазақстанның Даму Банкіндегі және оның үлестес тұлғаларындағы бағалы қағаздарға ("кері репо" операцияларын есептегенде), салымдар мен ақшаға инвестициялардың жиынтық баланстық құны:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4261,162 +2020,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру (қайта сақтандыру) ұйымының борыштық бағалы қағаздарға инвестициялары Қазақстан Республикасының екінші деңгейдегі банкінің бір эмиссиясы облигацияларының жалпы көлемінің 25 (жиырма бес) пайызынан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген активтерді әртараптандыру нормативтерін есептеу кезінде екінші деңгейдегі банктің және оның үлестес тұлғаларының активтеріне жиынтық орналастыру үлестес тұлғалардың осы тобына активтерді орналастырудың барынша рұқсат етілген лимитіне байланысты нормативтердің біреуінде көрінеді.".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Банк конгломератының пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемесін, капиталының мөлшерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 желтоқсандағы № 309 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14790 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банк конгломератының пруденциялық нормативтерінде және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемесінде, капиталының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мөлшерінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4498,55 +2225,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>