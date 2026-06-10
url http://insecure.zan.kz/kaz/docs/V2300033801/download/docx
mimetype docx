--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ded545a" w14:textId="ded545a">
+    <w:p w14:paraId="c4bfb3c" w14:textId="c4bfb3c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,376 +93,329 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Арнаулы кәсіптік мемлекеттік жәрдемақыны тағайындау, оны төлеуді жүзеге асыру, тоқтата тұру, қайта бастау және тоқтату қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 25 желтоқсандағы № 521 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 26 желтоқсанда № 33801 болып тіркелді</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 25 желтоқсандағы № 521 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 26 желтоқсанда № 33801 болып тіркелді.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Осы бұйрық 01.01.2024 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әлеуметтік кодексінің 195-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Арнаулы кәсіптік мемлекеттік жәрдемақыны тағайындау, оны төлеуді жүзеге асыру, тоқтата тұру, қайта бастау және тоқтату </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Әлеуметтік қамсыздандыру және әлеуметтік сақтандыру департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2024 жылғы 1 қаңтардан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -478,76 +431,93 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасы</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Еңбек және халықты әлеуметтік</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қорғау министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -588,332 +558,314 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Жакупова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық экономика министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Цифрлық даму, инновациялар және </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аэроғарыш өнеркәсібі министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -979,820 +931,1719 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 521 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнаулы кәсіптік мемлекеттік жәрдемақыны тағайындау, оны төлеуді жүзеге асыру, тоқтата тұру, қайта бастау және тоқтату қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Арнаулы кәсіптік мемлекеттік жәрдемақыны тағайындау, оны төлеуді жүзеге асыру, тоқтата тұру, қайта бастау және тоқтату қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің (бұдан әрі – Кодекс) 195-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және арнаулы кәсіптік мемлекеттік жәрдемақыны тағайындау, оны төлеуді жүзеге асыру, тоқтата тұру, қайта бастау және тоқтату тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді, табиғи монополиялар субъектілерінің желілеріне қосуға арналған техникалық шарттарды беру жөніндегі қызметтерді және квазимемлекеттік сектор субъектілерінің қызметтерін көрсету, "бір терезе" қағидаты бойынша мемлекеттік қызметтерді, табиғи монополиялар субъектілерінің желілеріне қосуға арналған техникалық шарттарды беру жөніндегі қызметтерді, квазимемлекеттік сектор субъектілерінің қызметтерін көрсетуге өтініштер қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, сондай-ақ электрондық нысанда мемлекеттік қызметтер көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, орналасқан жері бойынша жылжымайтын мүлікке құқықтарды мемлекеттік тіркеуді жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) арнаулы кәсіптік мемлекеттік жәрдемақы (бұдан әрі – жәрдемақы) – Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>195-1-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайлар туындаған кезде, кәсіптері уәкілетті мемлекеттік органдар бекітетін өндірістердің, жұмыстардың, жұмыскерлер кәсіптерінің тізбесінде көзделген еңбек жағдайлары зиянды жұмыстарда істейтін адамдарға тағайындалатын ақшалай төлемдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Е-макет" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "Е-макет" ААЖ) – "Зейнетақы төлемдері мен жәрдемақыларды электронды тағайындау жүйесі" автоматтандырылған ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Еңбек шарттарын есепке алудың бірыңғай жүйесі (бұдан әрі – ЕШЕБЖ) – еңбек шарттарын, еңбек қызметін және қызметкерлер санын есепке алуды автоматтандыруға арналған ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жәрдемақы алушы (бұдан әрі – алушы) – арнаулы кәсіптік мемлекеттік жәрдемақы тағайындалған жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйым (бұдан әрі – ЕДБ) – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) зейнетақы және жәрдемақы тағайындау жөніндегі уәкілетті мемлекеттік орган (көрсетілетін қызметті беруші) (бұдан әрі – жәрдемақы тағайындау жөніндегі уәкілетті орган) – уәкілетті мемлекеттік орган ведомствосының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Мемлекеттік корпорацияның бөлімшелері – Мемлекеттік корпорацияның қалалық, аудандық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Мемлекеттік корпорацияның филиалдары – Мемлекеттік корпорацияның облыстық, Астана, Алматы және Шымкент қалаларындағы филиалдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) "Орталықтандырылған дерекқор" автоматтандырылған ақпараттық жүйесі (бұдан әрі – ОДҚ) – Кодексте белгіленген шарттарда төлем түрлерін жүзеге асыру үшін уәкілетті мемлекеттік органның орталықтандырылған дерекқоры; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) өтініш беруші – арнаулы кәсіптік мемлекеттік жәрдемақы тағайындауға өтініш білдірген жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) "Төлемдерді өңдеуді ұйымдастыру" автоматтандырылған ақпараттық жүйесі (бұдан әрі – ТӨҰ ААЖ) – "Төлемдерді өңдеуді ұйымдастыру" автоматтандырылған ақпараттық жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) цифрлық құжаттардың сервисі – операторға бекітілген және ақпараттандыру объектілеріндегі мәліметтер негізінде және пайдалануға арналған "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық іс макеті (бұдан әрі – ЭІМ) – Мемлекеттік корпорацияда "Е-макет" ААЖ-да қалыптастырылатын мемлекеттік әлеуметтік жәрдемақы алушының электрондық іс макеті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) "Электрондық еңбек биржасы" ақпараттық порталы (бұдан әрі – ЭЕБ) – жұмыс іздеушілер мен жұмыс берушілер үшін Жұмыспен қамтудың бірыңғай цифрлық платформасы болып табылатын, жұмыс іздеуді және кадрларды іріктеу, жұмыспен қамту саласында Кодекске сәйкес электрондық және проактивті форматта қызметтер көрсетуді қамтамасыз ететін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уәкілетті мемлекеттік орган осы Қағидаларды бекіту немесе өзгерту күнінен бастап үш жұмыс күні ішінде мемлекеттік қызметті көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына, жәрдемақыны тағайындау бойынша уәкілетті органға, Мемлекеттік корпорацияға және "электрондық үкіметтің" ақпараттық коммуникациялық инфрақұрылымның операторына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жәрдемақыны тағайындауға жүгіну тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
-[...63 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Кодекстің 195-1 бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында көзделген жәрдемақыларды тағайындауға жүгіну жәрдемақыға құқық туындағаннан кейін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Мемлекеттік корпорациясы арқылы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проактивті қызмет арқылы кез келген уақытта жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші жәрдемақымен бір уақытта бірыңғай жинақтаушы зейнетақы қорынан міндетті кәсіптік зейнетақы жарналары есебінен қалыптастырылған зейнетақы төлемін тағайындауға өтініш бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әрекетке қабілетсіз, әрекетке қабілеті шектеулі немесе қамқоршылыққа немесе қорғаншылыққа мұқтаж адамдарға жәрдемақы тағайындау үшін өтінішті және оған қажетті құжаттарды олардың заңды өкілдері береді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
-[...56 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Жәрдемақы тағайындау үшін өтінішті Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша үшінші тұлғалар береді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Жәрдемақы алуға құқығы бар адамдар Мемлекеттік корпорацияның бөлімшесіне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1807,400 +2658,466 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті және сәйкестендіру үшін "Жеке басты куәландыратын құжаттар туралы" Қазақстан Республикасы Заңының 6-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) – 4) тармақшаларына сәйкес жеке басты куәландыратын құжатты ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Құжаттарды қабылдайтын Мемлекеттік корпорацияның маманы "электрондық үкімет" шлюзі арқылы тиісті ақпараттық жүйелерге (бұдан әрі – АЖ):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жеке тұлғалар" мемлекеттік дерекқоры АЖ-да – өтініш берушінің жеке басын куәландыратын және тұрғылықты тұратын жері бойынша тіркелгенін растайтын құжаттар бойынша;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
-[...15 lines deleted...]
-      "Жеке тұлғалар" мемлекеттік дерекқоры АЖ-да – өтініш берушінің жеке басын куәландыратын және тұрғылықты тұратын жері бойынша тіркелгенін растайтын құжаттар бойынша;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Е-Қорғаншылық" АЖ-да – қамқоршылық (қорғаншылық) белгілеу туралы құжаттар бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
-[...15 lines deleted...]
-      "Е-Қорғаншылық" АЖ-да – қамқоршылық (қорғаншылық) белгілеу туралы құжаттар бойынша;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕШЕБЖ-не – еңбек жағдайлары зиянды жұмыстарда істейтін жұмыскердің еңбек қызметін тоқтату туралы немесе зиянды факторлардың әсерін болдырмайтын басқа жұмысқа ауыстыру туралы мәліметтерді нақтылау үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
-[...15 lines deleted...]
-      ЕШЕБЖ-не – еңбек жағдайлары зиянды жұмыстарда істейтін жұмыскердің еңбек қызметін тоқтату туралы немесе зиянды факторлардың әсерін болдырмайтын басқа жұмысқа ауыстыру туралы мәліметтерді нақтылау үшін;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТӨҰ ААЖ-да – бірыңғай жинақтаушы зейнетақы қорына міндетті кәсіптік зейнетақы жарналарын төлеуді жүзеге асыру кезеңін белгілеу үшін және ЕШЕБЖ-де мәлімет болмаған кезде – міндетті кәсіптік зейнетақы жарналарын төлеуді тоқтату фактісін белгілеу үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
-[...15 lines deleted...]
-      ТӨҰ ААЖ-да – бірыңғай жинақтаушы зейнетақы қорына міндетті кәсіптік зейнетақы жарналарын төлеуді жүзеге асыру кезеңін белгілеу үшін және ЕШЕБЖ-де мәлімет болмаған кезде – міндетті кәсіптік зейнетақы жарналарын төлеуді тоқтату фактісін белгілеу үшін;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Е-макет" ААЖ-да – өтініш берушінің жасына байланысты зейнетақы төлемдері мен жәрдемақы тағайындау немесе тағайындауға өтініш беру фактісі туралы мәліметтерді нақтылау үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
-[...15 lines deleted...]
-      "Е-макет" ААЖ-да – өтініш берушінің жасына байланысты зейнетақы төлемдері мен жәрдемақы тағайындау немесе тағайындауға өтініш беру фактісі туралы мәліметтерді нақтылау үшін;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕДБ-ға – банктік шоттың болуы туралы мәліметтерді нақтылау үшін сұрау салуды қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
-[...15 lines deleted...]
-      ЕДБ-ға – банктік шоттың болуы туралы мәліметтерді нақтылау үшін сұрау салуды қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қағаз түрінде берілген өтінішке өтініш беруші қол қояды. АЖ-дан алынған мәліметтер өтінішке қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
-[...15 lines deleted...]
-      9. Қағаз түрінде берілген өтінішке өтініш беруші қол қояды. АЖ-дан алынған мәліметтер өтінішке қоса беріледі.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтінішке тиісті құжаттар қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Мемлекеттік қызметтерді көрсетуге қойылатын негізгі талаптардың тізбесі мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің нысаны ретінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес регламенттелген.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Құжаттардың көшірмелері "Нотариат туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен куәландырылған жағдайларды қоспағанда, құжаттар түпнұсқада ұсынылады, Мемлекеттік корпорацияның маманы сканерлейді және өтініш берушіге қайтарады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Өтінішті қабылдайтын Мемлекеттік корпорацияның маманы әлеуметтік төлем тағайындау үшін ұсынылған құжаттар топтамасының толықтығын, сондай-ақ мемлекеттік органдардың және (немесе) ұйымдардың АЖ-дан алынған мәліметтерді тексереді, сканерлеу сапасын және құжаттардың электрондық көшірмелерінің түпнұсқаларға сәйкестігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Өтінішті қабылдаған Мемлекеттік корпорацияның маманы өтініш берушіге құжаттардың қабылданғаны туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Кодекстің 195-4 бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2215,782 +3132,784 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер болған кезде өтініш берушіге кідіріссіз осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақы тағайындауға өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Жәрдемақы тағайындау туралы өтініш Мемлекеттік корпорацияның бөлімшесінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша азаматтардың жәрдемақы тағайындау туралы өтініштерін (өтінімдерін) тіркеудің электрондық журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Кодекстің 195-1 бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында көзделген негіздер бойынша адамда жәрдемақы тағайындау құқығы туындаған кезде, өтініш берушінің ұялы байланыс абоненттік құрылғысының телефон нөмірі порталда тіркелген жағдайда проактивті қызмет ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проактивті қызмет арқылы жәрдемақы тағайындау кезінде өтініш беру талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. ЕШЕБЖ-дан еңбек шарты тоқтатылғаны немесе еңбек шартының талаптары өзгергені туралы мәліметтер келіп түскеннен кейін, "Е-макет" ААЖ жасына байланысты зейнетақы төлемдерін немесе жәрдемақыны тағайындау, төлеу немесе тағайындауға өтініш беру фактісін, сондай-ақ жәрдемақы тағайындау үшін Қазақстан Республикасы Әлеуметтік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>195-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкестігін растауға автоматты түрде тексеруді жүзеге асырады және "электрондық үкімет" шлюзі арқылы тиісті АЖ-ға (немесе) ұйымдарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="53"/>
+    <w:bookmarkStart w:name="z75" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жеке тұлғалар" мемлекеттік дерекқоры АЖ-да – өтініш берушінің жеке басын куәландыратын және тұрақты тұрғылықты жері бойынша тіркелгенін растайтын құжаттар бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z76" w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z76" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТӨҰ ААЖ-да – бірыңғай жинақтаушы зейнетақы қорына міндетті кәсіптік зейнетақы жарналарын төлеуді жүзеге асыру кезеңін белгілеу үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z77" w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мобильді азаматтар базасында (бұдан әрі – МАБ) – көрсетілетін қызметті алушының ұялы байланыс абоненттік құрылғысының телефон нөмірін порталда тіркеу туралы мәліметтерді растау үшін сұрау салулар қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z78" w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЖ-дан жасына байланысты зейнетақы төлемдерін немесе жәрдемақыны тағайындау, төлеу немесе тағайындауға өтініш беру фактісін растайтын мәліметтер алған кезде проактивті қызмет көрсету процесі аяқталады және жұмыс берушіні және жұмыскерді жеке кабинетте хабардар ету үшін себебін көрсете отырып, ЭЕБ-ға ақпарат жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z79" w:id="57"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. "Е-макет" ААЖ арқылы автоматтандырылған режимде өтінім берушіге оның ұялы байланыс абоненттік құрылғысының нөміріне осы Қағидаларға 1-қосымшаға сәйкес өтініш бланкісінде көзделген жәрдемақы алу, міндеттемелер мен шарттарды қабылдау және "Е-макет" ААЖ интеграциясы іске асырылған ЕДБ ұсынылған тізімінен банктік шотты таңдау мүмкіндігі туралы хабарламаға бастама жасалынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z80" w:id="58"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проактивті қызметті алуға келісімді растау және міндеттемелерді қабылдау үшін өтініш беруші ЕДБ-нің ұсынылған тізімінен банктік шотты таңдайды және "Е-макет" ААЖ ұсынатын сандар жиынтығын теру арқылы жауап хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z81" w:id="59"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Өтініш берушінің жауабы болмаған кезде күнтізбелік үш күн ішінде "Е-макет" ААЖ өтініш берушіге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z82" w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z82" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЕДБ ақпараттандыру объектілері арқылы жәрдемақы алу құқығы және жәрдемақыны жүзеге асыру үшін келісім беру туралы PUSH хабарлама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z83" w:id="61"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуметтік-еңбек саласы мәселелері жөніндегі бірыңғай байланыс орталығы арқылы жәрдемақы алу құқығы және алынған sms-хабарға жауап беру туралы хабарлама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z84" w:id="62"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z84" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыс беруші мен жұмыскерді жеке кабинетте хабардар ету үшін себебін көрсете отырып, ЭЕБ-ға ақпарат жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z85" w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z85" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Өтініш берушінің проактивті қызмет көрсетуге келісуі бар жауап алған кезде "Е-макет" ААЖ-де жәрдемақы тағайындауға азаматтардың өтініштерін (өтінімдерін) тіркеудің электрондық журналында өтінімді автоматты түрде тіркеу жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z86" w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z86" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы тағайындау туралы келіп түскен өтініштер, оның ішінде электрондық өтініштер, келіп түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – осы Қағидаларға 4-қосымшаға сәйкес жәрдемақы тағайындауға азаматтардың өтініштерін (өтінімдерін) тіркеу және есепке алудың электрондық журналында өтініш келіп түскен күннен кейінгі бірінші жұмыс күні тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z87" w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушіге ұялы байланыс абоненттік құрылғысына жәрдемақы тағайындауға өтінімнің қабылданғаны туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z88" w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік корпорация арқылы жәрдемақы тағайындауға өтініш берген күн – өтініш тіркелген күн, проактивті қызмет арқылы – электрондық журналда көрсетілген өтінім тіркелген күн саналады, бұл ретте берілетін деректердің толықтығын, түпнұсқалығын, дұрыстығын, бұрмаланбауын және уақтылығын ақпарат беретін АЖ әкімшілері қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Кодекстің 195-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген шарттарға сәйкес келмеген жағдайда "Е-Макет" ААЖ жұмыс беруші мен жұмыскерді жеке кабинетте хабардар ету үшін себебін көрсете отырып, ЭЕБ-ға ақпарат жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="67"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z90" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жәрдемақыны тағайындау, оны төлеуді жүзеге асыру, тоқтата тұру, қайта бастау және тоқтату тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z91" w:id="68"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. "Е-макет" ААЖ-да автоматты түрде ЭІМ және осы Қағидаларға 5-қосымшаға сәйкес жәрдемақыны тағайындау немесе тағайындаудан бас тарту туралы шешім жобасы қалыптастырылады, олар жәрдемақы тағайындау жөніндегі уәкілетті органға түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z92" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Жәрдемақы тағайындау жөніндегі уәкілетті орган келіп түскен ЭІМ-ді қарайды және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақыны ЭІМ-ге түскен күннен бастап төрт жұмыс күні ішінде тағайындау (тағайындаудан бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z93" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Жәрдемақыны тағайындаудан (төлемді қайта бастаудан) бас тарту үшін негіздеме анықталғанда, жәрдемақы тағайындау жөніндегі уәкілетті орган Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініш берушіге жәрдемақы тағайындаудан (төлемді өзгертуден, қалпына келтіруден) бас тарту туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="69"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z94" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің алдын ала шешім бойынша қарсылығын жәрдемақы тағайындау жөніндегі уәкілетті орган оны алған күннен бастап 2 (екі) жұмыс күні ішінде қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z95" w:id="70"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z95" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша жәрдемақы тағайындау жөніндегі уәкілетті орган жәрдемақы тағайындау туралы шешім қабылдайды немесе жәрдемақы тағайындаудан дәлелді бас тартуды қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z96" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Жәрдемақы тағайындау (тағайындаудан бас тарту) туралы шешім қабылданған кезде Мемлекеттік корпорацияның бөлімшесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3005,792 +3924,953 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тағайындау (тағайындаудан бас тарту) туралы хабарламаны осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хабарламалар журналына тіркей отырып, оны өтініш берушінің өзі келген кезде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="71"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z97" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жәрдемақы тағайындауға өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, тағайындау (тағайындаудан бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарландыру жіберу арқылы автоматты режимде жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z98" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Sms-хабарландыру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша sms-хабарландыру журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z99" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Жәрдемақы алушының мәртебесін растайтын құжат осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініш берген кезде өтініш берушінің қолымен Мемлекеттік корпорация бөлімшесі беретін куәлік болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z100" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Куәлікті беру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша куәлікті тіркеу журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z101" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Куәлікті алуға үшінші тұлғалар жүгінген жағдайда куәлік Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="72"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәлікті жоғалтқан жағдайда Мемлекеттік корпорацияның бөлімшесі алушының өтініші бойынша куәліктің телнұсқасын береді. Оң жақ үстіңгі бұрышына "Телнұсқа" деген белгі қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z103" w:id="73"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z103" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Жәрдемақының мөлшері өзгерген не тұрғылықты жері өзгерген жағдайда Мемлекеттік корпорацияның бөлімшесі куәлікке қосымша бетте жүргізілген өзгерістер туралы тиісті жазба жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z104" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Жәрдемақы тағайындаудан бас тарту туралы шешім Кодекстің 195-4 бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2- тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="74"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z105" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші мемлекеттік қызметті көрсетуден бас тарту себептерін жойған жағдайда, өтініш беруші Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін мемлекеттік қызметті алу үшін қайта жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z106" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Қазақстан Республикасының заңнамасында көзделген арттыруға, ең төмен күнкөріс деңгейінің өзгеруіне байланысты жәрдемақының мөлшерін өзгерту осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорацияның бөлімшесі дайындаған жәрдемақы тағайындау жөніндегі уәкілетті органның шешімдерінің негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="75"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="76"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алушының тегі, аты, әкесінің аты (ол болған жағдайда), туған күні өзгерген кезде ОДҚ-да өзгерістер автоматты режимде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      31-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Электрондық шешім жобасы бекітілгеннен кейін "Е-макет" ААЖ автоматты түрде жәрдемақы тағайындау жөніндегі уәкілетті органның жәрдемақы тағайындау туралы шешімдерін ОДҚ-ға отырғызуды жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z109" w:id="77"/>
+    <w:bookmarkStart w:name="z109" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Мемлекеттік корпорация төлем айының алдындағы айдың 27-күніне уәкілетті мемлекеттік органға төлемге бюджет қаражатының қажеттігі туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z110" w:id="78"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z110" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Уәкілетті орган жәрдемақы төлеуге бюджет қаражатының қажеттігіне сәйкес төлемдер бойынша қаржыландырудың жеке жоспарында есепті кезеңге көзделген сомалар шегінде Мемлекеттік корпорацияға бюджет қаражатын аударуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z111" w:id="79"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Мемлекеттік корпорация бюджет қаражатын алып, төлеу графигіне сәйкес жәрдемақы төлеуге, сондай-ақ жәрдемақылардан ұстап қалуға төлем тапсырмаларын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z112" w:id="80"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Мемлекеттік корпорация жәрдемақыларды төлеуді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z113" w:id="81"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйымдағы банктік шоттарға аудару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z114" w:id="82"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазпошта" акционерлік қоғамының филиалдары арқылы алушыларға үйге жеткізу жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z115" w:id="83"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алушының (қамқоршының, қорғаншының) банктік шотының нөмірі, төлеу тәсілі, тұрғылықты жері өзгерген жағдайда алушылар (қамқоршылар, қорғаншылар) Мемлекеттік корпорацияның бөлімшесіне немесе зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйымның бөлімшесіне тиісті өзгерістерді растайтын құжаттармен қоса, осы өзгерістер туралы өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z116" w:id="84"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйымның ЭЦҚ-сымен куәландырылған алушының келісімі болған кезде банктік шотты және (немесе) төлем тәсілін өзгертуге өтінішті және банктік шот нөмірін зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйым Мемлекеттік корпорацияға, оның ішінде электрондық байланыс арналары арқылы береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z117" w:id="85"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z117" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік бюджеттен және (немесе) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін жәрдемақыларды және (немесе) әлеуметтік төлемдерді аудару үшін жеке банктік шот ашқан жағдайда, осы шоттағы ақшаны үшінші тұлғалардың өндіріп алуына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z118" w:id="86"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z118" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Жәрдемақыларды үйге жеткізу мынадай санаттар бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z119" w:id="87"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші топтағы мүгедектігі бар адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z120" w:id="88"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z120" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөгде адамның күтіміне мұқтаж және денсаулық жағдайы бойынша банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға бара алмайтыны туралы медициналық қорытындысы бар адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z121" w:id="89"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z121" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       почта байланысының автоматтандырылған бөлімшелері (пункттері) болмаған кезде ауылдық жерде тұратын адамдарға жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z122" w:id="90"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z122" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Жәрдемақы төлеумен байланысты банк қызметтеріне ақы төлеу бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      38-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3821,108 +4901,332 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша мәліметтер, оның ішінде ақпараттық жүйелерден келіп түскеннен кейінгі айдың бірінші күнінен бастап қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы төлеуді уақтылы тоқтата тұруды қамтамасыз ету мақсатында, Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті осы Қағидаларға 12-1-қосымшаға сәйкес хабар-ошарсыз кеткен, іздеуде жүрген адамдардың электрондық тізімдерін ай сайын Мемлекеттік корпорацияға ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Мемлекеттік корпорацияның бөлімшесі алушының өтініші бойынша жәрдемақыны тоқтата тұруды туындатқан мән-жайлардың аяқталғанын растайтын құжаттардың және (немесе) АЖ-дан алынған мәліметтердің негізінде жәрдемақы тағайындау жөніндегі уәкілетті органның осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша шешімінің негізінде жәрдемақы төлеуді қайта бастайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы төлеуді уақтылы тоқтатуды қамтамасыз ету мақсатында, Қазақстан Республикасының шет елдердегі мекемелері (бұдан әрі-шет елдердегі мекемелер) осы Қағидаларға 13-1-қосымшаға сәйкес Қазақстан Республикасынан тыс жерде уақытша тұратын Қазақстан Республикасы азаматының қайтыс болуы туралы мәліметтерді шет елдегі мекемелерге келіп түсуіне қарай Мемлекеттік корпорацияға ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      40-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3949,264 +5253,231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Кодекстің 195-5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша мәліметтер, оның ішінде ақпараттық жүйелерден келіп түскеннен кейінгі айдың бірінші күнінен бастап қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="91"/>
+    <w:bookmarkStart w:name="z126" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің негізсіз бастапқы тағайындауға алып келген дәйексіз мәліметтерді ұсыну фактісі анықталу себебі бойынша жәрдемақыны төлеу тоқтатылған кезде осы Қағидаларда көзделген тәртіппен жаңа тағайындау процедурасы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z127" w:id="92"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z127" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің негізсіз тағайындауға алып келген дәйексіз мәліметтерді ұсыну фактісі анықталу себебі бойынша төлеу тоқтатылған кезде жәрдемақы тағайындау жөніндегі уәкілетті орган алушы тарапынан заңсыз жәрдемақы алуда қылмыс құрамының болуы немесе болмауы фактісін белгілеу үшін құқық қорғау органдарына жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z128" w:id="93"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z128" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалған құжаттарды ұсыну туралы сот шешімі күшіне енген кезде жәрдемақыны төлеу бастапқы тағайындау кезінен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z129" w:id="94"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z129" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Мемлекеттік корпорация бөлімшесінің қызметкерлері ОДҚ-да күн сайын алушылардың қайтыс болу, кету фактілері туралы жазбалар, төлеуді тоқтата тұру, тоқтату, қайта бастау бойынша әрекеттер, сондай-ақ, алушылардың қайтыс болуына, кетуіне байланысты қажеттілік сомаларын азаю жағына қарай түзетулер жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z130" w:id="95"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z130" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Қазақстан Республикасының басқа өңірлеріне кеткен жәрдемақы алушының ісі (бар болса) Мемлекеттік корпорацияның басқа бөлімшелерінің электрондық сұрау салуы бойынша жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z131" w:id="96"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z131" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алушының жаңа тұрғылықты жері бойынша Мемлекеттік корпорация бөлімшесі өтінішті берген күннен бастап екі жұмыс күн ішінде алушының бұрынғы тұрғылықты жері бойынша Мемлекеттік корпорацияның бөлімшесіне электрондық сұрау салу жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z132" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Алушының бұрынғы тұрғылықты жері бойынша Мемлекеттік корпорацияның бөлімшесі сұрау салу келіп түскен күннен бастап екі жұмыс күн ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорация бөлімшесі ЭЦҚ-сымен куәландырылған электрондық анықтама-аттестатты қалыптастырады және филиал арқылы алушының жаңа тұрғылықты жері бойынша Мемлекеттік корпорацияның бөлімшесіне жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="97"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z133" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Қазақстан Республикасының шегінен тыс жерлерге тұрақты тұруға кетушілерге жәрдемақыны төлеу ішкі істер органдарынан тіркеуден шығарылған айға қоса жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z134" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Қылмыстық-атқару жүйесі мекемелеріндегі жәрдемақы алуға құқығы бар адамға жәрдемақы өтініштің және қылмыстық-атқару жүйесінің мекемесі орналасқан жердегі Мемлекеттік корпорацияның бөлімшесіне мекеме әкімшілігі ұсынатын өтініш және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4221,663 +5492,1013 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттары негізінде тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="98"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z135" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Егер адам қылмыстық-атқару жүйесі мекемесіне орналастыру кезінде жәрдемақы алушы болып табылса, көрсетілген адамның мекеме әкімшілігі берген өтініші негізінде қылмыстық-атқару жүйесі мекемесінің орналасқан жері бойынша Мемлекеттік корпорация осы Қағидаларға сәйкес төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z136" w:id="99"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z136" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Қылмыстық-атқару жүйесінің мекемесі орналасқан жердегі Мемлекеттік корпорацияның бөлімшесі алушының жеке ісін алғаннан кейін жәрдемақыны аудару үшін қылмыстық-атқару жүйесі мекемесінің қолма-қол ақшаны бақылау шотының деректемелерін көрсете отырып оны есепке қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z137" w:id="100"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z137" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Жәрдемақының артық есептелген (төленген) сомаларын қайтару:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z138" w:id="101"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z138" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алушының өтініші бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z139" w:id="102"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z139" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация бөлімшесі хатының негізінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z140" w:id="103"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z140" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соттың шешімі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z141" w:id="104"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z141" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Жәрдемақының сомалары қате аударылған жағдайларда Мемлекеттік корпорация зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйымға Мемлекеттік корпорация және зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйым арасындағы шартта белгіленген нысан бойынша және тәсілмен төлем тапсырмасын кері қайтару немесе орындауды тоқтата тұру туралы ақпарат жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z142" w:id="105"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z142" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйым қате аударым не кері қайтару немесе орындауды тоқтата тұру туралы ақпараттың негізінде ақшаны Мемлекеттік корпорацияға қайтаруды жүзеге асырады не жазбаша сұрау салуды орындауды тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z143" w:id="106"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z143" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Өздеріне қатыссыз себептер бойынша алушыларға артық аударылған (төленген) жәрдемақы сомаларын есептен шығару үшін Мемлекеттік корпорацияның бөлімшесі борышкердің қайда екені белгісіз болуына, борышкердің (жауапкердің) жеке басын анықтау мүмкіндігінің немесе мұрагері болмауына байланысты сомаларды қайтару мүмкін еместігі туралы заңды фактіні белгілеу туралы сот актісін шығару үшін өтінішпен қолданыстағы Қазақстан Республикасының азаматтық процестік заңнамасында белгіленген тәртіппен сот органдарына жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z144" w:id="107"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z144" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация артық аударған (төлеген) сомаларды есептен шығаруды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z145" w:id="108"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z145" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       күшіне енген сот актілері;      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z146" w:id="109"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z146" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       борышкердің қайтыс болуына және мұрагері болмауына байланысты атқарушылық өндірісті тоқтату туралы жеке және заңды тұлғалардың пайдасына өндіріп алу жөніндегі аумақтық бөлімнің қаулысы негізінде есептен шығару актісі бойынша жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z147" w:id="110"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      50-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. АЖ олардың мақсатына сәйкес АЖ үздіксіз жұмыс істеуін және өзектендірілуін қамтамасыз етуге бағытталған іс-шаралар кешенін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z148" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      50-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті мемлекеттік органның АЖ берілетін деректердің толықтығын, дұрыстығын, өзектілігін және уақтылығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z149" w:id="112"/>
+    <w:bookmarkStart w:name="z149" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ақпараттық өзара іс-қимыл ЭЦҚ қолдана отырып, Қазақстан Республикасының мемлекеттік органдары арасындағы Бірыңғай көлік ортасы арқылы жүзеге асырылады. Ақпарат алмасу кезінде ақпаратты қорғау мемлекеттік органдардың бірыңғай қорғалған көлік ортасы есебінен де, сол сияқты техникалық және ұйымдастырушылық сипаттағы шаралар есебінен де қамтамасыз етіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z150" w:id="113"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      51-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Жәрдемақы тағайындау жөніндегі уәкілетті орган мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің АЖ енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z151" w:id="114"/>
+    <w:bookmarkStart w:name="z151" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z152" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Көрсетілетін қызметті алушы көрсетілетін қызметті берушінің, лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шағымдануға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="115"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z153" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z154" w:id="116"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z154" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z155" w:id="117"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z155" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z156" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56. Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес шағыммен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="118"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 56-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Мемлекеттік қызметті тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап бес жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z158" w:id="119"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z158" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап он бес жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z159" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, ӘРПК-нің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік тәртіппен (сотқа дейінгі) шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4982,550 +6603,588 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z162" w:id="121"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z162" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z163" w:id="122"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z163" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудан коды ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z164" w:id="123"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z164" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="125"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z165" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z166" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________ облысы (қаласы) бойынша департаменті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z167" w:id="126"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z167" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="128"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z168" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z169" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні: ________ жылғы "____"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z170" w:id="129"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z170" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке сәйкестендіру нөмірі: __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z171" w:id="130"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z171" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басты куәландыратын құжаттың түрі: _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z172" w:id="131"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z172" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттың сериясы: ____ құжаттың нөмірі: ________ кім берген:________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z173" w:id="132"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z173" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні: _____________ жылғы "____"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z174" w:id="133"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z174" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрақты тұратын жерінің мекенжайы: _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z175" w:id="134"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z175" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс__________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z176" w:id="135"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z176" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қала (аудан) ________________________ ауыл: ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z177" w:id="136"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z177" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көше (шағынаудан) ______________ дом _____ пәтер______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z178" w:id="137"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z178" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктік деректемелер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z179" w:id="138"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z179" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктің атауы__________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z180" w:id="139"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z180" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктік шоттың № _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z181" w:id="140"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z181" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шот түрі_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z182" w:id="141"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z182" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Маған арнаулы кәсіптік мемлекеттік жәрдемақы, Бірыңғай жинақтаушы зейнетақы қорынан міндетті кәсіптік зейнетақы жарналары, міндетті зейнетақы жарналары есебінен қалыптастырылған зейнетақы төлемін (қажет емесін сызып тастау керек) тағайындауды (қайта бастауды) сұраймын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z183" w:id="142"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z183" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маған бұрын арнаулы кәсіптік мемлекеттік жәрдемақы, жасына байланысты зейнетақы төлемдері, оның ішінде Қазақстан Республикасынан тыс жерлерде тағайындалды/тағайындалмады (қажет емесін сызып тастау керек).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z184" w:id="143"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z184" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы алу құқығына әсер ететін барлық өзгерістерді, сондай-ақ тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), анкета деректерінің, банктік деректемелердің өзгергенін Мемлекеттік корпорацияның бөлімшесіне хабарлауға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z185" w:id="144"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z185" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5923,413 +7582,562 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес менің деректерімді беру, оның ішінде деректерді трансшекаралық беруді жүзеге асыру құқығымен төлемді тағайындау, қалпына келтіру, қайта есептеу кезінде, сондай-ақ Қазақстан Республикасының заңнамасына және (немесе) Қазақстан Республикасы ратификацияланған халықаралық шарттарға сәйкес Мемлекеттік корпорациясының өз міндеттемелерін орындауы кезінде менің дербес деректерімді Қазақстан Республикасының заңнамасында жол берілетін кез келген тәсілмен жинауға және өңдеуге, сақтауға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="145"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z187" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк шотының иесі ретінде өзім туралы және екінші денгейдегі банктердегі, қаржы нарығын және қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның тиісті банк операцияларының түрлеріне лицензиясы бар ұйымдардағы, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелеріндегі банктік шоттың нөмірлері туралы мәліметтерді алуға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z188" w:id="146"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z188" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнаулы кәсіптік мемлекеттік жәрдемақы тағайындау (тағайындаудан бас тарту) туралы шешім қабылдау жөнінде ұялы телефонға sms-хабарландыру жіберу арқылы хабарлауға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z189" w:id="147"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z189" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің байланыс деректері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z190" w:id="148"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z190" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үй телефоны_______ ұялы телефон____ Е-маil __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z191" w:id="149"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z191" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берген күн: 20 __ жылғы "____"__________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z192" w:id="150"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z192" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің қолы/ЭЦҚ/sms-хабарлар _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z193" w:id="151"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z193" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қол қою мерзімі мен уақыты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z194" w:id="152"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z194" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____жылғы "____"___________ ____ сағат ____ минут ____ секунд</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z195" w:id="153"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z195" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z196" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қию сызығы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="154"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z197" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азамат ______________________________ өтініші № _______ болып тіркелді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z198" w:id="155"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z198" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттар қабылданған күн 20__ жылғы "___" ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z199" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="156"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z200" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) және қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымшаның осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -6427,89 +8235,185 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>асыру, тоқтата тұру, қайта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бастау және тоқтату қағидаларына</w:t>
+              <w:t xml:space="preserve">бастау және тоқтату </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z202" w:id="157"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6523,51 +8427,281 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Арнаулы кәсіптік мемлекеттік жәрдемақы тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Арнаулы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіптік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жәрдемақы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тағайындау"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетуге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қойылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізгі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6600,87 +8734,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Еңбек және әлеуметтік қорғау комитетінің аумақтық бөлімшелері (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+Арнаулы кәсіптік мемлекеттік жәрдемақы тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6713,107 +8847,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация);</w:t>
-[...18 lines deleted...]
-2) ұялы байланыстың абоненттік құрылғысы.</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6846,135 +8960,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z204" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Мемлекеттік қызметті көрсету мерзімі – 7 (жеті) жұмыс күні;</w:t>
-[...46 lines deleted...]
-3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 30 минут.</w:t>
+Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің аумақтық бөлімшелері (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7007,87 +9073,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) және (немесе) ішінара қағаз түрінде, проактивті.</w:t>
+1) "Азаматтарға арналған үкімет" "мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ұялы байланыстың абоненттік құрылғысы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7120,191 +9204,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі: осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша жәрдемақы тағайындау (тағайындаудан бас тарту) туралы хабарлама.</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="160"/>
+1) Мемлекеттік қызметті көрсету мерзімі – 7 (жеті) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны электрондық және немесе қағаз түрінде.</w:t>
+2) Мемлекеттік корпорацияда құжаттардың топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...55 lines deleted...]
-Мемлекеттік корпорация көрсетілетін қызметті алушының мобильді телефонына sms-хабарландыру жіберу арқылы қабылданған шешім туралы көрсетілетін қызметті алушыны хабардар етеді.</w:t>
+3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 30 минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7337,87 +9353,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан өндіріп алынатын төлемақының мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін мемлекеттік қызмет жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) тегін көрсетіледі</w:t>
+Электрондық (ішінара автоматтандырылған) және (немесе) ішінара қағаз түрінде, проактивті.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7450,287 +9466,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z211" w:id="161"/>
-[...38 lines deleted...]
-          <w:bookmarkEnd w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек тәртібімен көрсетіледі.</w:t>
+Мемлекеттік қызметті көрсету нәтижесі: осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша жәрдемақы тағайындау (тағайындаудан бас тарту) туралы хабарлама.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес мереке және демалыс күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда 9.00-ден 18.00-ге дейін үзіліссіз, Мемлекеттік корпорацияның кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда 9.00-ден 20.00-ге дейін және сенбіде 9.00-ден 13.00-ге дейін.</w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны электрондық және немесе қағаз түрінде.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Қабылдау "электрондық кезек тәртібінде", жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті порталы арқылы броньдауға болады.</w:t>
+орталда жәрдемақы тағайындау туралы ақпарат көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Мемлекеттік қызмет көрсетілетін орындардың мекенжайлары интернет-ресурстарда орналастырылған:</w:t>
+Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушы жеке өзі (немесе нотариат куәландырған сенімхат бойынша оның өкілі) келгенде жеке басын куәландыратын құжатты көрсеткен кезде тиісті құжаттардың қабылданғаны туралы қолхат негізінде беріледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...27 lines deleted...]
-2) Мемлекеттік корпорация – www.​gov4c.​kz</w:t>
+Мемлекеттік корпорация көрсетілетін қызметті алушының мобильді телефонына sms-хабарландыру жіберу арқылы қабылданған шешім туралы көрсетілетін қызметті алушыны хабардар етеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7763,211 +9651,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті аушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z216" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы (немесе нотариат куәландырған сенімхат бойынша оның өкілі) мемлекеттік қызметті көрсету үшін жүгінген кезде осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш береді және жеке басты куәландыратын құжатты (жеке адамды сәйкестендіру үшін) ұсынады;</w:t>
-[...122 lines deleted...]
-Көрсетілетін қызметті берушілер цифрлық құжаттар сервисінен цифрлық құжаттарды "электрондық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік құпиясөзді беру жолымен немесе "электрондық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен ұсынылған құжат иесінің келісімі болған жағдайда іске асырылған интеграция арқылы алады.</w:t>
+Көрсетілетін мемлекеттік қызмет жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8000,211 +9764,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z220" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 1) Көрсетілетін қызметті берушіде - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигіне сәйкес сағат 9.00-ден 18.30-ға дейін, түскі асқа үзіліс 13.00-ден 14.30-ға дейін; </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті беруші мынадай негіздер бойынша мемлекеттік қызметтер көрсетуден бас тартады:</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="163"/>
+Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек тәртібімен көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін белгілеу;</w:t>
+2) Мемлекеттік корпорацияда – Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда 9.00-ден 18.00-ге дейін үзіліссіз, Мемлекеттік корпорацияның кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда 9.00-ден 20.00-ге дейін және сенбіде 9.00-ден 13.00-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету кезінде ұсынылған ақпараттардың, деректер мен мәліметтердің Қазақстан Республикасы заңнамасында белгіленген талаптарға сәйкес келмеуі.</w:t>
+Қабылдау "электрондық кезек тәртібінде", жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті веб-порталы арқылы броньдауға болады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> көзделген шарттарға сәйкес келмеуі.</w:t>
+Мемлекеттік қызмет көрсетілетін орындардың мекенжайлары мына интернет-ресурстарда орналастырылған:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Министрлік https://www.gov.kz/memleket/entities/enbek, "Мемлекеттік қызметтер" бөлімі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Мемлекеттік корпорация – https://www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8237,259 +9985,612 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтің, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметтің ерекшеліктері ескеріле отырып қойылатын өзге талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z224" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы (немесе нотариат куәландырған сенімхат бойынша оның өкілі) мемлекеттік қызметті көрсету үшін жүгінген кезде осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш береді және жеке басты куәландыратын құжатты (жеке адамды сәйкестендіру үшін) ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды ұсыну, оларды мемлекеттік ақпараттық жүйелерден, оның ішінде цифрлық құжаттардың сервисінен алу мүмкін болса, талап етілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Жеке басты куәландыратын құжаттар туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) тармақшаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жеке басты куәландыратын құжат туралы мәліметтерді тиісті мемлекеттік ақпараттық жүйеден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы барлық қажетті құжаттарды тапсырған кезде көрсетілетін қызметті алушыға тиісті құжаттардың қабылданғаны туралы қолхат беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттар сервисінен цифрлық құжаттарды "электрондық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік құпиясөзді беру жолымен немесе "электрондық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен ұсынылған құжат иесінің келісімі болған жағдайда іске асырылған интеграция арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші мынадай негіздер бойынша мемлекеттік қызметтер көрсетуден бас тартады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін белгілеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету кезінде ұсынылған ақпараттардың, деректер мен мәліметтердің Қазақстан Республикасы заңнамасында белгіленген талаптарға сәйкес келмеуі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметті көрсетуден бас тарту себептерін жойғанда, көрсетілетін қызметті алушы осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде белгіленген тәртіппен мемлекеттік қызмет алу үшін қайта жүгінеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 3) осы Кодекстің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>195-1 бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген шарттарға сәйкес келмеуі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзіне-өзі қызмет көрсетуді, өз бетінше жүріп-тұруды, бағдарлауды жүзеге асыру қабілетін немесе мүмкіндігін заңнамада белгіленген тәртіппен толық немесе ішінара жоғалтқан көрсетілетін қызметті алушылар 1414 Бірыңғай байланыс орталығы, 8 800 080 77 77 арқылы жүгінгенде мемлекеттік қызмет көрсету үшін құжаттарды қабылдауды Мемлекеттік корпорацияның қызметкері тұрғылықты жеріне барып жүргізеді.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Көрсетілетін қызметті алушының ЭЦҚ-сы болған кезде мемлекеттік көрсетілетін қызметті электрондық нысанда портал арқылы алуға мүмкіндігі бар.</w:t>
+Көрсетілетін қызметті алушының ЭЦҚ-сы болған кезде мемлекеттік көрсетілетін қызметті электрондық нысанда портал арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтама қызметі, сондай-ақ 1414 бірыңғай байланыс орталығы, 8-800-080-7777 арқылы алуға мүмкіндігі бар.</w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтама қызметі, сондай-ақ 1414 бірыңғай байланыс орталығы, 8-800-080-7777 арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Цифрлық құжаттардың сервисі электрондық цифрлық қолтаңбаны немесе бір реттік құпиясөзді пайдаланумен "eGov mobіle" мобильді қосымшасында тіркелген пайдаланушылар үшін қолжетімді.</w:t>
+Цифрлық құжаттардың сервисі электрондық цифрлық қолтаңбаны немесе бір реттік құпиясөзді пайдаланумен "eGov mobіle" мобильді қосымшасында тіркелген пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Цифрлық құжаттар сервисі мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланатын субъектілер үшін қолжетімді.</w:t>
+Цифрлық құжаттар сервисі мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланатын субъектілер үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...27 lines deleted...]
-"Цифрлық құжаттар" бөлімінде олар әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
+Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту қажет, бұдан әрі "Цифрлық құжаттар" бөлімінде олар әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8594,362 +10695,366 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="165"/>
+    <w:bookmarkStart w:name="z231" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z232" w:id="166"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z232" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Арнаулы кәсіптік мемлекеттік жәрдемақыға өтініш қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z233" w:id="167"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__жылғы "___" _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z234" w:id="168"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z234" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z236" w:id="170"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z235" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z236" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні _____ жылғы "___" ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z237" w:id="171"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z237" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берген күні 20__ жылғы "___" ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z238" w:id="172"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z238" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Себебі (себебін көрсету):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z239" w:id="173"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z239" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) арнаулы кәсіптік мемлекеттік жәрдемақыны, жасына байланысты зейнетақы төлемдерін тағайындау, төлеу немесе тағайындауға өтініш беру фактісі расталған (төлемнің атауын көрсету);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z240" w:id="174"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z240" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке басты куәландыратын құжат бойынша мәліметтердің сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z241" w:id="175"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z241" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) арнаулы кәсіптік мемлекеттік жәрдемақыға тағайындау құқығының болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z242" w:id="176"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z242" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өтініш берушінің дербес деректерді жинауға және өңдеуге келісімінің болмауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z243" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="177"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z244" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жауапты тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) және лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9054,88 +11159,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z246" w:id="178"/>
+    <w:bookmarkStart w:name="z246" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z247" w:id="179"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z247" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Арнаулы кәсіптік мемлекеттік жәрдемақыға тағайындау туралы азаматтардың өтініштерін (өтінімдерін) тіркеудің электрондық журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -9375,51 +11518,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10539,57 +12682,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10694,708 +12830,648 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z249" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z249" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z250" w:id="181"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z250" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудан коды__________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z251" w:id="182"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z251" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Облыс (қала) __________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z252" w:id="183"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z252" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" _________ № _____ шешімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z254" w:id="185"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z253" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z254" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________ облысы (қаласы) бойынша департаменті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z255" w:id="186"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z255" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № іс ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z256" w:id="187"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z256" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Арнаулы кәсіптік мемлекеттік жәрдемақы тағайындау (тағайындаудан бас тарту) туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z257" w:id="188"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z257" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z258" w:id="189"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z258" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жынысы ______________ туған күні ____ жылғы "___" ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z259" w:id="190"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z259" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүгінген күні 20 ____ жылғы "___" ______________ № ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z260" w:id="191"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z260" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Міндетті кәсіптік зейнетақы жарналарының төленгені расталды____ жыл___ ай </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z261" w:id="192"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z261" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Әлеуметтік кодексінің ____________ бабының __________ тармағына сәйкес жәрдемақы тағайындалсын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z262" w:id="193"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z262" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сомадағы айлық жәрдемақы мөлшері______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z263" w:id="194"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z263" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________ теңге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z264" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="195"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z265" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       теңге (сомасы жазбаша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z266" w:id="196"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z266" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "___" _______ бастап 20 ___ жылғы "____" ________ бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z267" w:id="197"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z267" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жәрдемақы тағайындаудан бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z268" w:id="198"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z268" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z269" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="199"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z270" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (негіздер)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z271" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент басшысы ______________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z272" w:id="200"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z272" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z273" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарма (бөлім) басшысы ___________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="201"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z274" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z275" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Маман ______________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z276" w:id="202"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z276" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11500,466 +13576,406 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="203"/>
+    <w:bookmarkStart w:name="z278" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z279" w:id="204"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z279" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Арнаулы кәсіптік мемлекеттік жәрдемақы тағайындау (тағайындаудан бас тарту) туралы №____ хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z280" w:id="205"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z280" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z281" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азамат ____________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z282" w:id="206"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z283" w:id="207"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z282" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z283" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Туған күні ____ жылы "____" ___________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z284" w:id="208"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z284" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы тағайындау жөніндегі уәкілетті органның 20 ___ жылғы "___" № __ шешімімен Сізге арнаулы кәсіптік мемлекеттік жәрдемақы тағайындалды (тағайындаудан бас тартылды) __________ теңге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z285" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z286" w:id="209"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z286" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (сомасы жазбаша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z287" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "___" ________ бастап</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z288" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тағайындаудан бас тартылды _____________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z289" w:id="210"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z289" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (негіз (себептерін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z290" w:id="211"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z290" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлем күні туралы қосымша sms-хабарламамен хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z291" w:id="212"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z291" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарлама жауапты тұлғаның ЭЦҚ-мен куәландырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z292" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z293" w:id="213"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z293" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жауапты тұлғаның лауазымы және тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12064,88 +14080,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z295" w:id="214"/>
+    <w:bookmarkStart w:name="z295" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z296" w:id="215"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z296" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Мемлекеттік корпорацияның _________________ бөлімшесі бойынша арнаулы кәсіптік мемлекеттік жәрдемақы тағайындауға (тағайындаудан бас тартуға) арналған хабарламалар журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -12235,51 +14289,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі аты, әкесінің аты (бар болса)</w:t>
+Тегі аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13204,57 +15258,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13359,88 +15406,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z298" w:id="216"/>
+    <w:bookmarkStart w:name="z298" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z299" w:id="217"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z299" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Мемлекеттік корпорацияның _________________ бөлімшесі бойынша арнаулы кәсіптік мемлекеттік жәрдемақы тағайындау (тағайындаудан бас тарту) туралы sms-хабарландыру журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -13531,51 +15616,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14632,57 +16717,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14787,130 +16865,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z301" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z301" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z302" w:id="219"/>
+          <w:bookmarkStart w:name="z302" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Герб</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
+          <w:bookmarkEnd w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14959,70 +17075,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 получателя пенсионных выплат по возрасту/пособий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z305" w:id="220"/>
+          <w:bookmarkStart w:name="z305" w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Куәлiк № __________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15144,51 +17260,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(әкесiнiң аты – отчество)</w:t>
+              <w:t>((әкесiнiң аты (ол болған жағдайда) - отчество (при его наличии))</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -15440,70 +17556,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z321" w:id="221"/>
+          <w:bookmarkStart w:name="z321" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Қазақстан Республикасы Әлеуметтік кодексінің ____ -бабына (немесе) ___________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
+          <w:bookmarkEnd w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15888,70 +18004,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Мемлекеттік базалық зейнетақы төлемі "___"____ 20 _ ж.бастап _____________________ теңге мөлшерінде тағайындалды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z336" w:id="222"/>
+          <w:bookmarkStart w:name="z336" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.В соответствии со статьей________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
+          <w:bookmarkEnd w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16369,70 +18485,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z352" w:id="223"/>
+          <w:bookmarkStart w:name="z352" w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № _____ куәлікке қосымша бет</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
+          <w:bookmarkEnd w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16677,70 +18793,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөрдің орыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z362" w:id="224"/>
+          <w:bookmarkStart w:name="z362" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вкладыш к удостоверению № ____</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
+          <w:bookmarkEnd w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16962,70 +19078,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z371" w:id="225"/>
+          <w:bookmarkStart w:name="z371" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зейнетақы (жәрдемақы) төлеу ұзартылды немесе оның мөлшері өзгертілді</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
+          <w:bookmarkEnd w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17242,70 +19358,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөрдің орыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z380" w:id="226"/>
+          <w:bookmarkStart w:name="z380" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выплата пенсии(пособия) продлена или изменен размер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
+          <w:bookmarkEnd w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17675,57 +19791,50 @@
               </w:rPr>
               <w:t>Руководитель отделения ______________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17830,88 +19939,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z396" w:id="227"/>
+    <w:bookmarkStart w:name="z396" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z397" w:id="228"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z397" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Куәліктерді тіркеу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 10-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -17963,51 +20110,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, Аты, Әкесінің аты (бар болса)</w:t>
+Тегі, Аты, Әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18507,265 +20654,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z398" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мөрмен бекіту:  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z399" w:id="229"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z399" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       журналдағы парақтар саны ___________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z400" w:id="230"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z400" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жазбаша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z401" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мөртабан орны  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z402" w:id="231"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z402" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бөлімше басшысы _________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z403" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z404" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорация бөлімшесінің маманы ___________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z405" w:id="233"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z405" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18870,1080 +20962,908 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z407" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 11-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z407" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z408" w:id="235"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z408" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудан коды_____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z409" w:id="236"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z409" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс (қала) _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z410" w:id="237"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z410" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 ____ жылғы "_____" _______ № ____ шешім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z411" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z412" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________ департаменті  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z413" w:id="239"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z413" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыс (қала)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z414" w:id="240"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z414" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іс №______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z415" w:id="241"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z415" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Арнаулы кәсіптік мемлекеттік жәрдемақының мөлшерін арттыру туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z416" w:id="242"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z416" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z417" w:id="243"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z417" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жынысы ___ туған күні __ жылғы "___" ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z418" w:id="244"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z418" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақының 20___жылғы "___"__________ дейінгі мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z419" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________ теңге  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z420" w:id="245"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z420" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (сомасы жазбаша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z421" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________ сәйкес жәрдемақы мөлшері   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z422" w:id="246"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z422" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (нормативтік құқықтық актінің атауы, нөмірі және күні)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z423" w:id="247"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z423" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арттырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z424" w:id="248"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z424" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақының 20___жылғы "___"__________ бастап мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z425" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________ теңге  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z426" w:id="249"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z426" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (сомасы жазбаша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z427" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент басшысы _______________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z428" w:id="250"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z428" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z429" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарма (бөлім) басшысы __________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z430" w:id="251"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z430" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z431" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Маман ____________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z432" w:id="252"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z432" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z433" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шешім жобасы дайындалды: Мемлекеттік корпорация  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z434" w:id="253"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z434" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       филиалының директоры ______________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z435" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z436" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорацияның  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z437" w:id="255"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z437" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыстық филиалының маманы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z438" w:id="256"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z438" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z439" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z440" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорация   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z441" w:id="258"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z441" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бөлімшесінің басшысы   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z442" w:id="259"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z442" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z443" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z444" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорация  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z445" w:id="261"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z445" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөлімшесінің маманы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z446" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z447" w:id="262"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z447" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20048,546 +21968,486 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z449" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 12-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z449" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z450" w:id="264"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z450" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудан коды_____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z451" w:id="265"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z451" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс (қала) _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z452" w:id="266"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z452" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 ____ жылғы "_____" _______ № ____ шешім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z453" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z454" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________ департаменті  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z455" w:id="268"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z455" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыс (қала)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z456" w:id="269"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z456" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іс №______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z457" w:id="270"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z457" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнаулы кәсіптік мемлекеттік жәрдемақы төлеуді тоқтата тұру туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z458" w:id="271"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z458" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z459" w:id="272"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z459" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жынысы ___ туған күні 19 __ жылғы "___" ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z460" w:id="273"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z460" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___жылғы "___"__________ бастап төлемді тоқтата тұру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z461" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Негізі______________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z462" w:id="274"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z462" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (себебін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z463" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент басшысы _______________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z464" w:id="275"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z464" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z465" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарма (бөлім) басшысы __________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z466" w:id="276"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z466" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z467" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Маман ____________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z468" w:id="277"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z468" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20621,1153 +22481,1123 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Арнаулы кәсіптік</w:t>
+              <w:t>Арнаулы кәсіптік мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік жәрдемақыны</w:t>
+              <w:t>жәрдемақыны тағайындау, оны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындау, оны төлеуді жүзеге</w:t>
+              <w:t>төлеуді жүзеге асыру, тоқтата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру, тоқтата тұру, қайта</w:t>
+              <w:t>тұру, қайта бастау және тоқтату</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бастау және тоқтату қағидаларына</w:t>
+              <w:t>қағидаларына 12-1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>13-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z470" w:id="278"/>
-[...71 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z552" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Хабар-ошарсыз, іздеуде жүрген адамдардың тізімі 202 ____ жылғы____ ай үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20 ____ жылғы "____" _______ № ____ шешім </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z474" w:id="282"/>
+      Ескерту. Қағидалар 12-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрақты тұрғылықты мекен жайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іздеу туралы хабарландыру күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекеменің мөр</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Қазақстан Республикасы Бас</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Еңбек және әлеуметтік қорғау комитетінің </w:t>
-[...934 lines deleted...]
-</w:t>
+       Прокуратураның құқықтық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      статистика және арнайы есепке алу комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты орындаушы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда), телефон.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21868,552 +23698,934 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>14-қосымша</w:t>
+              <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z513" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 13-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z470" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z514" w:id="310"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z471" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудан коды_____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z515" w:id="311"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z472" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс (қала) _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z517" w:id="313"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z473" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Еңбек және әлеуметтік қорғау комитетінің </w:t>
-[...20 lines deleted...]
-    </w:p>
+      20 ____ жылғы "____" _______ № ____ шешім </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z474" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z475" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________ департаменті  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z519" w:id="314"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z476" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыс (қала)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z477" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № Іс____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z478" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Арнаулы кәсіптік мемлекеттік жәрдемақыны қайта бастау туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z479" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z480" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жынысы ______________ туған күні "____" ________ 19 ____ жылғы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z481" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүгінген күні 20 ____ жылғы "___" ______________ № _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z482" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Негізі______________________________________________________  </w:t>
-[...39 lines deleted...]
-    </w:p>
+      Міндетті кәсіптік зейнетақы жарналары_____ жыл _____ ай </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z483" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төленгені расталды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z484" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Әлеуметтік кодексінің ____ -бабының ________ __________ тармағына сәйкес жәрдемақы тағайындалсын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z485" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айлық жәрдемақы мөлшері сома_______________________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z486" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Департамент басшысы _______________________________________  </w:t>
-[...39 lines deleted...]
-    </w:p>
+      ____________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z487" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теңге (сомасы жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z488" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __ жылғы "___" _____ бастап 20 ___ жылғы "____" ________ бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z489" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жәрдемақы тағайындауда бас тартылсын теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z490" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z491" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Басқарма (бөлім) басшысы __________________________________  </w:t>
-[...39 lines deleted...]
-    </w:p>
+      ________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z492" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (негіз)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z493" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Маман ____________________________________________________  </w:t>
-[...39 lines deleted...]
-    </w:p>
+      Департамент басшысы ______________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z494" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z495" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Басқарма басшысы (бөлім) _________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z496" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z497" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Маман_____________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z498" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z499" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешім жобасы дайындалды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z500" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік корпорация  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z501" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      филиалының директоры ____________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z502" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z503" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік корпорацияның  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z504" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      облыстық филиалының маманы________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z505" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z506" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік корпорация  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z507" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бөлімшесінің басшысы _____________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z508" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z509" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік корпорация  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z510" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бөлімшесінің маманы ________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z511" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22447,573 +24659,2381 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Арнаулы кәсіптік</w:t>
+              <w:t>Арнаулы кәсіптік мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік жәрдемақыны</w:t>
+              <w:t>жәрдемақыны тағайындау, оны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындау, оны төлеуді жүзеге</w:t>
+              <w:t>төлеуді жүзеге асыру, тоқтата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру, тоқтата тұру, қайта</w:t>
+              <w:t>тұру, қайта бастау және тоқтату</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бастау және тоқтату қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>15-қосымша</w:t>
+              <w:t>қағидаларына 13-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z534" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 13-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (шет елдегі мекеменің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Консулдық есепте тұрған Қазақстан Республикасынан тыс жерде уақытша тұратын Қазақстан Республикасының қайтыс болған азаматтарының тізімі</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайтыс болған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұратын елі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шет елдегі мекеменің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орыны (шет елдегі мекеме)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты орындаушы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда), телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Арнаулы кәсіптік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік жәрдемақыны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тағайындау, оны төлеуді жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыру, тоқтата тұру, қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастау және тоқтату қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z513" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z535" w:id="325"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z514" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудан коды_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z515" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс (қала) _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z516" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 ____ жылғы "_____" _______ № ____ шешім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z517" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z518" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________ департаменті  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z519" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыс (қала)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z520" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іс №______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z521" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Арнаулы кәсіптік мемлекеттік жәрдемақы төлеуді тоқтату туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 14-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z522" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z523" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жынысы ___ туған күні 19 __ жылғы "___" ________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z524" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "___"__________ бастап төлем тоқтатылсын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z525" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Негізі______________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z526" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (себебін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z527" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департамент басшысы _______________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z528" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z529" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Басқарма (бөлім) басшысы __________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z530" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z531" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Маман ____________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z532" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Арнаулы кәсіптік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік жәрдемақыны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тағайындау, оны төлеуді жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыру, тоқтата тұру, қайта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастау және тоқтату қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z534" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z535" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">  Анықтама-аттестат № ______ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20 ____ жылғы "___" _________ бастап</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z536" w:id="326"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 15-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z536" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат __________________________ арнаулы кәсіптік мемлекеттік жәрдемақыны Мемлекеттік корпорацияның ___________________________ бөлімшесінде алды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z537" w:id="327"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z537" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Арнаулы кәсіптік мемлекеттік жәрдемақы 20__ жылғы "___" ___ _____________________ теңге мөлшерінде төленді</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z538" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. ___________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z539" w:id="328"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z539" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (төлемнің басқа түрлерін көрсету (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z540" w:id="329"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z540" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша: ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z541" w:id="330"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z541" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Е-макет" ААЖ-ға тек ЭІМ жіберілетін төлем түрлерін көрсету:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z542" w:id="331"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z542" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1._________________ 2._________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z543" w:id="332"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z543" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Барлық төлемдер тоқтатылды және Мемлекеттік корпорация бөлімшесінің есебінен алынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z544" w:id="333"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z544" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөртабан орны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z545" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорация  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z546" w:id="334"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z546" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бөлімшесінің басшысы _____________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z547" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z548" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорация  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z549" w:id="336"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z549" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бөлімшесінің маманы ______________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z550" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23339,31 +27359,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>