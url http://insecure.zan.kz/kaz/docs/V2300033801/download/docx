--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c4bfb3c" w14:textId="c4bfb3c">
+    <w:p w14:paraId="2e386be" w14:textId="2e386be">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1169,1481 +1169,753 @@
         <w:t xml:space="preserve">
       2) арнаулы кәсіптік мемлекеттік жәрдемақы (бұдан әрі – жәрдемақы) – Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>195-1-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайлар туындаған кезде, кәсіптері уәкілетті мемлекеттік органдар бекітетін өндірістердің, жұмыстардың, жұмыскерлер кәсіптерінің тізбесінде көзделген еңбек жағдайлары зиянды жұмыстарда істейтін адамдарға тағайындалатын ақшалай төлемдер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Е-макет" автоматтандырылған цифрлық жүйесі (бұдан әрі – "Е-макет" АЦЖ) – "Зейнетақы төлемдері мен жәрдемақыларды электронды тағайындау жүйесі" автоматтандырылған цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Еңбек шарттарын есепке алудың бірыңғай жүйесі (бұдан әрі – ЕШЕБЖ) – еңбек шарттарын, еңбек қызметін және қызметкерлер санын есепке алуды автоматтандыруға арналған цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жәрдемақы алушы (бұдан әрі – алушы) – арнаулы кәсіптік мемлекеттік жәрдемақы тағайындалған жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйым (бұдан әрі – ЕДБ) – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) зейнетақы және жәрдемақы тағайындау жөніндегі уәкілетті мемлекеттік орган (көрсетілетін қызметті беруші) (бұдан әрі – жәрдемақы тағайындау жөніндегі уәкілетті орган) – уәкілетті мемлекеттік орган ведомствосының аумақтық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Мемлекеттік корпорацияның бөлімшелері – Мемлекеттік корпорацияның қалалық, аудандық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Мемлекеттік корпорацияның филиалдары – Мемлекеттік корпорацияның облыстық, Астана, Алматы және Шымкент қалаларындағы филиалдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) "Орталықтандырылған дерекқор" автоматтандырылған цифрлық жүйесі (бұдан әрі – ОДҚ) – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексте</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген шарттарда төлем түрлерін жүзеге асыру үшін уәкілетті мемлекеттік органның орталықтандырылған дерекқоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) өтініш беруші – арнаулы кәсіптік мемлекеттік жәрдемақы тағайындауға өтініш білдірген жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) "Төлемдерді өңдеуді ұйымдастыру" автоматтандырылған цифрлық жүйесі (бұдан әрі – ТӨҰ АЦЖ) – "Төлемдерді өңдеуді ұйымдастыру" автоматтандырылған цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) цифрлық құжаттардың сервисі – операторға бекітілген және цифрлық объектісіндегі мәліметтер негізінде қалыптастырылған құжаттарды электронды түрде көрсетуге және пайдалануға арналған "цифрлық үкіметтің" цифрлық объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық іс макеті (бұдан әрі – ЭІМ) – Мемлекеттік корпорацияда "Е-макет" ААЖ-да қалыптастырылатын мемлекеттік әлеуметтік жәрдемақы алушының электрондық іс макеті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) "Электрондық еңбек биржасы" ақпараттық порталы (бұдан әрі – ЭЕБ) – жұмыс іздеушілер мен жұмыс берушілер үшін Жұмыспен қамтудың бірыңғай цифрлық платформасы болып табылатын, жұмыс іздеуді және кадрларды іріктеу, жұмыспен қамту саласында Кодекске сәйкес электрондық және проактивті форматта қызметтер көрсетуді қамтамасыз ететін ақпараттандыру объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уәкілетті мемлекеттік орган осы Қағидаларды бекіту немесе өзгерту күнінен бастап үш жұмыс күні ішінде мемлекеттік қызметті көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына, жәрдемақыны тағайындау бойынша уәкілетті органға, Мемлекеттік корпорацияға және "цифрлық үкіметтің" операторына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 190</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...1117 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жәрдемақыны тағайындауға жүгіну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Кодекстің 195-1 бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында көзделген жәрдемақыларды тағайындауға жүгіну жәрдемақыға құқық туындағаннан кейін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Мемлекеттік корпорациясы арқылы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проактивті қызмет арқылы кез келген уақытта жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші жәрдемақымен бір уақытта бірыңғай жинақтаушы зейнетақы қорынан міндетті кәсіптік зейнетақы жарналары есебінен қалыптастырылған зейнетақы төлемін тағайындауға өтініш бере алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әрекетке қабілетсіз, әрекетке қабілеті шектеулі немесе қамқоршылыққа немесе қорғаншылыққа мұқтаж адамдарға жәрдемақы тағайындау үшін өтінішті және оған қажетті құжаттарды олардың заңды өкілдері береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Жәрдемақы тағайындау үшін өтінішті Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша үшінші тұлғалар береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Жәрдемақы алуға құқығы бар адамдар Мемлекеттік корпорацияның бөлімшесіне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2658,466 +1930,434 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті және сәйкестендіру үшін "Жеке басты куәландыратын құжаттар туралы" Қазақстан Республикасы Заңының 6-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) – 4) тармақшаларына сәйкес жеке басты куәландыратын құжатты ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Құжаттарды қабылдайтын Мемлекеттік корпорацияның маманы "цифрлық үкімет" шлюзі арқылы тиісті цифрлық жүйелерге (бұдан әрі – ЦЖ):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z555" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "Жеке тұлғалар" мемлекеттік дерекқоры ЦЖ-да – өтініш берушінің жеке басын куәландыратын және тұрғылықты тұратын жері бойынша тіркелгенін растайтын құжаттар бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z556" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Е-Қорғаншылық" ЦЖ-да – қамқоршылық (қорғаншылық) белгілеу туралы құжаттар бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z557" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕШЕБЖ-не – еңбек жағдайлары зиянды жұмыстарда істейтін жұмыскердің еңбек қызметін тоқтату туралы немесе зиянды факторлардың әсерін болдырмайтын басқа жұмысқа ауыстыру туралы мәліметтерді нақтылау үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z558" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТӨҰ АЦЖ-да – бірыңғай жинақтаушы зейнетақы қорына міндетті кәсіптік зейнетақы жарналарын төлеуді жүзеге асыру кезеңін белгілеу үшін және ЕШЕБЖ-де мәлімет болмаған кезде – міндетті кәсіптік зейнетақы жарналарын төлеуді тоқтату фактісін белгілеу үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z559" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Е-макет" АЦЖ-да – өтініш берушінің жасына байланысты зейнетақы төлемдері мен жәрдемақы тағайындау немесе тағайындауға өтініш беру фактісі туралы мәліметтерді нақтылау үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z560" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕДБ-ға – банктік шоттың болуы туралы мәліметтерді нақтылау үшін сұрау салуды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...202 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="47"/>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қағаз түрінде берілген өтінішке өтініш беруші қол қояды. АЖ-дан алынған мәліметтер өтінішке қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтінішке тиісті құжаттар қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Мемлекеттік қызметтерді көрсетуге қойылатын негізгі талаптардың тізбесі мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің нысаны ретінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес регламенттелген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Құжаттардың көшірмелері "Нотариат туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен куәландырылған жағдайларды қоспағанда, құжаттар түпнұсқада ұсынылады, Мемлекеттік корпорацияның маманы сканерлейді және өтініш берушіге қайтарады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Өтінішті қабылдайтын Мемлекеттік корпорацияның маманы әлеуметтік төлем тағайындау үшін ұсынылған құжаттар топтамасының толықтығын, сондай-ақ мемлекеттік органдардың және (немесе) ұйымдардың АЖ-дан алынған мәліметтерді тексереді, сканерлеу сапасын және құжаттардың электрондық көшірмелерінің түпнұсқаларға сәйкестігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Өтінішті қабылдаған Мемлекеттік корпорацияның маманы өтініш берушіге құжаттардың қабылданғаны туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Кодекстің 195-4 бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3132,784 +2372,732 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер болған кезде өтініш берушіге кідіріссіз осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақы тағайындауға өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Жәрдемақы тағайындау туралы өтініш Мемлекеттік корпорацияның бөлімшесінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша азаматтардың жәрдемақы тағайындау туралы өтініштерін (өтінімдерін) тіркеудің электрондық журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z72" w:id="55"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Кодекстің 195-1 бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында көзделген негіздер бойынша адамда жәрдемақы тағайындау құқығы туындаған кезде, өтініш берушінің ұялы байланыс абоненттік құрылғысының телефон нөмірі порталда тіркелген жағдайда проактивті қызмет ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проактивті қызмет арқылы жәрдемақы тағайындау кезінде өтініш беру талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. ЕШЕБЖ-дан еңбек шарты тоқтатылғаны немесе еңбек шартының талаптары өзгергені туралы мәліметтер келіп түскеннен кейін, "Е-макет" АЦЖ жасына байланысты зейнетақы төлемдерін немесе жәрдемақыны тағайындау, төлеу немесе тағайындауға өтініш беру фактісін, сондай-ақ жәрдемақы тағайындау үшін Қазақстан Республикасы Әлеуметтік кодексінің 195-1-бабының талаптарына сәйкестігін растауға автоматты түрде тексеруді жүзеге асырады және "цифрлық үкімет" шлюзі арқылы тиісті АЦ-ға (немесе) ұйымдарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z561" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жеке тұлғалар" мемлекеттік дерекқоры ЦЖ-да – өтініш берушінің жеке басын куәландыратын және тұрақты тұрғылықты жері бойынша тіркелгенін растайтын құжаттар бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z562" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТӨҰ АЦЖ-да – бірыңғай жинақтаушы зейнетақы қорына міндетті кәсіптік зейнетақы жарналарын төлеуді жүзеге асыру кезеңін белгілеу үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z563" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мобильді азаматтар базасында (бұдан әрі – МАБ) – көрсетілетін қызметті алушының ұялы байланыс абоненттік құрылғысының телефон нөмірін порталда тіркеу туралы мәліметтерді растау үшін сұрау салулар қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z564" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦЖ-дан жасына байланысты зейнетақы төлемдерін немесе жәрдемақыны тағайындау, төлеу немесе тағайындауға өтініш беру фактісін растайтын мәліметтер алған кезде проактивті қызмет көрсету процесі аяқталады және жұмыс берушіні және жұмыскерді жеке кабинетте хабардар ету үшін себебін көрсете отырып, ЭЕБ-ға ақпарат жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...182 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="61"/>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. "Е-макет" ААЖ арқылы автоматтандырылған режимде өтінім берушіге оның ұялы байланыс абоненттік құрылғысының нөміріне осы Қағидаларға 1-қосымшаға сәйкес өтініш бланкісінде көзделген жәрдемақы алу, міндеттемелер мен шарттарды қабылдау және "Е-макет" ААЖ интеграциясы іске асырылған ЕДБ ұсынылған тізімінен банктік шотты таңдау мүмкіндігі туралы хабарламаға бастама жасалынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проактивті қызметті алуға келісімді растау және міндеттемелерді қабылдау үшін өтініш беруші ЕДБ-нің ұсынылған тізімінен банктік шотты таңдайды және "Е-макет" ААЖ ұсынатын сандар жиынтығын теру арқылы жауап хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Өтініш берушінің жауабы болмаған кезде күнтізбелік үш күн ішінде "Е-макет" ААЖ өтініш берушіге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z82" w:id="64"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЕДБ ақпараттандыру объектілері арқылы жәрдемақы алу құқығы және жәрдемақыны жүзеге асыру үшін келісім беру туралы PUSH хабарлама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуметтік-еңбек саласы мәселелері жөніндегі бірыңғай байланыс орталығы арқылы жәрдемақы алу құқығы және алынған sms-хабарға жауап беру туралы хабарлама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z84" w:id="66"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыс беруші мен жұмыскерді жеке кабинетте хабардар ету үшін себебін көрсете отырып, ЭЕБ-ға ақпарат жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z85" w:id="67"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Өтініш берушінің проактивті қызмет көрсетуге келісуі бар жауап алған кезде "Е-макет" ААЖ-де жәрдемақы тағайындауға азаматтардың өтініштерін (өтінімдерін) тіркеудің электрондық журналында өтінімді автоматты түрде тіркеу жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z86" w:id="68"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы тағайындау туралы келіп түскен өтініштер, оның ішінде электрондық өтініштер, келіп түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – осы Қағидаларға 4-қосымшаға сәйкес жәрдемақы тағайындауға азаматтардың өтініштерін (өтінімдерін) тіркеу және есепке алудың электрондық журналында өтініш келіп түскен күннен кейінгі бірінші жұмыс күні тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z87" w:id="69"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушіге ұялы байланыс абоненттік құрылғысына жәрдемақы тағайындауға өтінімнің қабылданғаны туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z88" w:id="70"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік корпорация арқылы жәрдемақы тағайындауға өтініш берген күн – өтініш тіркелген күн, проактивті қызмет арқылы – электрондық журналда көрсетілген өтінім тіркелген күн саналады, бұл ретте берілетін деректердің толықтығын, түпнұсқалығын, дұрыстығын, бұрмаланбауын және уақтылығын ақпарат беретін АЖ әкімшілері қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z89" w:id="71"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Кодекстің 195-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген шарттарға сәйкес келмеген жағдайда "Е-Макет" ААЖ жұмыс беруші мен жұмыскерді жеке кабинетте хабардар ету үшін себебін көрсете отырып, ЭЕБ-ға ақпарат жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z90" w:id="72"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жәрдемақыны тағайындау, оны төлеуді жүзеге асыру, тоқтата тұру, қайта бастау және тоқтату тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z91" w:id="73"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. "Е-макет" ААЖ-да автоматты түрде ЭІМ және осы Қағидаларға 5-қосымшаға сәйкес жәрдемақыны тағайындау немесе тағайындаудан бас тарту туралы шешім жобасы қалыптастырылады, олар жәрдемақы тағайындау жөніндегі уәкілетті органға түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z92" w:id="74"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Жәрдемақы тағайындау жөніндегі уәкілетті орган келіп түскен ЭІМ-ді қарайды және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақыны ЭІМ-ге түскен күннен бастап төрт жұмыс күні ішінде тағайындау (тағайындаудан бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z93" w:id="75"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Жәрдемақыны тағайындаудан (төлемді қайта бастаудан) бас тарту үшін негіздеме анықталғанда, жәрдемақы тағайындау жөніндегі уәкілетті орган Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініш берушіге жәрдемақы тағайындаудан (төлемді өзгертуден, қалпына келтіруден) бас тарту туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z94" w:id="76"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің алдын ала шешім бойынша қарсылығын жәрдемақы тағайындау жөніндегі уәкілетті орган оны алған күннен бастап 2 (екі) жұмыс күні ішінде қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z95" w:id="77"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша жәрдемақы тағайындау жөніндегі уәкілетті орган жәрдемақы тағайындау туралы шешім қабылдайды немесе жәрдемақы тағайындаудан дәлелді бас тартуды қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z96" w:id="78"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Жәрдемақы тағайындау (тағайындаудан бас тарту) туралы шешім қабылданған кезде Мемлекеттік корпорацияның бөлімшесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3924,391 +3112,391 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тағайындау (тағайындаудан бас тарту) туралы хабарламаны осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хабарламалар журналына тіркей отырып, оны өтініш берушінің өзі келген кезде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z97" w:id="79"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жәрдемақы тағайындауға өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, тағайындау (тағайындаудан бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарландыру жіберу арқылы автоматты режимде жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z98" w:id="80"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Sms-хабарландыру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша sms-хабарландыру журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Жәрдемақы алушының мәртебесін растайтын құжат осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініш берген кезде өтініш берушінің қолымен Мемлекеттік корпорация бөлімшесі беретін куәлік болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Куәлікті беру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша куәлікті тіркеу журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Куәлікті алуға үшінші тұлғалар жүгінген жағдайда куәлік Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәлікті жоғалтқан жағдайда Мемлекеттік корпорацияның бөлімшесі алушының өтініші бойынша куәліктің телнұсқасын береді. Оң жақ үстіңгі бұрышына "Телнұсқа" деген белгі қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Жәрдемақының мөлшері өзгерген не тұрғылықты жері өзгерген жағдайда Мемлекеттік корпорацияның бөлімшесі куәлікке қосымша бетте жүргізілген өзгерістер туралы тиісті жазба жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Жәрдемақы тағайындаудан бас тарту туралы шешім Кодекстің 195-4 бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2- тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші мемлекеттік қызметті көрсетуден бас тарту себептерін жойған жағдайда, өтініш беруші Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін мемлекеттік қызметті алу үшін қайта жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Қазақстан Республикасының заңнамасында көзделген арттыруға, ең төмен күнкөріс деңгейінің өзгеруіне байланысты жәрдемақының мөлшерін өзгерту осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорацияның бөлімшесі дайындаған жәрдемақы тағайындау жөніндегі уәкілетті органның шешімдерінің негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алушының тегі, аты, әкесінің аты (ол болған жағдайда), туған күні өзгерген кезде ОДҚ-да өзгерістер автоматты режимде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4326,741 +3514,653 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Электрондық шешім жобасы бекітілгеннен кейін "Е-макет" АЦЖ автоматты түрде жәрдемақы тағайындау жөніндегі уәкілетті органның жәрдемақы тағайындау туралы шешімдерін ОДҚ-ға отырғызуды жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="90"/>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Мемлекеттік корпорация төлем айының алдындағы айдың 27-күніне уәкілетті мемлекеттік органға төлемге бюджет қаражатының қажеттігі туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Уәкілетті орган жәрдемақы төлеуге бюджет қаражатының қажеттігіне сәйкес төлемдер бойынша қаржыландырудың жеке жоспарында есепті кезеңге көзделген сомалар шегінде Мемлекеттік корпорацияға бюджет қаражатын аударуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Мемлекеттік корпорация бюджет қаражатын алып, төлеу графигіне сәйкес жәрдемақы төлеуге, сондай-ақ жәрдемақылардан ұстап қалуға төлем тапсырмаларын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Мемлекеттік корпорация жәрдемақыларды төлеуді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйымдағы банктік шоттарға аудару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазпошта" акционерлік қоғамының филиалдары арқылы алушыларға үйге жеткізу жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алушының (қамқоршының, қорғаншының) банктік шотының нөмірі, төлеу тәсілі, тұрғылықты жері өзгерген жағдайда алушылар (қамқоршылар, қорғаншылар) Мемлекеттік корпорацияның бөлімшесіне немесе зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйымның бөлімшесіне тиісті өзгерістерді растайтын құжаттармен қоса, осы өзгерістер туралы өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйымның ЭЦҚ-сымен куәландырылған алушының келісімі болған кезде банктік шотты және (немесе) төлем тәсілін өзгертуге өтінішті және банктік шот нөмірін зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйым Мемлекеттік корпорацияға, оның ішінде электрондық байланыс арналары арқылы береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік бюджеттен және (немесе) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін жәрдемақыларды және (немесе) әлеуметтік төлемдерді аудару үшін жеке банктік шот ашқан жағдайда, осы шоттағы ақшаны үшінші тұлғалардың өндіріп алуына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Жәрдемақыларды үйге жеткізу мынадай санаттар бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші топтағы мүгедектігі бар адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөгде адамның күтіміне мұқтаж және денсаулық жағдайы бойынша банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға бара алмайтыны туралы медициналық қорытындысы бар адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       почта байланысының автоматтандырылған бөлімшелері (пункттері) болмаған кезде ауылдық жерде тұратын адамдарға жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z122" w:id="103"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Жәрдемақы төлеумен байланысты банк қызметтеріне ақы төлеу бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38. "Е-Макет" АЦЖ жәрдемақы төлеуді тоқтата тұру туралы шешімді осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Кодекстің 195-5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген негіздер бойынша мәліметтер, оның ішінде цифрлық жүйелерден келіп түскеннен кейінгі айдың бірінші күнінен бастап қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы төлеуді уақтылы тоқтата тұруды қамтамасыз ету мақсатында, Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті осы Қағидаларға 12-1-қосымшаға сәйкес хабар-ошарсыз кеткен, іздеуде жүрген адамдардың электрондық тізімдерін ай сайын Мемлекеттік корпорацияға ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 38-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...202 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="104"/>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Мемлекеттік корпорацияның бөлімшесі алушының өтініші бойынша жәрдемақыны тоқтата тұруды туындатқан мән-жайлардың аяқталғанын растайтын құжаттардың және (немесе) АЖ-дан алынған мәліметтердің негізінде жәрдемақы тағайындау жөніндегі уәкілетті органның осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша шешімінің негізінде жәрдемақы төлеуді қайта бастайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зейнетақы төлеуді уақтылы тоқтатуды қамтамасыз ету мақсатында, Қазақстан Республикасының шет елдердегі мекемелері (бұдан әрі-шет елдердегі мекемелер) осы Қағидаларға 13-1-қосымшаға сәйкес Қазақстан Республикасынан тыс жерде уақытша тұратын Қазақстан Республикасы азаматының қайтыс болуы туралы мәліметтерді шет елдегі мекемелерге келіп түсуіне қарай Мемлекеттік корпорацияға ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5096,388 +4196,374 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      40. "Е-Макет" АЦЖ жәрдемақы төлеуді тоқтау туралы шешімді осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Кодекстің 195-5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген негіздер бойынша мәліметтер, оның ішінде цифрлық жүйелерден келіп түскеннен кейінгі айдың бірінші күнінен бастап қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің негізсіз бастапқы тағайындауға алып келген дәйексіз мәліметтерді ұсыну фактісі анықталу себебі бойынша жәрдемақыны төлеу тоқтатылған кезде осы Қағидаларда көзделген тәртіппен жаңа тағайындау процедурасы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің негізсіз тағайындауға алып келген дәйексіз мәліметтерді ұсыну фактісі анықталу себебі бойынша төлеу тоқтатылған кезде жәрдемақы тағайындау жөніндегі уәкілетті орган алушы тарапынан заңсыз жәрдемақы алуда қылмыс құрамының болуы немесе болмауы фактісін белгілеу үшін құқық қорғау органдарына жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалған құжаттарды ұсыну туралы сот шешімі күшіне енген кезде жәрдемақыны төлеу бастапқы тағайындау кезінен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 40-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...182 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="108"/>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Мемлекеттік корпорация бөлімшесінің қызметкерлері ОДҚ-да күн сайын алушылардың қайтыс болу, кету фактілері туралы жазбалар, төлеуді тоқтата тұру, тоқтату, қайта бастау бойынша әрекеттер, сондай-ақ, алушылардың қайтыс болуына, кетуіне байланысты қажеттілік сомаларын азаю жағына қарай түзетулер жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z130" w:id="109"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Қазақстан Республикасының басқа өңірлеріне кеткен жәрдемақы алушының ісі (бар болса) Мемлекеттік корпорацияның басқа бөлімшелерінің электрондық сұрау салуы бойынша жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z131" w:id="110"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алушының жаңа тұрғылықты жері бойынша Мемлекеттік корпорация бөлімшесі өтінішті берген күннен бастап екі жұмыс күн ішінде алушының бұрынғы тұрғылықты жері бойынша Мемлекеттік корпорацияның бөлімшесіне электрондық сұрау салу жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z132" w:id="111"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Алушының бұрынғы тұрғылықты жері бойынша Мемлекеттік корпорацияның бөлімшесі сұрау салу келіп түскен күннен бастап екі жұмыс күн ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорация бөлімшесі ЭЦҚ-сымен куәландырылған электрондық анықтама-аттестатты қалыптастырады және филиал арқылы алушының жаңа тұрғылықты жері бойынша Мемлекеттік корпорацияның бөлімшесіне жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z133" w:id="112"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Қазақстан Республикасының шегінен тыс жерлерге тұрақты тұруға кетушілерге жәрдемақыны төлеу ішкі істер органдарынан тіркеуден шығарылған айға қоса жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z134" w:id="113"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Қылмыстық-атқару жүйесі мекемелеріндегі жәрдемақы алуға құқығы бар адамға жәрдемақы өтініштің және қылмыстық-атқару жүйесінің мекемесі орналасқан жердегі Мемлекеттік корпорацияның бөлімшесіне мекеме әкімшілігі ұсынатын өтініш және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5492,871 +4578,693 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттары негізінде тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z135" w:id="114"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Егер адам қылмыстық-атқару жүйесі мекемесіне орналастыру кезінде жәрдемақы алушы болып табылса, көрсетілген адамның мекеме әкімшілігі берген өтініші негізінде қылмыстық-атқару жүйесі мекемесінің орналасқан жері бойынша Мемлекеттік корпорация осы Қағидаларға сәйкес төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z136" w:id="115"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Қылмыстық-атқару жүйесінің мекемесі орналасқан жердегі Мемлекеттік корпорацияның бөлімшесі алушының жеке ісін алғаннан кейін жәрдемақыны аудару үшін қылмыстық-атқару жүйесі мекемесінің қолма-қол ақшаны бақылау шотының деректемелерін көрсете отырып оны есепке қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z137" w:id="116"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Жәрдемақының артық есептелген (төленген) сомаларын қайтару:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z138" w:id="117"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алушының өтініші бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z139" w:id="118"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация бөлімшесі хатының негізінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z140" w:id="119"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соттың шешімі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z141" w:id="120"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Жәрдемақының сомалары қате аударылған жағдайларда Мемлекеттік корпорация зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйымға Мемлекеттік корпорация және зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйым арасындағы шартта белгіленген нысан бойынша және тәсілмен төлем тапсырмасын кері қайтару немесе орындауды тоқтата тұру туралы ақпарат жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z142" w:id="121"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зейнетақы және жәрдемақы беру жөніндегі уәкілетті ұйым қате аударым не кері қайтару немесе орындауды тоқтата тұру туралы ақпараттың негізінде ақшаны Мемлекеттік корпорацияға қайтаруды жүзеге асырады не жазбаша сұрау салуды орындауды тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z143" w:id="122"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Өздеріне қатыссыз себептер бойынша алушыларға артық аударылған (төленген) жәрдемақы сомаларын есептен шығару үшін Мемлекеттік корпорацияның бөлімшесі борышкердің қайда екені белгісіз болуына, борышкердің (жауапкердің) жеке басын анықтау мүмкіндігінің немесе мұрагері болмауына байланысты сомаларды қайтару мүмкін еместігі туралы заңды фактіні белгілеу туралы сот актісін шығару үшін өтінішпен қолданыстағы Қазақстан Республикасының азаматтық процестік заңнамасында белгіленген тәртіппен сот органдарына жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z144" w:id="123"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация артық аударған (төлеген) сомаларды есептен шығаруды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z145" w:id="124"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       күшіне енген сот актілері;      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z146" w:id="125"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       борышкердің қайтыс болуына және мұрагері болмауына байланысты атқарушылық өндірісті тоқтату туралы жеке және заңды тұлғалардың пайдасына өндіріп алу жөніндегі аумақтық бөлімнің қаулысы негізінде есептен шығару актісі бойынша жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. ЦЖ олардың мақсатына сәйкес ЦЖ үздіксіз жұмыс істеуін және өзектендірілуін қамтамасыз етуге бағытталған іс-шаралар кешенін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті мемлекеттік органның ЦЖ берілетін деректердің толықтығын, дұрыстығын, өзектілігін және уақтылығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық өзара іс-қимыл ЭЦҚ қолдана отырып, Қазақстан Республикасының мемлекеттік органдары арасындағы Бірыңғай көлік ортасы арқылы жүзеге асырылады. Ақпарат алмасу кезінде ақпаратты қорғау мемлекеттік органдардың бірыңғай қорғалған көлік ортасы есебінен де, сол сияқты техникалық және ұйымдастырушылық сипаттағы шаралар есебінен де қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 50-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Жәрдемақы тағайындау жөніндегі уәкілетті орган мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ЦЖ енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      50-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 51-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 190</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...287 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z152" w:id="128"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Көрсетілетін қызметті алушы көрсетілетін қызметті берушінің, лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шағымдануға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z153" w:id="129"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z154" w:id="130"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z155" w:id="131"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z156" w:id="132"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шағыммен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6375,130 +5283,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="133"/>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Мемлекеттік қызметті тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап бес жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z158" w:id="134"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оны тіркеген күннен бастап он бес жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z159" w:id="135"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, ӘРПК-нің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік тәртіппен (сотқа дейінгі) шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6641,550 +5549,550 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="136"/>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z162" w:id="137"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z163" w:id="138"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудан коды ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z164" w:id="139"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z165" w:id="140"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z166" w:id="141"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z166" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________ облысы (қаласы) бойынша департаменті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z167" w:id="142"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z167" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z168" w:id="143"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z168" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z169" w:id="144"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z169" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні: ________ жылғы "____"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z170" w:id="145"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z170" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке сәйкестендіру нөмірі: __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z171" w:id="146"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z171" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басты куәландыратын құжаттың түрі: _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z172" w:id="147"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттың сериясы: ____ құжаттың нөмірі: ________ кім берген:________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z173" w:id="148"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z173" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні: _____________ жылғы "____"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z174" w:id="149"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z174" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрақты тұратын жерінің мекенжайы: _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z175" w:id="150"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z175" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс__________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z176" w:id="151"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z176" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қала (аудан) ________________________ ауыл: ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z177" w:id="152"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z177" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көше (шағынаудан) ______________ дом _____ пәтер______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z178" w:id="153"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z178" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктік деректемелер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z179" w:id="154"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z179" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктің атауы__________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z180" w:id="155"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z180" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктік шоттың № _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z181" w:id="156"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z181" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шот түрі_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z182" w:id="157"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z182" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Маған арнаулы кәсіптік мемлекеттік жәрдемақы, Бірыңғай жинақтаушы зейнетақы қорынан міндетті кәсіптік зейнетақы жарналары, міндетті зейнетақы жарналары есебінен қалыптастырылған зейнетақы төлемін (қажет емесін сызып тастау керек) тағайындауды (қайта бастауды) сұраймын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z183" w:id="158"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z183" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маған бұрын арнаулы кәсіптік мемлекеттік жәрдемақы, жасына байланысты зейнетақы төлемдері, оның ішінде Қазақстан Республикасынан тыс жерлерде тағайындалды/тағайындалмады (қажет емесін сызып тастау керек).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z184" w:id="159"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z184" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы алу құқығына әсер ететін барлық өзгерістерді, сондай-ақ тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), анкета деректерінің, банктік деректемелердің өзгергенін Мемлекеттік корпорацияның бөлімшесіне хабарлауға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z185" w:id="160"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z185" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7582,574 +6490,370 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="161"/>
+    <w:bookmarkStart w:name="z186" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес менің деректерімді беру, оның ішінде деректерді трансшекаралық беруді жүзеге асыру құқығымен төлемді тағайындау, қалпына келтіру, қайта есептеу кезінде, сондай-ақ Қазақстан Республикасының заңнамасына және (немесе) Қазақстан Республикасы ратификацияланған халықаралық шарттарға сәйкес Мемлекеттік корпорациясының өз міндеттемелерін орындауы кезінде менің дербес деректерімді Қазақстан Республикасының заңнамасында жол берілетін кез келген тәсілмен жинауға және өңдеуге, сақтауға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z187" w:id="162"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z187" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк шотының иесі ретінде өзім туралы және екінші денгейдегі банктердегі, қаржы нарығын және қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның тиісті банк операцияларының түрлеріне лицензиясы бар ұйымдардағы, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелеріндегі банктік шоттың нөмірлері туралы мәліметтерді алуға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z188" w:id="163"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z188" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнаулы кәсіптік мемлекеттік жәрдемақы тағайындау (тағайындаудан бас тарту) туралы шешім қабылдау жөнінде ұялы телефонға sms-хабарландыру жіберу арқылы хабарлауға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z189" w:id="164"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z189" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің байланыс деректері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z190" w:id="165"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z190" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үй телефоны_______ ұялы телефон____ Е-маil __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z191" w:id="166"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z191" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берген күн: 20 __ жылғы "____"__________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z192" w:id="167"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z192" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің қолы/ЭЦҚ/sms-хабарлар _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z193" w:id="168"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z193" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қол қою мерзімі мен уақыты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z194" w:id="169"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z194" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____жылғы "____"___________ ____ сағат ____ минут ____ секунд</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z195" w:id="170"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z195" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z196" w:id="171"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z196" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қию сызығы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z197" w:id="172"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z197" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азамат ______________________________ өтініші № _______ болып тіркелді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z198" w:id="173"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z198" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттар қабылданған күн 20__ жылғы "___" ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z199" w:id="174"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z199" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z200" w:id="175"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z200" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) және қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-[...203 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="191"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8367,51 +7071,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8427,281 +7151,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...229 lines deleted...]
-              <w:t>тізбесі</w:t>
+"Арнаулы кәсіптік мемлекеттік жәрдемақы тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9094,84 +7588,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z994" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Азаматтарға арналған үкімет" "мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация);</w:t>
-[...17 lines deleted...]
-2) ұялы байланыстың абоненттік құрылғысы.</w:t>
+1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) ұялы байланыс абоненттік құрылғысы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9225,102 +7721,114 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z995" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Мемлекеттік қызметті көрсету мерзімі – 7 (жеті) жұмыс күні;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Мемлекеттік корпорацияда құжаттардың топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Мемлекеттік корпорацияда құжаттардың топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 30 минут</w:t>
+3) Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9389,51 +7897,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) және (немесе) ішінара қағаз түрінде, проактивті.</w:t>
+Электрондық (ішінара цифрландырылған) және (немесе) ішінара қағаз түрінде, проактивті.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9487,120 +7995,152 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z997" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі: осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша жәрдемақы тағайындау (тағайындаудан бас тарту) туралы хабарлама.</w:t>
-[...1 lines deleted...]
-          </w:p>
+ Мемлекеттік қызметті көрсету нәтижесі: осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша жәрдемақы тағайындау (тағайындаудан бас тарту) туралы хабарлама.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны электрондық және немесе қағаз түрінде.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны электрондық және немесе қағаз түрінде.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-орталда жәрдемақы тағайындау туралы ақпарат көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орталда жәрдемақы тағайындау туралы ақпарат көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушы жеке өзі (немесе нотариат куәландырған сенімхат бойынша оның өкілі) келгенде жеке басын куәландыратын құжатты көрсеткен кезде тиісті құжаттардың қабылданғаны туралы қолхат негізінде беріледі.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушы жеке өзі (немесе нотариат куәландырған сенімхат бойынша оның өкілі) келгенде жеке басын куәландыратын құжатты көрсеткен кезде тиісті құжаттардың қабылданғаны туралы қолхат негізінде беріледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік корпорация көрсетілетін қызметті алушының мобильді телефонына sms-хабарландыру жіберу арқылы қабылданған шешім туралы көрсетілетін қызметті алушыны хабардар етеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9764,177 +8304,269 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1001" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- 1) Көрсетілетін қызметті берушіде - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигіне сәйкес сағат 9.00-ден 18.30-ға дейін, түскі асқа үзіліс 13.00-ден 14.30-ға дейін; </w:t>
-[...1 lines deleted...]
-          </w:p>
+1) Көрсетілетін қызметті берушіде - Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигіне сәйкес сағат 9.00-ден 18.30-ға дейін, түскі асқа үзіліс 13.00-ден 14.30-ға дейін; </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек тәртібімен көрсетіледі.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек тәртібімен көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Мемлекеттік корпорацияда – Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда 9.00-ден 18.00-ге дейін үзіліссіз, Мемлекеттік корпорацияның кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда 9.00-ден 20.00-ге дейін және сенбіде 9.00-ден 13.00-ге дейін.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) Мемлекеттік корпорацияда – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мереке және демалыс күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда 9.00-ден 18.00-ге дейін үзіліссіз, Мемлекеттік корпорацияның кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда 9.00-ден 20.00-ге дейін және сенбіде 9.00-ден 13.00-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау "электрондық кезек тәртібінде", жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті веб-порталы арқылы броньдауға болады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қабылдау "электрондық кезек тәртібінде", жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті портал арқылы броньдауға болады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетілетін орындардың мекенжайлары мына интернет-ресурстарда орналастырылған:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсетілетін орындардың мекенжайлары мына интернет-ресурстарда орналастырылған:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Министрлік https://www.gov.kz/memleket/entities/enbek, "Мемлекеттік қызметтер" бөлімі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Министрлік https://www.gov.kz/memleket/entities/enbek, "Мемлекеттік қызметтер" бөлімі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Мемлекеттік корпорация – https://www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10006,178 +8638,210 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1007" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы (немесе нотариат куәландырған сенімхат бойынша оның өкілі) мемлекеттік қызметті көрсету үшін жүгінген кезде осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш береді және жеке басты куәландыратын құжатты (жеке адамды сәйкестендіру үшін) ұсынады;</w:t>
-[...1 lines deleted...]
-          </w:p>
+ Көрсетілетін қызметті алушы (немесе нотариат куәландырған сенімхат бойынша оның өкілі) мемлекеттік қызметті көрсету үшін жүгінген кезде осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш береді және жеке басты куәландыратын құжатты (жеке адамды сәйкестендіру үшін) ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды ұсыну, оларды мемлекеттік ақпараттық жүйелерден, оның ішінде цифрлық құжаттардың сервисінен алу мүмкін болса, талап етілмейді.</w:t>
-[...17 lines deleted...]
-"Жеке басты куәландыратын құжаттар туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағының </w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттарды ұсыну, оларды мемлекеттік цифрлық жүйелерден, оның ішінде цифрлық құжаттардың сервисінен алу мүмкін болса, талап етілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Жеке басты куәландыратын құжаттар туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) тармақшаларына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес жеке басты куәландыратын құжат туралы мәліметтерді тиісті мемлекеттік ақпараттық жүйеден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+              <w:t xml:space="preserve"> сәйкес жеке басты куәландыратын құжат туралы мәліметтерді тиісті мемлекеттік цифрлық жүйеден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы барлық қажетті құжаттарды тапсырған кезде көрсетілетін қызметті алушыға тиісті құжаттардың қабылданғаны туралы қолхат беріледі.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушы барлық қажетті құжаттарды тапсырған кезде көрсетілетін қызметті алушыға тиісті құжаттардың қабылданғаны туралы қолхат беріледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушілер цифрлық құжаттар сервисінен цифрлық құжаттарды "электрондық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік құпиясөзді беру жолымен немесе "электрондық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен ұсынылған құжат иесінің келісімі болған жағдайда іске асырылған интеграция арқылы алады.</w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттар сервисінен цифрлық құжаттарды порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік құпиясөзді беру жолымен немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен ұсынылған құжат иесінің келісімі болған жағдайда іске асырылған интеграция арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10231,120 +8895,152 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1011" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті беруші мынадай негіздер бойынша мемлекеттік қызметтер көрсетуден бас тартады:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін белгілеу;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін белгілеу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету кезінде ұсынылған ақпараттардың, деректер мен мәліметтердің Қазақстан Республикасы заңнамасында белгіленген талаптарға сәйкес келмеуі.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету кезінде ұсынылған ақпараттардың, деректер мен мәліметтердің Қазақстан Республикасы заңнамасында белгіленген талаптарға сәйкес келмеуі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы мемлекеттік қызметті көрсетуден бас тарту себептерін жойғанда, көрсетілетін қызметті алушы осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде белгіленген тәртіппен мемлекеттік қызмет алу үшін қайта жүгінеді.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушы мемлекеттік қызметті көрсетуден бас тарту себептерін жойғанда, көрсетілетін қызметті алушы осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде белгіленген тәртіппен мемлекеттік қызмет алу үшін қайта жүгінеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  3) осы Кодекстің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -10436,156 +9132,226 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1015" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзіне-өзі қызмет көрсетуді, өз бетінше жүріп-тұруды, бағдарлауды жүзеге асыру қабілетін немесе мүмкіндігін заңнамада белгіленген тәртіппен толық немесе ішінара жоғалтқан көрсетілетін қызметті алушылар 1414 Бірыңғай байланыс орталығы, 8 800 080 77 77 арқылы жүгінгенде мемлекеттік қызмет көрсету үшін құжаттарды қабылдауды Мемлекеттік корпорацияның қызметкері тұрғылықты жеріне барып жүргізеді.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ-сы болған кезде мемлекеттік көрсетілетін қызметті электрондық нысанда портал арқылы алуға мүмкіндігі бар.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының ЭЦҚ-сы болған кезде мемлекеттік көрсетілетін қызметті электрондық нысанда портал арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтама қызметі, сондай-ақ 1414 бірыңғай байланыс орталығы, 8-800-080-7777 арқылы алуға мүмкіндігі бар.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтама қызметі, сондай-ақ 1414 бірыңғай байланыс орталығы, 8-800-080-7777 арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттардың сервисі электрондық цифрлық қолтаңбаны немесе бір реттік құпиясөзді пайдаланумен "eGov mobіle" мобильді қосымшасында тіркелген пайдаланушылар үшін қолжетімді.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық құжаттардың сервисі ЭЦҚ немесе бір реттік құпиясөзді пайдаланумен "eGov mobіle" мобильді қосымшасында тіркелген пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланатын субъектілер үшін қолжетімді.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық құжаттар сервисі мобильді қосымшада және пайдаланушылардың цифрлық жүйелерінде авторизацияланатын субъектілер үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту қажет, бұдан әрі "Цифрлық құжаттар" бөлімінде олар әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және цифрлық жүйелерінде қолжетімді әдістермен авторизациядан өту қажет, бұдан әрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық құжаттар" бөлімінде олар әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10695,366 +9461,366 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="176"/>
+    <w:bookmarkStart w:name="z231" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z232" w:id="177"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z232" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Арнаулы кәсіптік мемлекеттік жәрдемақыға өтініш қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="178"/>
+    <w:bookmarkStart w:name="z233" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__жылғы "___" _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z234" w:id="179"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z234" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z235" w:id="180"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z235" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z236" w:id="181"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z236" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні _____ жылғы "___" ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z237" w:id="182"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z237" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берген күні 20__ жылғы "___" ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z238" w:id="183"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z238" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Себебі (себебін көрсету):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z239" w:id="184"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z239" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) арнаулы кәсіптік мемлекеттік жәрдемақыны, жасына байланысты зейнетақы төлемдерін тағайындау, төлеу немесе тағайындауға өтініш беру фактісі расталған (төлемнің атауын көрсету);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z240" w:id="185"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z240" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке басты куәландыратын құжат бойынша мәліметтердің сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z241" w:id="186"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z241" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) арнаулы кәсіптік мемлекеттік жәрдемақыға тағайындау құқығының болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z242" w:id="187"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z242" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өтініш берушінің дербес деректерді жинауға және өңдеуге келісімінің болмауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z243" w:id="188"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z243" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z244" w:id="189"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z244" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жауапты тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) және лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11159,88 +9925,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z246" w:id="190"/>
+    <w:bookmarkStart w:name="z246" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z247" w:id="191"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z247" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Арнаулы кәсіптік мемлекеттік жәрдемақыға тағайындау туралы азаматтардың өтініштерін (өтінімдерін) тіркеудің электрондық журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12865,613 +11631,633 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z249" w:id="192"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 287</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z249" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z250" w:id="193"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z250" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудан коды__________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z251" w:id="194"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z251" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Облыс (қала) __________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z252" w:id="195"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z252" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" _________ № _____ шешімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z253" w:id="196"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z253" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z254" w:id="197"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z254" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________ облысы (қаласы) бойынша департаменті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z255" w:id="198"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z255" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № іс ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z256" w:id="199"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z256" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Арнаулы кәсіптік мемлекеттік жәрдемақы тағайындау (тағайындаудан бас тарту) туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z257" w:id="200"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z257" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z258" w:id="201"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z258" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жынысы ______________ туған күні ____ жылғы "___" ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z259" w:id="202"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z259" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүгінген күні 20 ____ жылғы "___" ______________ № ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z260" w:id="203"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z260" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Міндетті кәсіптік зейнетақы жарналарының төленгені расталды____ жыл___ ай </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z261" w:id="204"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z261" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Әлеуметтік кодексінің ____________ бабының __________ тармағына сәйкес жәрдемақы тағайындалсын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z262" w:id="205"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z262" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сомадағы айлық жәрдемақы мөлшері______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z263" w:id="206"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z263" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________ теңге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z264" w:id="207"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z264" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z265" w:id="208"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z265" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       теңге (сомасы жазбаша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z266" w:id="209"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z266" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "___" _______ бастап 20 ___ жылғы "____" ________ бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z267" w:id="210"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z267" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жәрдемақы тағайындаудан бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z268" w:id="211"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z268" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z269" w:id="212"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z269" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z270" w:id="213"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z270" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (негіздер)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z271" w:id="214"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z271" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент басшысы ______________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z272" w:id="215"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z272" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z273" w:id="216"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z273" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарма (бөлім) басшысы ___________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z274" w:id="217"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z274" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z275" w:id="218"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z275" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Маман ______________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z276" w:id="219"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z276" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13576,406 +12362,426 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="220"/>
+    <w:bookmarkStart w:name="z278" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z279" w:id="221"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z279" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Арнаулы кәсіптік мемлекеттік жәрдемақы тағайындау (тағайындаудан бас тарту) туралы №____ хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z280" w:id="222"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 287</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z280" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z281" w:id="223"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z281" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азамат ____________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z282" w:id="224"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z282" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z283" w:id="225"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z283" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Туған күні ____ жылы "____" ___________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z284" w:id="226"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z284" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы тағайындау жөніндегі уәкілетті органның 20 ___ жылғы "___" № __ шешімімен Сізге арнаулы кәсіптік мемлекеттік жәрдемақы тағайындалды (тағайындаудан бас тартылды) __________ теңге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z285" w:id="227"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z285" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z286" w:id="228"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z286" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (сомасы жазбаша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z287" w:id="229"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z287" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "___" ________ бастап</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z288" w:id="230"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z288" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тағайындаудан бас тартылды _____________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z289" w:id="231"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z289" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (негіз (себептерін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z290" w:id="232"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z290" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлем күні туралы қосымша sms-хабарламамен хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z291" w:id="233"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z291" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарлама жауапты тұлғаның ЭЦҚ-мен куәландырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z292" w:id="234"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z292" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z293" w:id="235"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z293" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жауапты тұлғаның лауазымы және тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14080,88 +12886,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z295" w:id="236"/>
+    <w:bookmarkStart w:name="z295" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z296" w:id="237"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z296" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Мемлекеттік корпорацияның _________________ бөлімшесі бойынша арнаулы кәсіптік мемлекеттік жәрдемақы тағайындауға (тағайындаудан бас тартуға) арналған хабарламалар журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15406,88 +14212,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z298" w:id="238"/>
+    <w:bookmarkStart w:name="z298" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z299" w:id="239"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z299" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Мемлекеттік корпорацияның _________________ бөлімшесі бойынша арнаулы кәсіптік мемлекеттік жәрдемақы тағайындау (тағайындаудан бас тарту) туралы sms-хабарландыру журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16900,133 +15706,153 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z301" w:id="240"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 287</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z301" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z302" w:id="241"/>
+          <w:bookmarkStart w:name="z302" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Герб</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="241"/>
+          <w:bookmarkEnd w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17075,70 +15901,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 получателя пенсионных выплат по возрасту/пособий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z305" w:id="242"/>
+          <w:bookmarkStart w:name="z305" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Куәлiк № __________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="242"/>
+          <w:bookmarkEnd w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17556,70 +16382,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z321" w:id="243"/>
+          <w:bookmarkStart w:name="z321" w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Қазақстан Республикасы Әлеуметтік кодексінің ____ -бабына (немесе) ___________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="243"/>
+          <w:bookmarkEnd w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18004,70 +16830,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Мемлекеттік базалық зейнетақы төлемі "___"____ 20 _ ж.бастап _____________________ теңге мөлшерінде тағайындалды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z336" w:id="244"/>
+          <w:bookmarkStart w:name="z336" w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.В соответствии со статьей________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="244"/>
+          <w:bookmarkEnd w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18485,70 +17311,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z352" w:id="245"/>
+          <w:bookmarkStart w:name="z352" w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № _____ куәлікке қосымша бет</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="245"/>
+          <w:bookmarkEnd w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18793,70 +17619,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөрдің орыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z362" w:id="246"/>
+          <w:bookmarkStart w:name="z362" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вкладыш к удостоверению № ____</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="246"/>
+          <w:bookmarkEnd w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19078,70 +17904,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z371" w:id="247"/>
+          <w:bookmarkStart w:name="z371" w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зейнетақы (жәрдемақы) төлеу ұзартылды немесе оның мөлшері өзгертілді</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="247"/>
+          <w:bookmarkEnd w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19358,70 +18184,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөрдің орыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z380" w:id="248"/>
+          <w:bookmarkStart w:name="z380" w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выплата пенсии(пособия) продлена или изменен размер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="248"/>
+          <w:bookmarkEnd w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19939,88 +18765,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z396" w:id="249"/>
+    <w:bookmarkStart w:name="z396" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z397" w:id="250"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z397" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Куәліктерді тіркеу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 10-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20654,210 +19480,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z398" w:id="251"/>
+    <w:bookmarkStart w:name="z398" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мөрмен бекіту:  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z399" w:id="252"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z399" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       журналдағы парақтар саны ___________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z400" w:id="253"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z400" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жазбаша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z401" w:id="254"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z401" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мөртабан орны  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z402" w:id="255"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z402" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бөлімше басшысы _________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z403" w:id="256"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z403" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z404" w:id="257"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z404" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорация бөлімшесінің маманы ___________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z405" w:id="258"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z405" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20997,873 +19823,893 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z407" w:id="259"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 287</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z407" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z408" w:id="260"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z408" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудан коды_____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z409" w:id="261"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z409" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс (қала) _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z410" w:id="262"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z410" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 ____ жылғы "_____" _______ № ____ шешім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z411" w:id="263"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z411" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z412" w:id="264"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z412" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________ департаменті  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z413" w:id="265"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z413" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыс (қала)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z414" w:id="266"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z414" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іс №______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z415" w:id="267"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z415" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Арнаулы кәсіптік мемлекеттік жәрдемақының мөлшерін арттыру туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z416" w:id="268"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z416" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z417" w:id="269"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z417" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жынысы ___ туған күні __ жылғы "___" ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z418" w:id="270"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z418" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақының 20___жылғы "___"__________ дейінгі мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z419" w:id="271"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z419" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________ теңге  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z420" w:id="272"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z420" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (сомасы жазбаша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z421" w:id="273"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z421" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________ сәйкес жәрдемақы мөлшері   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z422" w:id="274"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z422" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (нормативтік құқықтық актінің атауы, нөмірі және күні)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z423" w:id="275"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z423" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арттырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z424" w:id="276"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z424" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақының 20___жылғы "___"__________ бастап мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z425" w:id="277"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z425" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________ теңге  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z426" w:id="278"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z426" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (сомасы жазбаша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z427" w:id="279"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z427" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент басшысы _______________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z428" w:id="280"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z428" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z429" w:id="281"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z429" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарма (бөлім) басшысы __________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z430" w:id="282"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z430" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z431" w:id="283"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z431" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Маман ____________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z432" w:id="284"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z432" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z433" w:id="285"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z433" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шешім жобасы дайындалды: Мемлекеттік корпорация  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z434" w:id="286"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z434" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       филиалының директоры ______________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z435" w:id="287"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z435" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z436" w:id="288"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z436" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорацияның  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z437" w:id="289"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z437" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыстық филиалының маманы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z438" w:id="290"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z438" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z439" w:id="291"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z439" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z440" w:id="292"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z440" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорация   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z441" w:id="293"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z441" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бөлімшесінің басшысы   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z442" w:id="294"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z442" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z443" w:id="295"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z443" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z444" w:id="296"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z444" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорация  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z445" w:id="297"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z445" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөлімшесінің маманы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z446" w:id="298"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z446" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z447" w:id="299"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z447" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="322"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22006,448 +20852,448 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 12-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z449" w:id="300"/>
+    <w:bookmarkStart w:name="z449" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z450" w:id="301"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z450" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудан коды_____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z451" w:id="302"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z451" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс (қала) _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z452" w:id="303"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z452" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 ____ жылғы "_____" _______ № ____ шешім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z453" w:id="304"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z453" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z454" w:id="305"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z454" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________ департаменті  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z455" w:id="306"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z455" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыс (қала)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z456" w:id="307"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z456" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іс №______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z457" w:id="308"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z457" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнаулы кәсіптік мемлекеттік жәрдемақы төлеуді тоқтата тұру туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z458" w:id="309"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z458" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z459" w:id="310"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z459" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жынысы ___ туған күні 19 __ жылғы "___" ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z460" w:id="311"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z460" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___жылғы "___"__________ бастап төлемді тоқтата тұру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z461" w:id="312"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z461" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Негізі______________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z462" w:id="313"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z462" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (себебін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z463" w:id="314"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z463" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент басшысы _______________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z464" w:id="315"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z464" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z465" w:id="316"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z465" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарма (бөлім) басшысы __________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z466" w:id="317"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z466" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z467" w:id="318"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z467" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Маман ____________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z468" w:id="319"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z468" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22552,68 +21398,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 12-1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z552" w:id="320"/>
+    <w:bookmarkStart w:name="z552" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабар-ошарсыз, іздеуде жүрген адамдардың тізімі 202 ____ жылғы____ ай үшін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkEnd w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 12-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23739,893 +22585,913 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 13-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z470" w:id="321"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 287</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z470" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z471" w:id="322"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z471" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудан коды_____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z472" w:id="323"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z472" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс (қала) _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z473" w:id="324"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z473" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20 ____ жылғы "____" _______ № ____ шешім </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z474" w:id="325"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z474" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z475" w:id="326"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z475" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________ департаменті  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z476" w:id="327"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z476" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыс (қала)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z477" w:id="328"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z477" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № Іс____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z478" w:id="329"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z478" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Арнаулы кәсіптік мемлекеттік жәрдемақыны қайта бастау туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z479" w:id="330"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z479" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z480" w:id="331"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z480" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жынысы ______________ туған күні "____" ________ 19 ____ жылғы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z481" w:id="332"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z481" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүгінген күні 20 ____ жылғы "___" ______________ № _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z482" w:id="333"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z482" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Міндетті кәсіптік зейнетақы жарналары_____ жыл _____ ай </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z483" w:id="334"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z483" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төленгені расталды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z484" w:id="335"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z484" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Әлеуметтік кодексінің ____ -бабының ________ __________ тармағына сәйкес жәрдемақы тағайындалсын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z485" w:id="336"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z485" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Айлық жәрдемақы мөлшері сома_______________________________ теңге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z486" w:id="337"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z486" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z487" w:id="338"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z487" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       теңге (сомасы жазбаша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z488" w:id="339"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z488" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "___" _____ бастап 20 ___ жылғы "____" ________ бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z489" w:id="340"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z489" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жәрдемақы тағайындауда бас тартылсын теңге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z490" w:id="341"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z490" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z491" w:id="342"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z491" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z492" w:id="343"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z492" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (негіз)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z493" w:id="344"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z493" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент басшысы ______________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z494" w:id="345"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z494" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z495" w:id="346"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z495" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарма басшысы (бөлім) _________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z496" w:id="347"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z496" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z497" w:id="348"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z497" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Маман_____________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z498" w:id="349"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z498" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z499" w:id="350"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z499" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешім жобасы дайындалды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z500" w:id="351"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z500" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорация  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z501" w:id="352"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z501" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       филиалының директоры ____________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z502" w:id="353"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z502" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z503" w:id="354"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z503" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорацияның  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z504" w:id="355"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z504" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       облыстық филиалының маманы________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z505" w:id="356"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z505" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z506" w:id="357"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z506" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорация  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z507" w:id="358"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z507" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бөлімшесінің басшысы _____________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z508" w:id="359"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z508" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z509" w:id="360"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z509" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорация  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z510" w:id="361"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z510" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бөлімшесінің маманы ________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z511" w:id="362"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z511" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkEnd w:id="385"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25848,602 +24714,486 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z513" w:id="363"/>
+    <w:bookmarkStart w:name="z513" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z514" w:id="364"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z514" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудан коды_____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z515" w:id="365"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z515" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс (қала) _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z516" w:id="366"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z516" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 ____ жылғы "_____" _______ № ____ шешім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z517" w:id="367"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z517" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z518" w:id="368"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z518" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________ департаменті  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z519" w:id="369"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z519" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыс (қала)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z520" w:id="370"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z520" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іс №______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z521" w:id="371"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z521" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнаулы кәсіптік мемлекеттік жәрдемақы төлеуді тоқтату туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkEnd w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 14-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z522" w:id="372"/>
+    <w:bookmarkStart w:name="z522" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z523" w:id="373"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z523" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жынысы ___ туған күні 19 __ жылғы "___" ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z524" w:id="374"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z524" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___жылғы "___"__________ бастап төлем тоқтатылсын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z525" w:id="375"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z525" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Негізі______________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z526" w:id="376"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z526" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (себебін көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z527" w:id="377"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z527" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент басшысы _______________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z528" w:id="378"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z528" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z529" w:id="379"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z529" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарма (бөлім) басшысы __________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z530" w:id="380"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z530" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z531" w:id="381"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z531" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Маман ____________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z532" w:id="382"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z532" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="405"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26548,492 +25298,532 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бастау және тоқтату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z534" w:id="383"/>
+    <w:bookmarkStart w:name="z534" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z535" w:id="384"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z535" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Анықтама-аттестат № ______ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20 ____ жылғы "___" _________ бастап</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkEnd w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 15-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      Ескерту. 15-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 115</w:t>
+        <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z538" w:id="387"/>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z536" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. ___________________________________________________________  </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z540" w:id="389"/>
+      Азамат __________________________ арнаулы кәсіптік мемлекеттік жәрдемақыны </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      емлекеттік корпорацияның ___________________________ бөлімшесінде алды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1199" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Арнаулы кәсіптік мемлекеттік жәрдемақы 20__ жылғы "___" ___ ______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теңге мөлшерінде төленді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1200" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (төлемнің басқа түрлерін көрсету (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1201" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша: ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z542" w:id="391"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z1202" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Е-макет" АЦЖ-ға тек ЭІМ жіберілетін төлем түрлерін көрсету:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1._________________ 2._________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z543" w:id="392"/>
+    <w:bookmarkStart w:name="z1203" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Барлық төлемдер тоқтатылды және Мемлекеттік корпорация бөлімшесінің есебінен алынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z544" w:id="393"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z1204" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөртабан орны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-[...119 lines deleted...]
-    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөлімшесінің басшысы _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөлімшесінің маманы ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27359,31 +26149,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>