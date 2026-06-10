--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f337d03" w14:textId="f337d03">
+    <w:p w14:paraId="fe41273" w14:textId="fe41273">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1088,622 +1088,716 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кондоминиум объектісін басқаруға қатысуға өтінім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құқық қабілеттілігін растайтын құжаттардың көшірмелері (заңды тұлғаны немесе дара кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы анықтама, жарғы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) салық төлеушінің салық берешегінің, міндетті зейнетақы жарналары және ақпараттық жүйелер арқылы алынған әлеуметтік аударымдар бойынша берешегінің жоқ (бар) екендігі туралы мәліметтер. Құжаттарды ұсыну күнінің алдындағы бір айдан ерте емес берілген анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) өз құрамында "Кәсіптік біліктілік туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және кондоминиум объектісін басқару саласындағы кәсіптік стандарттарға сәйкес кондоминиум объектісін басқару жөніндегі функцияларды жүзеге асыруға кәсіптік біліктілікті тану туралы құжаты бар жұмыскерлердің болуы туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) кондоминиум объектісін басқару саласында жұмыс тәжірибесі туралы мәліметтердің болуы туралы анықтама. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы Қағидалардың 5-тармағында көзделген құжаттар мемлекеттік және орыс тілдерінде нөмірленген және тігілген түрде, не жергілікті атқарушы органның тұрғын үй инспекциясының электрондық поштасына ұсынылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген өтінімді қабылдаудың соңғы мерзімі аяқталғаннан кейін өтінім берген кезде басқарушы компанияның өтінімі автоматты түрде қабылданбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Тұрғын үй инспекциясы әлеуетті басқарушы компаниялардан түскен кемінде үш өтінім негізінде конкурстық негізде уақытша басқарушы компанияны таңдауды жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Конкурстық комиссияны құрамына тұрғын үй инспекциясының қызметкерлері кіретін тиісті елді мекеннің жергілікті атқарушы органы бекітеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Конкурстық комиссия әлеуетті басқарушы компаниялар ұсынған өтінімдерді қоса берілген құжаттармен бірге осы Қағидалардың талаптарына сәйкестігіне өтінімдерді қабылдау аяқталғаннан кейін 5 (бес) жұмыс күні ішінде қарайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Өтінімді қоса берілген құжаттармен қарау нәтижелері бойынша конкурстық комиссия тұрғын үй инспекциясының ресми интернет – ресурсында жарияланатын конкурстың қорытындысын шығарады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кондоминиум объектісін басқару саласында ең көп жұмыс тәжірибесі бар уақытша басқарушы компания жеңімпаз болып саналады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кондоминиум объектісін басқару саласында ұқсас жұмыс тәжірибесі бар – бірнеше әлеуетті басқарушы компаниялар болған кезде өтінімі басқа әлеуетті басқарушы компаниялардың өтінімдерінен бұрын келіп түскен әлеуетті басқарушы компания жеңімпаз болып танылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Конкурсқа қатысқан барлық әлеуетті басқарушы компанияларға конкурс нәтижелерімен танысу үшін электрондық поштаға және ұялы байланыстың абоненттік нөмірі қатысуға өтінімде көрсетілген мәтіндік хабарлама түрінде хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уақытша басқарушы компанияны тағайындау ол анықталған сәттен бастап 3 (үш) жұмыс күнінен кешіктірілмей жүзеге асырылады және конкурс қорытындылары шыққан сәттен бастап 3 (үш) жұмыс күн ішінде тұрғын үй инспекциясының тиісті шешімімен рәсімделеді. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тұрғын үй инспекциясы мен уақытша басқарушы компания арасындағы үлгі шарт нысаны бойынша тұрғын үй инспекциясы мен уақытша басқарушы компания арасындағы шартқа қол қою ол тағайындалған кейін 2 (екі) жұмыс күні ішінде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Конкурс өтпеді деп танылған кезде тұрғын үй инспекциясы мен уақытша басқарушы компания арасында осы Қағидаларға 2-қосымшаға сәйкес Үлгілік шарт нысаны бойынша конкурсқа жалғыз қатысушы болып табылатын басқарушы компаниямен, ал конкурсқа қатысушылар болмаған кезде кемінде он пайыз пәтер, тұрғын емес үй-жайлар иелері ұсынған бастамашыл топтың бірімен шарт жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конкурсты өткізілмеді деп тануға осылар негіз болып табылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) берілген өтінімдердің болмауы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) екіден аз өтінім беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) конкурс жеңімпазы тұрғын үй инспекциясымен шарт жасасудан жалтарған кезде. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 - тарау. Уақытша басқарушы компанияның жұмыс тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3 - тарау. Уақытша басқарушы компанияның жұмыс тәртібі</w:t>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Уақытша басқарушы компания кондоминиум объектісін басқару субъектісінің функцияларын пәтерлердің, тұрғын емес үй-жайлардың меншік иелері кондоминиум объектісін басқару нысанын таңдаған немесе кондоминиум объектісін басқару субъектісін таңдаған кезге дейін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Тұрғын үй инспекциясы уақытша басқарушы компанияны тағайындаған кезде кондоминиум объектісін басқару жөніндегі қызметтер осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жасалатын шарт негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Уақытша басқарушы компания күнтізбелік он бес күн ішінде екінші деңгейдегі банкте кондоминиум объектісін басқару үшін ағымдағы және жинақ шоттарын ашады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Уақытша басқарушы компания Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2020 жылғы 30 наурыздағы № 166 бұйрығымен (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20284 болып тіркелген) бекітілген Кондоминиум объектісін басқаруға арналған жарналардың ең төмен мөлшерін есептеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кондоминиум объектісін басқару бойынша қызметтерді кондоминиум объектісін басқаруға арналған жарналардың ең төмен мөлшері бойынша көрсетеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Кондоминиум объектісінің пәтерлерін, тұрғын емес үй-жайларының меншік иелері басқару нысанын таңдау туралы шешім қабылдамаса, онда тұрғын үй инспекциясы көппәтерлі тұрғын үйлерді басқаруға уақытша басқарушы компанияны таңдау бойынша конкурсты қайта өткізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1808,160 +1902,160 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тағайындау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кондоминиум объектісін басқаруға қатысуға өтінім</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кімге __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                   (ұйымның атауы көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кімнен _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (басқарушы компанияның толық атауы көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кондоминиум объектісін басқару жөніндегі конкурсқа қатысуға үміткер басқарушы компания туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:p>
-[...90 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2449,70 +2543,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             (заңды тұлғаның немесе жеке кәсіпкердің атауы көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2826,1582 +2920,1582 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұрғын үй инспекциясы мен уақытша басқарушы компания арасындағы үлгі шарт</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________ қаласы "___" ___________ 202__ жылғы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй инспекциясы атынан қағидалар негізінде әрекет ететін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болған жағдайда) бір тараптан және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________ Басқарушы компания атынан, бұдан әрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Уақытша басқарушы компания" деп аталатын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________ негізінде әрекет ететін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (лауазымы, тегі, аты, әкесінің аты (бар болған жағдайда)),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші тараптан, бұдан әрі "Тараптар" деп аталатын, осы Кондоминиум объектісін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқару туралы шартты жасасты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:p>
-[...197 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Осы Шарт ______________________________ (тұрғын үй кешенінің атауы және оның нақты орналасқан жері (толық пошта мекенжайы) мекенжайы бойынша орналасқан кондоминиум объектісін уақытша басқаруды қамтамасыз ету мақсатында жасалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Осы Шарт "__" _________ 20__ жылғы конкурстық комиссияның шешімі негізінде жасалды, № ____ хаттама.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
-[...39 lines deleted...]
-      1.2. Осы Шарт "__" _________ 20__ жылғы конкурстық комиссияның шешімі негізінде жасалды, № ____ хаттама.</w:t>
+        <w:t xml:space="preserve"> 2. Шарттың мәні</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Осы Шарт бойынша Тұрғын үй инспекциясы тапсырады, ал Уақытша басқарушы компания өз атынан кондоминиум объектісін басқару бойынша қызметтер көрсетуге, кондоминиум объектісін басқару мақсаттарына қол жеткізуге бағытталған барлық қажетті заңды және нақты әрекеттерді жасауға міндеттеме алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Шарттың мәні</w:t>
-[...19 lines deleted...]
-      2.1. Осы Шарт бойынша Тұрғын үй инспекциясы тапсырады, ал Уақытша басқарушы компания өз атынан кондоминиум объектісін басқару бойынша қызметтер көрсетуге, кондоминиум объектісін басқару мақсаттарына қол жеткізуге бағытталған барлық қажетті заңды және нақты әрекеттерді жасауға міндеттеме алады.</w:t>
+        <w:t xml:space="preserve"> 3. Тараптардың міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3. Тараптардың міндеттері</w:t>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Тұрғын үй инспекциясының міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...15 lines deleted...]
-      3.1. Тұрғын үй инспекциясының міндеттері:</w:t>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1.1. Кондоминиум объектісін басқару нысанын (Үй кеңесін, тексеру комиссиясын) таңдау немесе Уақытша басқарушы компанияны тағайындау бойынша кондоминиум объектісін, тұрғын емес үй-жайлары меншік иелерінің жиналысын өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
-[...15 lines deleted...]
-      3.1.1. Кондоминиум объектісін басқару нысанын (Үй кеңесін, тексеру комиссиясын) таңдау немесе Уақытша басқарушы компанияны тағайындау бойынша кондоминиум объектісін, тұрғын емес үй-жайлары меншік иелерінің жиналысын өткізу;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1.2. Уақытша басқарушы компанияға кондоминиум объектісінің құрамы мен техникалық сипаттамалары туралы мәліметтер беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
-[...15 lines deleted...]
-      3.1.2. Уақытша басқарушы компанияға кондоминиум объектісінің құрамы мен техникалық сипаттамалары туралы мәліметтер беру;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1.3. Кондоминиум объектісін маусымдық пайдалануға дайындау жөніндегі іс-шаралардың жүзеге асырылуын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
-[...15 lines deleted...]
-      3.1.3. Кондоминиум объектісін маусымдық пайдалануға дайындау жөніндегі іс-шаралардың жүзеге асырылуын бақылау;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1.4. Уақытша басқарушы компанияның кондоминиум объектісін басқаруға және ортақ мүлкін күтіп-ұстауға арналған шығыстар бойынша ақша салу үшін ағымдағы шот ашуын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
-[...15 lines deleted...]
-      3.1.4. Уақытша басқарушы компанияның кондоминиум объектісін басқаруға және ортақ мүлкін күтіп-ұстауға арналған шығыстар бойынша ақша салу үшін ағымдағы шот ашуын бақылау;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1.5. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелеріне ай сайынғы және жылдық есеп беруді бақылау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
-[...15 lines deleted...]
-      3.1.5. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелеріне ай сайынғы және жылдық есеп беруді бақылау.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Уақытша басқарушы компанияның міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
-[...15 lines deleted...]
-      3.2. Уақытша басқарушы компанияның міндеттері:</w:t>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.1. Осы Шарттың талаптарына сәйкес кондоминиум объектісін басқару.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
-[...15 lines deleted...]
-      3.2.1. Осы Шарттың талаптарына сәйкес кондоминиум объектісін басқару.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.2. Пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар меншік иелерінің тізімдерін жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
-[...15 lines deleted...]
-      3.2.2. Пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар меншік иелерінің тізімдерін жасау;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.3. Жиналыстар өткізуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
-[...15 lines deleted...]
-      3.2.3. Жиналыстар өткізуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.4. Көппәтерлі тұрғын үйдегі ортақ мүліктің құрамына кіретін объектілердің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
-[...15 lines deleted...]
-      3.2.4. Көппәтерлі тұрғын үйдегі ортақ мүліктің құрамына кіретін объектілердің сақталуын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.5. Коммуналдық қызметтер көрсететін ұйымдармен кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған коммуналдық қызметтер көрсету туралы шарттар жасасу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
-[...15 lines deleted...]
-      3.2.5. Коммуналдық қызметтер көрсететін ұйымдармен кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған коммуналдық қызметтер көрсету туралы шарттар жасасу;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.6. Коммуналдық қызметтер көрсететін ұйымдармен кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған коммуналдық қызметтер көрсету, оларға ақы төлеу туралы шарттар жасасу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
-[...15 lines deleted...]
-      3.2.6. Коммуналдық қызметтер көрсететін ұйымдармен кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған коммуналдық қызметтер көрсету, оларға ақы төлеу туралы шарттар жасасу;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.7. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелеріне кондоминиум объектісін басқару және кондоминиум объектісінің ортақ мүлкін күтіп-ұстау жөніндегі ай сайынғы және жылдық есепті ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3.2.8. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелеріне қызметтің негізгі көрсеткіштері туралы, кондоминиум объектісінің ортақ мүлкін күтіп-ұстау бойынша қызметтер көрсетуге және жұмыстарды орындауға жасалған шарттар, оларды көрсету тәртібі мен шарттары, құны туралы ақпаратқа еркін қол жеткізуді қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3.2.9. Коммуналдық қызметтердің сапасына және оларды пәтерлердің, тұрғын емес үй-жайлардың меншік иелеріне берудің үздіксіздігіне мониторинг жүргізу; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.10. Мүліктің меншік иелері бірлестігінің төрағасы кондоминиум объектісін басқару жөніндегі өз қызметін тоқтатқан кезде он жұмыс күнінен аспайтын мерзімде қабылдау-беру актісінің негізінде мүліктің меншік иелері бірлестігінің жаңа төрағасына немесе пәтерлердің, тұрғын емес үй-жайлардың меншік иелері кондоминиум объектісін басқарудың тікелей бірлесіп басқару түріндегі нысанын таңдаған кезде кондоминиум объектісін басқару субъектісіне не ол болмаған жағдайда тұрғын үй инспекциясына:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
-[...15 lines deleted...]
-      3.2.10. Мүліктің меншік иелері бірлестігінің төрағасы кондоминиум объектісін басқару жөніндегі өз қызметін тоқтатқан кезде он жұмыс күнінен аспайтын мерзімде қабылдау-беру актісінің негізінде мүліктің меншік иелері бірлестігінің жаңа төрағасына немесе пәтерлердің, тұрғын емес үй-жайлардың меншік иелері кондоминиум объектісін басқарудың тікелей бірлесіп басқару түріндегі нысанын таңдаған кезде кондоминиум объектісін басқару субъектісіне не ол болмаған жағдайда тұрғын үй инспекциясына:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көппәтерлі тұрғын үй құжаттамасының (ол болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көппәтерлі тұрғын үйдің қаржылық құжаттамасының (бастапқы есептік құжаттардың, қаржылық есептіліктің, ағымдағы және жинақ шоттары бойынша операцияларға байланысты құжаттардың);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жиналыстар хаттамаларының;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық көрсетілетін қызметтерді ұсынатын ұйымдармен кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға коммуналдық қызметтер көрсету туралы жасалған шарттардың;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісін басқару бойынша көрсетілген қызметтерді қабылдау актілерінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісін басқару бойынша ай сайынғы және жылдық есептердің;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мөрлердің (олар бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісінің ортақ мүлкінің құрамына кіретін тұрғын емес үй-жайлар кілттерінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісінің ортақ мүлкінің құрамына кіретін жабдықтарға қол жеткізудің электрондық кодтарының;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы, жинақтаушы және нысаналы жарналар есебінен сатып алынған тауарлық-материалдық құндылықтардың;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көппәтерлі тұрғын үйді пайдалану үшін қажетті өзге де құжаттаманың, техникалық құралдар мен жабдықтардың сақталуын қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Тараптардың құқықтары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:p>
-[...197 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Тұрғын үй инспекциясы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1.1. Уақытша басқарушы компаниядан кондоминиум объектісін басқару және көппәтерлі тұрғын үй бойынша кондоминиум объектісінің ортақ мүлкін күтіп-ұстау бойынша сапалы қызметтер көрсету туралы ақпаратты уақтылы алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1.2. Белгіленген тәртіппен Уақытша басқарушы компанияның кінәсінен келтірілген залалды өтеуді талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1.3. Осы Шартты іске асыру мақсатында Уақытша басқарушы компания жасаған шарттармен танысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1.4. Өз құқықтары мен мүдделерін қорғау үшін Уақытша басқарушы компанияның әрекеттеріне (әрекетсіздігіне) шағымдармен сотқа жүгінуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1.5. Осы Шарт бойынша Уақытша басқарушы компанияның жұмысын және міндеттемелерінің орындалуын бақылауға. Уақытша басқарушы компаниядан осы Шартты орындауға байланысты сұрақтарға (сұрау салуларға) жазбаша жауаптар ұсынуды талап етуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Уақытша басқарушы компания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2.1. Осы Шартта көзделген міндеттерді орындау мақсатында жұмыстарды орындауға, қызметтер көрсетуге үшінші тұлғалармен шарттар жасасуға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2.2. Заңнамада белгіленген тәртіппен сервистік қызмет субъектілерімен жасалған шарт шеңберінде міндеттемелерді бұзу нәтижесінде келтірілген залалдардың орнын толтыруды талап етуге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2.3. Көрсетілетін қызметтер үшін төлемақыны уақытылы енгізуді талап етуге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2.4. Кондоминиум объектісін басқару және кондоминиум объектісінің ортақ мүлкін күтіп-ұстау, орынтұрақ орындарын, қоймаларды күтіп-ұстау бойынша ай сайынғы жарналар бойынша берешекті өндіріп алу бойынша шараларды қабылдауға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2.5. Көппәтерлі тұрғын үйдегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелері жиналысының шешімі бойынша мақсатты жарналарды жүзеге асыруға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2.6. Орнатылған үйге ортақ есепке алу аспаптарының жұмысына және пломбалардың сақталуына тексеру жүргізуге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2.7. Кондоминиум объектісін басқару субъектілері мемлекеттік қадағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2.8. Заңнамада көзделген, осы Шарт шеңберінде Уақытша басқарушы компаниялардың өкілеттіктеріне жатқызылған өзге де құқықтарға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Тараптардың құқықтары</w:t>
-[...299 lines deleted...]
-      4.2.8. Заңнамада көзделген, осы Шарт шеңберінде Уақытша басқарушы компаниялардың өкілеттіктеріне жатқызылған өзге де құқықтарға құқылы.</w:t>
+        <w:t xml:space="preserve"> 5. Тараптардың жауапкершілігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Осы Шарт бойынша міндеттемелер орындалмаған немесе тиісінше орындалмаған жағдайда Тараптар Қазақстан Республикасының қолданыстағы заңнамасы шеңберінде жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Уақытша басқарушы компания кондоминиум объектісінің іс-әрекеті немесе әрекетсіздігі нәтижесінде оның ортақ мүлкіне келтірілген залалды келтірілген залал мөлшерінде өтеуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. Тараптардың жауапкершілігі</w:t>
-[...39 lines deleted...]
-      5.2. Уақытша басқарушы компания кондоминиум объектісінің іс-әрекеті немесе әрекетсіздігі нәтижесінде оның ортақ мүлкіне келтірілген залалды келтірілген залал мөлшерінде өтеуге міндетті.</w:t>
+        <w:t xml:space="preserve"> 6. Есеп айырысу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6.1. Уақытша басқарушы компания Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушы 2020 жылғы 30 наурыздағы № 166 бұйрығымен бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20284 болып тіркелген) Кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған шығыстар сметасын есептеу әдістемесін, сондай-ақ кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған шығыстардың ең төмен мөлшерін есептеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған шығыстардың ең төмен мөлшерін қолдануға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Дауларды шешу</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Осы Шартта реттелмеген мәселелер бойынша тараптар арасында туындайтын барлық даулар мен келіспеушіліктер келіссөздер арқылы шешіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Даулы мәселелерді келіссөздер арқылы реттеу мүмкін болмаған кезде даулар кондоминиум объектісінің орналасқан жері бойынша сот тәртібімен шешіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7. Дауларды шешу</w:t>
-[...39 lines deleted...]
-      7.2. Даулы мәселелерді келіссөздер арқылы реттеу мүмкін болмаған кезде даулар кондоминиум объектісінің орналасқан жері бойынша сот тәртібімен шешіледі.</w:t>
+        <w:t xml:space="preserve"> 8. Шартты өзгерту және бұзу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1. Осы Шартқа кез келген өзгерістер мен толықтырулар, егер олар жазбаша түрде жасалған және Тараптардың уәкілетті өкілдерінің қолы қойылған болса, жарамды болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.2. Осы Шарт Тараптардың жазбаша келісімі бойынша, сондай-ақ Қазақстан Республикасының заңнамасында көзделген басқа да жағдайларда өзгертілуі немесе бұзылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.3. Тұрғын үй инспекциясы егер Уақытша басқарушы компания осы Шарттың талаптарын орындамаса, көппәтерлі тұрғын үйдегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелері жиналысының шешімі негізінде тұрғын үй инспекциясы мен уақытша басқарушы компания арасындағы шартты орындаудан біржақты тәртіппен бас тартуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8. Шартты өзгерту және бұзу тәртібі</w:t>
-[...59 lines deleted...]
-      8.3. Тұрғын үй инспекциясы егер Уақытша басқарушы компания осы Шарттың талаптарын орындамаса, көппәтерлі тұрғын үйдегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелері жиналысының шешімі негізінде тұрғын үй инспекциясы мен уақытша басқарушы компания арасындағы шартты орындаудан біржақты тәртіппен бас тартуға құқылы.</w:t>
+        <w:t xml:space="preserve"> 9. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.1. Осы Шарт оған Тараптар қол қойған күннен бастап күшіне енеді және бір жыл бойы әрекет етеді және өз әрекетін 20__ жылғы ___ __________________ тоқтатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Шарттың қолданылу мерзімін тоқтату (аяқтау) Тараптардың ол бойынша міндеттемелерін тоқтатуына әкеп соғады, бірақ егер осы Шарттың талаптарын орындау кезінде осындай жағдайлар орын алса, Шарт Тараптарын оны бұзғаны үшін жауаптылықтан босатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.2. Шарт екі данада, мемлекеттік және орыс тілінде жасалды, Тараптардың әрқайсысы үшін бірдей заңды күші бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9. Қорытынды ережелер</w:t>
-[...57 lines deleted...]
-      9.2. Шарт екі данада, мемлекеттік және орыс тілінде жасалды, Тараптардың әрқайсысы үшін бірдей заңды күші бар.</w:t>
+        <w:t xml:space="preserve"> 10. Тараптардың реквизиттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4741,55 +4835,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5115,31 +5209,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>