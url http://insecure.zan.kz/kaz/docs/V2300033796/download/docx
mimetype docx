--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fe41273" w14:textId="fe41273">
+    <w:p w14:paraId="268f8b2" w14:textId="268f8b2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1088,716 +1088,684 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кондоминиум объектісін басқаруға қатысуға өтінім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құқық қабілеттілігін растайтын құжаттардың көшірмелері (заңды тұлғаны немесе дара кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы анықтама, жарғы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...113 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) салық төлеушінің салық берешегінің, міндетті зейнетақы жарналары және цифрлық жүйелер арқылы алынған әлеуметтік аударымдар бойынша берешегінің жоқ (бар) екендігі туралы мәліметтер. Құжаттарды ұсыну күнінің алдындағы бір айдан ерте емес берілген анықтама.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) өз құрамында "Кәсіптік біліктілік туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және кондоминиум объектісін басқару саласындағы кәсіптік стандарттарға сәйкес кондоминиум объектісін басқару жөніндегі функцияларды жүзеге асыруға кәсіптік біліктілікті тану туралы құжаты бар жұмыскерлердің болуы туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) кондоминиум объектісін басқару саласында жұмыс тәжірибесі туралы мәліметтердің болуы туралы анықтама. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы Қағидалардың 5-тармағында көзделген құжаттар мемлекеттік және орыс тілдерінде нөмірленген және тігілген түрде, не жергілікті атқарушы органның тұрғын үй инспекциясының электрондық поштасына ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген өтінімді қабылдаудың соңғы мерзімі аяқталғаннан кейін өтінім берген кезде басқарушы компанияның өтінімі автоматты түрде қабылданбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Тұрғын үй инспекциясы әлеуетті басқарушы компаниялардан түскен кемінде үш өтінім негізінде конкурстық негізде уақытша басқарушы компанияны таңдауды жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Конкурстық комиссияны құрамына тұрғын үй инспекциясының қызметкерлері кіретін тиісті елді мекеннің жергілікті атқарушы органы бекітеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Конкурстық комиссия әлеуетті басқарушы компаниялар ұсынған өтінімдерді қоса берілген құжаттармен бірге осы Қағидалардың талаптарына сәйкестігіне өтінімдерді қабылдау аяқталғаннан кейін 5 (бес) жұмыс күні ішінде қарайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Өтінімді қоса берілген құжаттармен қарау нәтижелері бойынша конкурстық комиссия тұрғын үй инспекциясының ресми интернет – ресурсында жарияланатын конкурстың қорытындысын шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кондоминиум объектісін басқару саласында ең көп жұмыс тәжірибесі бар уақытша басқарушы компания жеңімпаз болып саналады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кондоминиум объектісін басқару саласында ұқсас жұмыс тәжірибесі бар – бірнеше әлеуетті басқарушы компаниялар болған кезде өтінімі басқа әлеуетті басқарушы компаниялардың өтінімдерінен бұрын келіп түскен әлеуетті басқарушы компания жеңімпаз болып танылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Конкурсқа қатысқан барлық әлеуетті басқарушы компанияларға конкурс нәтижелерімен танысу үшін электрондық поштаға және ұялы байланыстың абоненттік нөмірі қатысуға өтінімде көрсетілген мәтіндік хабарлама түрінде хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уақытша басқарушы компанияны тағайындау ол анықталған сәттен бастап 3 (үш) жұмыс күнінен кешіктірілмей жүзеге асырылады және конкурс қорытындылары шыққан сәттен бастап 3 (үш) жұмыс күн ішінде тұрғын үй инспекциясының тиісті шешімімен рәсімделеді. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тұрғын үй инспекциясы мен уақытша басқарушы компания арасындағы үлгі шарт нысаны бойынша тұрғын үй инспекциясы мен уақытша басқарушы компания арасындағы шартқа қол қою ол тағайындалған кейін 2 (екі) жұмыс күні ішінде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Конкурс өтпеді деп танылған кезде тұрғын үй инспекциясы мен уақытша басқарушы компания арасында осы Қағидаларға 2-қосымшаға сәйкес Үлгілік шарт нысаны бойынша конкурсқа жалғыз қатысушы болып табылатын басқарушы компаниямен, ал конкурсқа қатысушылар болмаған кезде кемінде он пайыз пәтер, тұрғын емес үй-жайлар иелері ұсынған бастамашыл топтың бірімен шарт жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конкурсты өткізілмеді деп тануға осылар негіз болып табылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) берілген өтінімдердің болмауы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) екіден аз өтінім беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) конкурс жеңімпазы тұрғын үй инспекциясымен шарт жасасудан жалтарған кезде. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 - тарау. Уақытша басқарушы компанияның жұмыс тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Уақытша басқарушы компания кондоминиум объектісін басқару субъектісінің функцияларын пәтерлердің, тұрғын емес үй-жайлардың меншік иелері кондоминиум объектісін басқару нысанын таңдаған немесе кондоминиум объектісін басқару субъектісін таңдаған кезге дейін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Тұрғын үй инспекциясы уақытша басқарушы компанияны тағайындаған кезде кондоминиум объектісін басқару жөніндегі қызметтер осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жасалатын шарт негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Уақытша басқарушы компания күнтізбелік он бес күн ішінде екінші деңгейдегі банкте кондоминиум объектісін басқару үшін ағымдағы және жинақ шоттарын ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Уақытша басқарушы компания Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2020 жылғы 30 наурыздағы № 166 бұйрығымен (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20284 болып тіркелген) бекітілген Кондоминиум объектісін басқаруға арналған жарналардың ең төмен мөлшерін есептеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кондоминиум объектісін басқару бойынша қызметтерді кондоминиум объектісін басқаруға арналған жарналардың ең төмен мөлшері бойынша көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Кондоминиум объектісінің пәтерлерін, тұрғын емес үй-жайларының меншік иелері басқару нысанын таңдау туралы шешім қабылдамаса, онда тұрғын үй инспекциясы көппәтерлі тұрғын үйлерді басқаруға уақытша басқарушы компанияны таңдау бойынша конкурсты қайта өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1902,68 +1870,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тағайындау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кондоминиум объектісін басқаруға қатысуға өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кімге __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1992,70 +1960,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кімнен _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (басқарушы компанияның толық атауы көрсетіледі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кондоминиум объектісін басқару жөніндегі конкурсқа қатысуға үміткер басқарушы компания туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2543,70 +2511,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             (заңды тұлғаның немесе жеке кәсіпкердің атауы көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2920,68 +2888,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұрғын үй инспекциясы мен уақытша басқарушы компания арасындағы үлгі шарт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________ қаласы "___" ___________ 202__ жылғы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3136,504 +3104,504 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екінші тараптан, бұдан әрі "Тараптар" деп аталатын, осы Кондоминиум объектісін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқару туралы шартты жасасты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1. Осы Шарт ______________________________ (тұрғын үй кешенінің атауы және оның нақты орналасқан жері (толық пошта мекенжайы) мекенжайы бойынша орналасқан кондоминиум объектісін уақытша басқаруды қамтамасыз ету мақсатында жасалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. Осы Шарт "__" _________ 20__ жылғы конкурстық комиссияның шешімі негізінде жасалды, № ____ хаттама.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Шарттың мәні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. Осы Шарт бойынша Тұрғын үй инспекциясы тапсырады, ал Уақытша басқарушы компания өз атынан кондоминиум объектісін басқару бойынша қызметтер көрсетуге, кондоминиум объектісін басқару мақсаттарына қол жеткізуге бағытталған барлық қажетті заңды және нақты әрекеттерді жасауға міндеттеме алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Тараптардың міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. Тұрғын үй инспекциясының міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1.1. Кондоминиум объектісін басқару нысанын (Үй кеңесін, тексеру комиссиясын) таңдау немесе Уақытша басқарушы компанияны тағайындау бойынша кондоминиум объектісін, тұрғын емес үй-жайлары меншік иелерінің жиналысын өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1.2. Уақытша басқарушы компанияға кондоминиум объектісінің құрамы мен техникалық сипаттамалары туралы мәліметтер беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1.3. Кондоминиум объектісін маусымдық пайдалануға дайындау жөніндегі іс-шаралардың жүзеге асырылуын бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1.4. Уақытша басқарушы компанияның кондоминиум объектісін басқаруға және ортақ мүлкін күтіп-ұстауға арналған шығыстар бойынша ақша салу үшін ағымдағы шот ашуын бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1.5. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелеріне ай сайынғы және жылдық есеп беруді бақылау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. Уақытша басқарушы компанияның міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2.1. Осы Шарттың талаптарына сәйкес кондоминиум объектісін басқару.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2.2. Пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар меншік иелерінің тізімдерін жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2.3. Жиналыстар өткізуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2.4. Көппәтерлі тұрғын үйдегі ортақ мүліктің құрамына кіретін объектілердің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2.5. Коммуналдық қызметтер көрсететін ұйымдармен кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған коммуналдық қызметтер көрсету туралы шарттар жасасу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2.6. Коммуналдық қызметтер көрсететін ұйымдармен кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған коммуналдық қызметтер көрсету, оларға ақы төлеу туралы шарттар жасасу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2.7. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелеріне кондоминиум объектісін басқару және кондоминиум объектісінің ортақ мүлкін күтіп-ұстау жөніндегі ай сайынғы және жылдық есепті ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3.2.8. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелеріне қызметтің негізгі көрсеткіштері туралы, кондоминиум объектісінің ортақ мүлкін күтіп-ұстау бойынша қызметтер көрсетуге және жұмыстарды орындауға жасалған шарттар, оларды көрсету тәртібі мен шарттары, құны туралы ақпаратқа еркін қол жеткізуді қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3.2.9. Коммуналдық қызметтердің сапасына және оларды пәтерлердің, тұрғын емес үй-жайлардың меншік иелеріне берудің үздіксіздігіне мониторинг жүргізу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2.10. Мүліктің меншік иелері бірлестігінің төрағасы кондоминиум объектісін басқару жөніндегі өз қызметін тоқтатқан кезде он жұмыс күнінен аспайтын мерзімде қабылдау-беру актісінің негізінде мүліктің меншік иелері бірлестігінің жаңа төрағасына немесе пәтерлердің, тұрғын емес үй-жайлардың меншік иелері кондоминиум объектісін басқарудың тікелей бірлесіп басқару түріндегі нысанын таңдаған кезде кондоминиум объектісін басқару субъектісіне не ол болмаған жағдайда тұрғын үй инспекциясына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көппәтерлі тұрғын үй құжаттамасының (ол болған кезде);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3788,714 +3756,714 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ағымдағы, жинақтаушы және нысаналы жарналар есебінен сатып алынған тауарлық-материалдық құндылықтардың;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көппәтерлі тұрғын үйді пайдалану үшін қажетті өзге де құжаттаманың, техникалық құралдар мен жабдықтардың сақталуын қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Тараптардың құқықтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1. Тұрғын үй инспекциясы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1.1. Уақытша басқарушы компаниядан кондоминиум объектісін басқару және көппәтерлі тұрғын үй бойынша кондоминиум объектісінің ортақ мүлкін күтіп-ұстау бойынша сапалы қызметтер көрсету туралы ақпаратты уақтылы алуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1.2. Белгіленген тәртіппен Уақытша басқарушы компанияның кінәсінен келтірілген залалды өтеуді талап етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1.3. Осы Шартты іске асыру мақсатында Уақытша басқарушы компания жасаған шарттармен танысуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1.4. Өз құқықтары мен мүдделерін қорғау үшін Уақытша басқарушы компанияның әрекеттеріне (әрекетсіздігіне) шағымдармен сотқа жүгінуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1.5. Осы Шарт бойынша Уақытша басқарушы компанияның жұмысын және міндеттемелерінің орындалуын бақылауға. Уақытша басқарушы компаниядан осы Шартты орындауға байланысты сұрақтарға (сұрау салуларға) жазбаша жауаптар ұсынуды талап етуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2. Уақытша басқарушы компания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2.1. Осы Шартта көзделген міндеттерді орындау мақсатында жұмыстарды орындауға, қызметтер көрсетуге үшінші тұлғалармен шарттар жасасуға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2.2. Заңнамада белгіленген тәртіппен сервистік қызмет субъектілерімен жасалған шарт шеңберінде міндеттемелерді бұзу нәтижесінде келтірілген залалдардың орнын толтыруды талап етуге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2.3. Көрсетілетін қызметтер үшін төлемақыны уақытылы енгізуді талап етуге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2.4. Кондоминиум объектісін басқару және кондоминиум объектісінің ортақ мүлкін күтіп-ұстау, орынтұрақ орындарын, қоймаларды күтіп-ұстау бойынша ай сайынғы жарналар бойынша берешекті өндіріп алу бойынша шараларды қабылдауға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2.5. Көппәтерлі тұрғын үйдегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелері жиналысының шешімі бойынша мақсатты жарналарды жүзеге асыруға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2.6. Орнатылған үйге ортақ есепке алу аспаптарының жұмысына және пломбалардың сақталуына тексеру жүргізуге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2.7. Кондоминиум объектісін басқару субъектілері мемлекеттік қадағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2.8. Заңнамада көзделген, осы Шарт шеңберінде Уақытша басқарушы компаниялардың өкілеттіктеріне жатқызылған өзге де құқықтарға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Тараптардың жауапкершілігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.1. Осы Шарт бойынша міндеттемелер орындалмаған немесе тиісінше орындалмаған жағдайда Тараптар Қазақстан Республикасының қолданыстағы заңнамасы шеңберінде жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.2. Уақытша басқарушы компания кондоминиум объектісінің іс-әрекеті немесе әрекетсіздігі нәтижесінде оның ортақ мүлкіне келтірілген залалды келтірілген залал мөлшерінде өтеуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Есеп айырысу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6.1. Уақытша басқарушы компания Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушы 2020 жылғы 30 наурыздағы № 166 бұйрығымен бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20284 болып тіркелген) Кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған шығыстар сметасын есептеу әдістемесін, сондай-ақ кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған шығыстардың ең төмен мөлшерін есептеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған шығыстардың ең төмен мөлшерін қолдануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. Дауларды шешу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.1. Осы Шартта реттелмеген мәселелер бойынша тараптар арасында туындайтын барлық даулар мен келіспеушіліктер келіссөздер арқылы шешіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.2. Даулы мәселелерді келіссөздер арқылы реттеу мүмкін болмаған кезде даулар кондоминиум объектісінің орналасқан жері бойынша сот тәртібімен шешіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. Шартты өзгерту және бұзу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.1. Осы Шартқа кез келген өзгерістер мен толықтырулар, егер олар жазбаша түрде жасалған және Тараптардың уәкілетті өкілдерінің қолы қойылған болса, жарамды болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.2. Осы Шарт Тараптардың жазбаша келісімі бойынша, сондай-ақ Қазақстан Республикасының заңнамасында көзделген басқа да жағдайларда өзгертілуі немесе бұзылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.3. Тұрғын үй инспекциясы егер Уақытша басқарушы компания осы Шарттың талаптарын орындамаса, көппәтерлі тұрғын үйдегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелері жиналысының шешімі негізінде тұрғын үй инспекциясы мен уақытша басқарушы компания арасындағы шартты орындаудан біржақты тәртіппен бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.1. Осы Шарт оған Тараптар қол қойған күннен бастап күшіне енеді және бір жыл бойы әрекет етеді және өз әрекетін 20__ жылғы ___ __________________ тоқтатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Шарттың қолданылу мерзімін тоқтату (аяқтау) Тараптардың ол бойынша міндеттемелерін тоқтатуына әкеп соғады, бірақ егер осы Шарттың талаптарын орындау кезінде осындай жағдайлар орын алса, Шарт Тараптарын оны бұзғаны үшін жауаптылықтан босатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.2. Шарт екі данада, мемлекеттік және орыс тілінде жасалды, Тараптардың әрқайсысы үшін бірдей заңды күші бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10. Тараптардың реквизиттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4835,55 +4803,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>