--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d5aa7a" w14:textId="6d5aa7a">
+    <w:p w14:paraId="e5d4d63" w14:textId="e5d4d63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ғылым және жоғары білім министрінің 2023 жылғы 11 желтоқсандағы № 625 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 13 желтоқсанда № 33771 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z146" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік қызмет көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -753,94 +815,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – мемлекеттік көрсетілетін қызмет) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер Заңы) </w:t>
+      1. Осы "Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – мемлекеттік көрсетілетін қызмет) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына және "Шетелдік ресми құжаттарды заңдастыруды талап етудің күшін жоятын конвенция (Гаага, 1961 жылғы 5 қазан) ережелерін іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2001 жылғы 24 сәуірдегі № 545 </w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына, "Шетелдік ресми құжаттарды заңдастыруды талап етудің күшін жоятын конвенция (Гаага, 1961 жылғы 5 қазан) ережелерін іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2001 жылғы 24 сәуірдегі № 545 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген және апостильді қою тәртібі мен шарттарын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы "Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік қызмет көрсету қағидаларында мынадай анықтамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1051,130 +1175,192 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы "электрондық үкімет" веб-порталы (бұдан әрі – портал) немесе "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы осы Қағидаларға </w:t>
+      5. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы не "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік көрсетілетін қызметіне қойылатын негізгі талаптар тізбесінің (бұдан әрі – Негізгі талаптар тізбесі) 8-тармағында көрсетілген құжаттарды ұсынады.</w:t>
+        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – Негізгі талаптар тізбесі) 9-тармағында көрсетілген құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Мемлекеттік корпорация арқылы құжаттарды қабылдау кезінде көрсетілетін қызметті алушыға өтініш берушіден қабылданған құжаттардың тізбесі, өтінішті қабылдаған қызметкердің тегі, аты және әкесінің аты (бар болған кезде), өтініш беру күні мен уақыты, сондай-ақ дайын құжаттарды беру күні көрсетілетін тиісті құжаттарды қабылдау туралы электрондық қолхат береді, өтініш берушінің өтініші бойынша қолхат қағаз түрінде беріледі.</w:t>
+      6. Мемлекеттік корпорация арқылы құжаттарды қабылдау кезінде көрсетілетін қызметті алушыға өтініш берушіден қабылданған құжаттардың тізбесі, өтінішті қабылдаған қызметкердің тегі, аты және әкесінің аты (ол болған жағдайда), өтініш беру күні мен уақыты, сондай-ақ дайын құжаттарды беру күні көрсетілетін тиісті құжаттарды қабылдау туралы электрондық қолхат береді, өтініш берушінің өтініші бойынша қолхат қағаз түрінде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 06.01.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 5</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің м.а. 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1326,477 +1512,333 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Орталықтың жауапты құрылымдық бөлімшесінің қызметкері құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді, егер көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда, көрсетілген мерзімде дәлелді бас тартудың жобасын дайындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) көрсетілетін қызметті алушы Орталықтың жауапты құрылымдық бөлімшесіне құжаттардың толық топтамасын ұсынған кезде, Орталықтың жауапты құрылымдық бөлімшесінің қызметкері 3 (үш) жұмыс күні ішінде ғылым және жоғары білім саласындағы уәкілетті органның ақпараттық жүйесінде білім туралы құжаттардың түпнұсқалығын тексереді, егер қажетті деректер болмаған жағдайда 7 (жеті) жұмыс күні ішінде білім туралы құжаттардың түпнұсқалығын растау және жауап алу үшін жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымына сұрау салуды ресімдейді;</w:t>
+      4) көрсетілетін қызметті алушы Орталықтың жауапты құрылымдық бөлімшесіне құжаттардың толық топтамасын ұсынған кезде Орталықтың жауапты құрылымдық бөлімшесінің қызметкері 3 (үш) жұмыс күні ішінде ғылым және жоғары білім саласындағы уәкілетті органның цифрлық жүйесінде білім туралы құжаттардың түпнұсқалығын тексереді, егер қажетті деректер болмаған жағдайда 7 (жеті) жұмыс күні ішінде білім туралы құжаттардың түпнұсқалығын растау және жауап алу үшін жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымына сұрау салуды ресімдейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымында оқығаны расталған жағдайда Орталықтың жауапты құрылымдық бөлімшесінің қызметкері құжаттарды 1 (бір) жұмыс күні ішінде көрсетілетін қызметті берушіге жолдайды. </w:t>
+        <w:t>
+      5) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымында оқығаны расталған жағдайда Орталықтың жауапты құрылымдық бөлімшесінің қызметкері құжаттарды 1 (бір) жұмыс күні ішінде көрсетілетін қызметті берушіге жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құжаттар келіп түскен сәттен бастап көрсетілетін қызметті беруші 4 (төрт) жұмыс күні ішінде құжаттарға апостиль қояды не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап дайындайды.</w:t>
+      Құжаттар келіп түскен сәттен бастап көрсетілетін қызметті беруші 4 (төрт) жұмыс күні ішінде құжаттарға апостиль қояды не Негізгі талаптар тізбесінің 10-тармағында көзделген негіздер болған кезде мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты көрсетілетін қызметті алушыға жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Негізгі талаптар тізбесінің 9-тармағында көзделген негіздер болған кезде, көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушы алдын ала шешім бойынша өз ұстанымын білдіруі үшін тыңдауды өткізу уақыты, орны және әдісі туралы хабарлайды.</w:t>
+      6) көрсетілетін қызметті берушінің басшысы немесе уәкілетті тұлғасы 2 (екі) жұмыс күні ішінде құжаттарға қол қойғаннан кейін, көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің жауапты қызметкері 1 (бір) жұмыс күні ішінде апостиль қою үшін ұсынылған құжаттарды тіркеу кітабына тіркейді, содан кейін мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей дайын құжаттарды немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты курьер немесе Орталықтың пошта байланысы арқылы Мемлекеттік корпорацияға беру үшін жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірілмей жіберіледі. Тыңдау хабарланған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей өткізіледі.</w:t>
+      11. Көрсетілетін қызметті алушы портал арқылы өтініш берген кезде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Хабарлама (хабархат) тапсырыс хаттың табыс етілгендігі туралы хабарламамен тапсырыс хатпен, телефонограммамен немесе телеграммамен, ұялы байланыстың абоненттік нөмірі бойынша мәтіндік хабармен немесе электрондық мекенжай бойынша не хабархаттың немесе шақырудың тіркеліп-бекітілуін қамтамасыз ететін өзге де байланыс құралдарын пайдалану арқылы жіберіледі.</w:t>
+      1) Орталықтың кеңсесі құжаттар келіп түскен күні оларды 1 (бір) жұмыс күні ішінде электрондық құжат айналымының бірыңғай жүйесінде тіркеуді жүзеге асырады және Орталықтың жауапты құрылымдық бөлімшесіне орындауға береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші білім туралы құжатты апостильдеу немесе мемлекеттік қызметті көрсетуден дәлелді бас тарту туралы шешім қабылдайды;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      2) Орталықтың жауапты құрылымдық бөлімшесі 2 (екі) жұмыс күні ішінде білім туралы құжаттарды қабылдауды және толықтығын тексеруді жүзеге асырады, егер порталда барлық жолдар толтырылған және қосымшалар дұрыс бекітілген жағдайда, ақы төлеуге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) көрсетілетін қызметті берушінің басшысы немесе уәкілетті тұлғасы 2 (екі) жұмыс күні ішінде құжаттарға қол қойғаннан кейін, көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің жауапты қызметкері 1 (бір) жұмыс күні ішінде апостиль қою үшін ұсынылған құжаттарды тіркеу кітабына тіркейді, содан кейін мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей дайын құжаттарды немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты курьер немесе Орталықтың пошта байланысы арқылы Мемлекеттік корпорацияға беру үшін жібереді.</w:t>
+      Егер көрсетілетін қызметті алушы ақыны төлемесе, көрсетілетін қызметті беруші мемлекеттік қызметті көрсетуден бас тартады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушы ақы төлегеннен кейін Орталықтың жауапты құрылымдық бөлімшесінің қызметкері 3 (үш) жұмыс күні ішінде ғылым және жоғары білім саласындағы уәкілетті органның цифрлық жүйесінде білім туралы құжаттардың түпнұсқалығын тексереді, егер қажетті деректер болмаған жағдайда білім туралы құжаттардың түпнұсқалығын 7 (жеті) жұмыс күні ішінде растау және жауап алу үшін тиісті жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымына сұрау салуды ресімдейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымында оқығаны расталған жағдайда Орталықтың жауапты құрылымдық бөлімшесінің қызметкері 1 (бір) жұмыс күні ішінде портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" 4 (төрт) жұмыс күні ішінде апостильдеу үшін құжаттардың түпнұсқаларын қызметті алушының орналасқан жері бойынша Мемлекеттік корпорация арқылы беру туралы хабарлама жібереді не Негізгі талаптар тізбесінің 10-тармағында көзделген негіздер болған кезде мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты көрсетілетін қызметті алушыға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің жауапты қызметкері 3 (үш) жұмыс күні ішінде көрсетілетін қызметті берушінің басшысы немесе уәкілетті тұлғасы апостиль қою үшін құжаттарға қол қойғаннан кейін, сондай-ақ оларды құжаттарды тіркеу кітабына тіркегеннен кейін дайын құжаттарды немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей курьер немесе Орталықтың пошта байланысы арқылы Мемлекеттік корпорацияға беру үшін жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 06.01.2025 </w:t>
-[...271 lines deleted...]
-        <w:t>№ 5</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің м.а. 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1855,272 +1897,478 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік корпорация нәтижені бір ай бойы сақтауды қамтамасыз етеді, одан кейін оларды одан әрі сақтау үшін көрсетілетін қызметті берушіге береді. Көрсетілетін қызметті алушы бір ай өткеннен кейін жүгінген кезде Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z60" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы мәліметтерді енгізуді қамтамасыз етеді.</w:t>
+      15. Көрсетілетін қызметті беруші Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесінде мемлекеттік қызмет көрсету сатысы туралы мәліметтерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z61" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің м.а. 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Қазақстан Республикасының ғылым және жоғары білім беру саласындағы уәкілетті органы 3 (үш) жұмыс күні ішінде осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы көрсетілетін қызметті берушілерге, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына, Мемлекеттік корпорацияға, сондай-ақ Бірыңғай байланыс орталығына хабарлайды.</w:t>
+      16. Қазақстан Республикасының ғылым және жоғары білім беру саласындағы уәкілетті органы 3 (үш) жұмыс күні ішінде осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы көрсетілетін қызметті берушілерге, "цифрлық үкіметтің" операторына, Мемлекеттік корпорацияға, сондай-ақ Бірыңғай байланыс орталығына хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің м.а. 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z62" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) олардың қызметкерлерінің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z63" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі. </w:t>
+      17. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z64" w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады. </w:t>
+      Көрсетілетін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңының 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z65" w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер Заңының 25-бабының 2-тармағына сәйкес тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңының 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z66" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z67" w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің м.а. 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z68" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -2174,51 +2422,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Жоғары және (немесе)</w:t>
+              <w:t>"Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік қызмет көрсету қағидаларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2239,2117 +2487,1983 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жоғары оқу орнынан кейінгі</w:t>
-[...323 lines deleted...]
-              </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 06.01.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 11.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 5</w:t>
+        <w:t>№ 379</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Ғылым және жоғары білім министрлігінің Ғылым және білім саласында сапаны қамтамасыз ету комитеті</w:t>
+Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштерді қабылдау "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) және "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+Қазақстан Республикасы Ғылым және жоғары білім министрлігінің Ғылым және білім саласында сапаны қамтамасыз ету комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Мемлекеттік корпорацияға құжаттар топтамасын тапсырған сәттен бастап – 20 (жиырма) жұмыс күні;</w:t>
-[...102 lines deleted...]
-2) мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут.</w:t>
+Өтініштерді қабылдау "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) және "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z61" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) /қағаз түрінде</w:t>
+1) Мемлекеттік корпорацияға құжаттар топтамасын тапсырған сәттен бастап – 20 (жиырма) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталға жүгінген кезде – 20 (жиырма) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияға жүгінген кезде қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік корпорацияға құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- "апостиль" мөртаңбасы қойылған дайын құжаттарды қағаз жеткізгіште беру;</w:t>
-[...18 lines deleted...]
-- бас тарту туралы дәлелді жауапты беру.</w:t>
+Электрондық (ішінара цифрландырылған) /қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алуышадан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="39"/>
+          <w:bookmarkStart w:name="z64" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) ақылы негізде көрсетіледі. Мемлекеттік қызметті көрсеткені үшін мемлекеттік баж алынады, ол "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (</w:t>
-[...22 lines deleted...]
-          <w:bookmarkEnd w:id="39"/>
+- "апостиль" мөртаңбасы қойылған дайын құжаттарды қағаз жеткізгіште беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...27 lines deleted...]
-Мемлекеттік көрсетілетін қызметті алуға электрондық сұрау салуды портал арқылы берген кезде төлем "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылады. Алдын ала төленген жағдайда төлем құжатының электрондық көшірмесі қоса беріледі.</w:t>
+- бас тарту туралы дәлелді жауапты беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алуышадан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="40"/>
+          <w:bookmarkStart w:name="z65" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) Көрсетілетін қызметті берушіде - Қазақстан Республикасының </w:t>
-[...22 lines deleted...]
-          <w:bookmarkEnd w:id="40"/>
+Мемлекеттік қызмет жеке тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) ақылы негізде көрсетіледі. Мемлекеттік қызметті көрсеткені үшін мемлекеттік баж алынады, ол Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салық Кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мемлекеттік бажды төлеу күніне белгіленген 0,5 айлық есептік көрсеткішті құрайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) Мемлекеттік корпорацияда – Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін;</w:t>
+              <w:t>Мемлекеттік бажды төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол емес нысанда жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...27 lines deleted...]
-3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www.​gov.​kz. интернет-ресурсында көрсетілген. Мемлекеттік корпорацияның интернет-ресурсы: www. gov4c. kz, www. egov. kz.</w:t>
+Мемлекеттік көрсетілетін қызметті алуға электрондық сұрау салуды портал арқылы берген кезде төлем "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) арқылы жүзеге асырылады. Алдын ала төленген жағдайда төлем құжатының электрондық көшірмесі қоса беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z67" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...2 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">
+1) Көрсетілетін қызметті берушіде – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+              <w:t xml:space="preserve">
+2) Мемлекеттік корпорацияда – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) жеке басты куәландыратын құжат және (немесе) цифрлық құжаттар сервисі арқылы электрондық құжат нысанында (жеке басын сәйкестендіру үшін);</w:t>
+Қабылдау "электронды" кезек тәртібімен, көрсетілетін қызметті алушының таңдауы бойынша жеделдетілген қызмет көрсетусіз жүзеге асырылады, кезекті портал арқылы броньдауға болады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...108 lines deleted...]
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушы, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+              <w:t xml:space="preserve">
+3) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады). Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің www.gov.kz. интернет-ресурсында көрсетілген. Мемлекеттік корпорацияның интернет-ресурсы: www. gov4c. kz, www. egov. kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z70" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
-[...1 lines deleted...]
-          </w:p>
+Көрсетілетін қызметті алушы немесе сенімхат бойынша өкіл Мемлекеттік корпорацияға жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректер мен мәліметтердің Шетелдік ресми құжаттарды заңдастыру талаптарын жоятын 1961 жылғы 5 қазандағы Гаага Конвенциясында белгіленген талаптарға сәйкес келмеуі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) жеке басты куәландыратын құжат және (немесе) цифрлық құжаттар сервисі арқылы цифрлық құжат нысанында (жеке басын сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) апостиль қою үшін ұсынылған құжат (түпнұсқа);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) төлем туралы түбіртек (түпнұсқа).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы қойылған электронды құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) апостиль қою үшін ұсынылған құжаттың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының бюджетке алым сомасы үшін төленгенін растайтын, жеке басын куәландыратын құжаттар туралы мәліметтерді (ЦҮТШ арқылы төлеген жағдайда) көрсетілетін қызметті беруші және Мемлекеттік корпорацияның қызметкері "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушы, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметті көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z101" w:id="41"/>
+          <w:bookmarkStart w:name="z79" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректер мен мәліметтердің Шетелдік ресми құжаттарды заңдастыру талаптарын жоятын 1961 жылғы 5 қазандағы Гаага Конвенциясында белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметті көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z81" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Тыныс-тіршілігін шектейтін организм функциялары тұрақты бұзылып, денсаулығы нашарлаған көрсетілетін қызметті алушыларға қажет болған жағдайда Мемлекеттік қызмет көрсету үшін құжаттарды қабылдауды Мемлекеттік корпорация қызметкері 1414, 8-800-080-7777 Бірыңғай байланыс орталығы арқылы жүгіну арқылы тұрғылықты жеріне барып жүргізеді.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары: 8 (7172) 74-24-29. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8-800-080-7777. Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде көрсетілетін қызметті берушінің Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтері, 1414, 8-800-080-7777 Мемлекеттік қызмет көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -4404,129 +4518,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Жоғары және (немесе) жоғары</w:t>
-[...77 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t xml:space="preserve"> "Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік қызмет көрсету қағидаларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4547,51 +4583,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4612,556 +4648,1417 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
-[...94 lines deleted...]
-            </w:r>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысына _______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы бойынша тұратын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кімнен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты,әкесінің аты (ол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>болған жағдайда) көрсетіледі)</w:t>
             </w:r>
-            <w:r>
-[...66 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланыс телефоны/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымның телефоны/факсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жұмыс немесе оқу орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="42"/>
+    <w:bookmarkStart w:name="z108" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ӨТІНІШ</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="43"/>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="44"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      еліне бару үшін менің білім туралы құжатымды апостильдеуді сұраймын (керегін</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="45"/>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z110" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       сызыңыз):</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="46"/>
+      еліне бару үшін менің білім туралы құжатымды апостильдеуді сұраймын (керегін сызыңыз):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z111" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Бакалавр дәрежесі берілетін жоғары білім туралы диплом;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="47"/>
+      1) "бакалавр" дәрежесі берілетін жоғары білім туралы диплом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z112" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Біліктілік берілетін жоғары білім туралы диплом;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="48"/>
+      2) біліктілік берілетін жоғары білім туралы диплом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z113" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="49"/>
+      3) басқалар ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z114" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      басқалар _________________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="50"/>
+      Мынадай құжаттар тапсырылды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z115" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мынадай құжаттар тапсырылды:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="51"/>
+      1) білім туралы құжаттың түпнұсқасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z116" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Білім туралы құжаттың түпнұсқасы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="52"/>
+      2) білім туралы құжатқа қосымшаның түпнұсқасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z117" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Білім туралы құжатқа қосымшаның түпнұсқасы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="53"/>
+      3) төлем туралы түбіртек түпнұсқасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z118" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Төлем туралы түбіртек түпнұсқасы.</w:t>
-[...19 lines deleted...]
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін</w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z118" w:id="55"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5195,129 +6092,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Жоғары және (немесе) жоғары</w:t>
-[...77 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>20 ______ жылғы "___" ______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5338,51 +6157,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Нысан </w:t>
+              <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5403,685 +6222,1500 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>(қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарынан шығатын ресми құжаттарды апостильдеу" мемлекеттік қызмет көрсету қағидаларына </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
-            <w:r>
-[...92 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының тегі, аты,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(бұдан әрі - Т.А.Ә.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>не ұйымының атауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының мекенжайы)</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>__________________________</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="58"/>
+    <w:bookmarkStart w:name="z142" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №_______ бөлімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z144" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________  (мекенжайын көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z145" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінде көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбауыңызға байланысты құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z125" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 ақпандағы Қазақстан</w:t>
+      Жоқ құжаттардың атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _______________________________________;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z126" w:id="60"/>
+    <w:bookmarkStart w:name="z149" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, "Азаматтарға</w:t>
+        <w:t>
+      3) _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z127" w:id="61"/>
+    <w:bookmarkStart w:name="z150" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арналған үкімет" мемлекеттік корпорациясы филиалының</w:t>
+      Осы қолхат әр тарапқа бір-бірден 2 данада жасалған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z128" w:id="62"/>
+    <w:bookmarkStart w:name="z151" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      №_______ бөлімі ___________________________________________________________</w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z129" w:id="63"/>
+    <w:bookmarkStart w:name="z152" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (мекенжайын көрсету)</w:t>
+      Т.А.Ә. (ол болған жағдайда) (Мемлекеттік корпорация қызметкері) (қолы) (күні)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z130" w:id="64"/>
+    <w:bookmarkStart w:name="z153" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сіздің "Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарынан</w:t>
+      Телефон: __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z131" w:id="65"/>
+    <w:bookmarkStart w:name="z154" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      шығатын ресми құжаттарды апостильдеу" мемлекеттік қызмет көрсету қағидаларында</w:t>
+      Алдым: ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z132" w:id="66"/>
+    <w:bookmarkStart w:name="z155" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбауыңызға және (немесе)</w:t>
+      мемлекеттік көрсетілетін қызметті алушының Т.А.Ә. (ол болған жағдайда)/қолы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z133" w:id="67"/>
-[...258 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20_____жылғы "______" ______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6407,31 +8041,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>