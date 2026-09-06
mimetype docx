--- v0 (2025-10-17)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4a0fd4a" w14:textId="4a0fd4a">
+    <w:p w14:paraId="94c70b7" w14:textId="94c70b7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,59 +93,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2023 жылғы 7 желтоқсандағы № 116 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 12 желтоқсанда № 33765 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2023 жылғы 7 желтоқсандағы № 116 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 12 желтоқсанда № 33765 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
@@ -219,192 +308,160 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12684 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-тармақ мынадай мазмұндағы 12-1) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12-1) объектінің бірегей нөмірі (бұдан әрі - ОБН) – объектіні мониторингілеу мақсатында құрылыс жобаларын әзірлеуге, реконструкциялауға (қайта жоспарлауға және қайта жабдықтауға) бастапқы материалдарды алудан бастап пайдалануға қабылдауға дейін құрылыс объектісі туралы ақпаратты (мәліметтерді) жинау үшін мемлекеттік қала құрылысы кадастры жүйесінде қалыптастырылатын он сегіз таңбалы сәйкестендіру нөмірі;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -417,70 +474,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Елді мекендердің аумағында әртүрлі мақсаттағы объектілерді өз бетінше салуға жол берілмейді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -513,150 +570,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "27. "Сарыарқа" газ құбырын магистральдық және тарату желілерін қоспағанда, жобаланып жатқан инженерлік желілерге қосылу үшін техникалық шарттарды беруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. СЖТ мен техникалық шарттар жобалау (жобалау-сметалық) құжаттаманың құрамында бекітілген құрылыстың нормативтік ұзақтығының барлық мерзімі ішінде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылыстың нормативтік ұзақтығы үш жылдан асқан жағдайда, СЖТ және техникалық шарттардың қолданылу мерзімі құрылыстың басталғаны туралы растаушы құжаттардың ұсынылу талабымен құрылыс кезеңіне ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылыстың басталғаны туралы растаушы құжаттар ұсынылмаған жағдайда, СЖТ және техникалық шарттар берілген күнінен бастап үш жыл өткен соң жарамсыз деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Реконструкциялауға (қайта жоспарлауға, қайта жабдықтауға) ЖАО-ның шешімі объектіні пайдалануға енгізгенге дейін қолданылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -669,110 +726,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "31. Тіреу және қоршау (сыртқы) конструкцияларын, инженерлік жүйелер мен жабдықтарды қозғамайтын жағдайларды қоспағанда, реконструкциялау (қайта жабдықтау, қайта жоспарлау) жобалары бойынша міндетті сараптамаға жататын жобалау (жобалау-сметалық) құжаттамасы әзірленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген жағдайларда жобаны іске асыру жөніндегі құрылыс-монтаждау жұмыстары сараптаманың оң қорытындысын алғаннан кейін ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жобалау (жобалау-сметалық) құжаттамасын әзірлеудің алдында тапсырыс беруші аттестатталған сарапшыларды тарта отырып, қолданыстағы үй-жай, ғимарат немесе құрылыс конструкцияларының физикалық жай-күйіне, сенімділігі мен тұрақтылығына техникалық зерттеп тексеру жүргізеді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -785,290 +842,290 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "39. Жоспарланған құрылыс бекітілген бас жоспарға, егжей-тегжейлі жоспарлау жобасына немесе елді мекендерді дамыту және салу схемасына сәйкес келген жағдайда, көрсетілетін қызметті беруші ұсынылған құжаттарды алған күннен бастап 1 (бір) жұмыс күнінен аспайтын мерзімде инженерлiк және коммуналдық қамтамасыз ету бойынша қызмет көрсетушiлерге сауалнама парағын және сыртқы инженерлік желілер трассасының алдын ала схемасы бар техникалық шарттарды алу үшін ахуалдық схеманы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші мынадай құжаттарды қатар дайындайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-топтама бойынша – егжей-тегжейлі жоспарлау жобасынан алынған үзінді көшірмесін, тік жоспарлау белгілерін, жолдар мен көшелердің көлденең қималарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-топтама бойынша – тіреу және қоршау (сыртқы) конструкцияларын, инженерлік жүйелері мен жабдықтарын өзгертуге байланысты қолданыстағы ғимараттар мен құрылыстардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) туралы ЖАО-ның шешімін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инженерлiк және коммуналдық қамтамасыз ету бойынша қызмет көрсетушiлер жоғарыда көрсетілген құжаттарды алған күннен бастап сыртқы инженерлік желілер трассасының алдын ала схемасы бар техникалық шарттарды дайындайды және көрсетілетін қызметті берушіге мынадай мерзімде жібереді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техникалық және (немесе) технологиялық жағынан күрделі емес объектілер үшін 5 (бес) жұмыс күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техникалық және (немесе) технологиялық жағынан күрделі объектілер үшін 10 (он) жұмыс күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сыртқы инженерлік желілер трассасының алдын ала схемасы бар техникалық шарттарды беруден дәлелді бас тарту үшін 2 (екі) жұмыс күні.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инженерлiк және коммуналдық қамтамасыз ету бойынша қызмет көрсетушiлер техникалық шарттарды беруден:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметтердің талап етілетін көлемін ұсыну үшін қажетті бос техникалық қуат болмаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті ұсыну үшін қажетті желілер немесе өзге де мүлік болмаған жағдайларда бас тартуға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инженерлiк және коммуналдық қамтамасыз ету бойынша қызмет көрсетушiлер техникалық шарттарды беруден бас тартқан жағдайда, техникалық шарттарды беруден бас тарту туралы шешімге қызметтерді ұсыну үшін қажетті бос техникалық қуатының тапшылығы, желілердің немесе өзге де мүліктің болмауы туралы дәлелді негіздемені есептеулермен қоса береді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1081,286 +1138,270 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>42-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "42. Техникалық және (немесе) технологиялық жағынан күрделі емес объектілерді жобалау бойынша 1-ші мемлекеттік көрсетілетін қызметті көрсету мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СЖТ және техникалық шарттарды ұсынуға – 9 (тоғыз) жұмыс күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жаңа құрылысқа бастапқы материалдарды ұсынуға – 15 (он бес) жұмыс күні.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техникалық және (немесе) технологиялық жағынан күрделі объектілерді жобалау бойынша 1-ші мемлекеттік көрсетілетін қызметті көрсету мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СЖТ және техникалық шарттарды ұсынуға – 15 (он бес) жұмыс күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жаңа құрылысқа бастапқы материалдарды ұсынуға – 17 (он жеті) жұмыс күні.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тіреу және қоршау (сыртқы) конструкцияларын, инженерлік жүйелері мен жабдықтарын өзгертуге байланысты қолда бар ғимараттар мен құрылыстардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) үшін бастапқы материалдарды ұсыну бойынша 1-ші мемлекеттік көрсетілетін қызметті көрсету мерзімі – 15 (он бес) жұмыс күні.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-ші мемлекеттік қызметті көрсетуге дәлелді бас тартуды ұсыну мерзімі – 5 (бес) жұмыс күні.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 44-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "44-1. Мемлекеттік қызметтер көрсету тәртібі туралы, сондай-ақ мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты сәулет, қала құрылысы және құрылыс iстерi жөнiндегi уәкiлеттi орган "Мемлекеттер көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13) тармақшасына сәйкес Бірыңғай байланыс орталығына, сондай-ақ өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдарына және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1373,166 +1414,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "53. 2-ші мемлекеттік қызметті көрсету бойынша құжаттарды қарау қорытындысы бойынша осы Қағидаларда көрсетілген мерзімде көрсетілетін қызметті беруші ОБН, объектінің атауы мен орналасқан жерін көрсете отырып келісім-хатты немесе дәлелді бас тартуды дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-ші мемлекеттік көрсетілетін қызметтің нәтижесі көрсетілетін қызметті берушімен өтініш берушінің "жеке кабинетіне" ЭЦҚ-сымен қол қойылған электрондық құжат нысанында жолданады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 57-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "57-1. Мемлекеттік қызметтер көрсету тәртібі туралы, сондай-ақ мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты сәулет, қала құрылысы және құрылыс iстерi жөнiндегi уәкiлеттi орган "Мемлекеттер көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13) тармақшасына сәйкес Бірыңғай байланыс орталығына, сондай-ақ өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдарына және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1545,90 +1570,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>78-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "78. Бекітілген жобаға сәйкес кіреберіс есігі мен терезе блоктары (толтыру) орнатылған, ішкі әрлеу жұмыстары аяқталған, қабырғалары мен төбелері сыланған және тегістелген (ішкі қаптау, сылау, тұсқағаз жапсыру жұмыстарынсыз), еден жабынын салу бойынша төсем салынған (таза едендер салусыз), электр кабельдері мен сымдарын өткізу көзделген, пәтер ішіндегі бөлу автоматтары орнатылған (тұрмыстық мақсаттағы электр техникалық аспаптарсыз, газды немесе электрлі ас үй плиталарсыз), аспаптарды орнату орындарына дейін жапқыш арматурасы мен тығындары бар су өткізу және кәріз құбырлары жүргізілген (санитариялық-техникалық жабдық пен аспаптар орнатусыз), сондай-ақ тұтынылған коммуналдық қызметтерді есептеу аспаптары (үйге ортақ және жеке) орнатылған, жылыту аспаптары мен терезелік жақтау тақтайлары орнатылған, егер шартта осы көзделмесе, атап көрсетілгеннен асатын көлемдердегі жұмыстар орындалған, сондай-ақ объекті инженерлік және коммуналдық қамтамасыз ету көздеріне қосылып салынған, объектінің құрылысына бөлінген аумақты аббатандыру және көгаландыру бойынша жұмыстар орындалған объектілердің (кешендердің) жай-күйі салынған объектілердің (кешендердің) толық әзірлігін білдіреді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z54" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі әрлеу (қаптау, сылау, тұсқағаз жапсыру) жұмыстары аяқталған, таза едендер салынған, санитариялық-техникалық жабдық пен аспаптар, тұрмыстық мақсаттағы электр техникалық аспаптар, газды немесе электрлі ас үй плиталары, тұтынылған коммуналдық қызметтерді есептеу аспаптары (үйге ортақ және жеке), пәтерішілік есік блоктары орнатылып және объекті инженерлік және коммуналдық қамтамасыз ету көздеріне қосылып салынған, объектінің құрылысына бөлінген аумақты аббатандыру және көгаландыру бойынша жұмыстар орындалған объектілердің жай-күйі мемлекеттiк инвестициялардың қатысуымен салынған тұрғын үй объектілерінің толық әзірлігін білдіреді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1641,186 +1666,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79-1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "79-1. Тапсырыс беруші объектіні пайдалануға қабылдау актісі бекітілгенге дейін инженерлік желілердің және (немесе) ғимараттардың (құрылыстардың) нақты орналасуының атқарушылық геодезиялық түсірілімін мемлекеттік қала құрылысы кадастрына тіркеу үшін "Қала құрылысы жобаларын, жобалау алдындағы және жобалау (жобалау-сметалық) құжаттамасын, сондай-ақ сәулет, қала құрылысы және құрылыс қызметі объектілерін мемлекеттік қала құрылысы кадастрының деректер базасында тіркеу қағидаларын бекіту туралы" Қазақстан Республикасы Өңірлік даму министрінің 2014 жылғы 16 маусымдағы № 172/НҚ бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9603 болып тіркелген) Қала құрылысы жобаларын, жобалау алдындағы және жобалау (жобалау-сметалық) құжаттамасын, сондай-ақ сәулет, қала құрылысы және құрылыс қызметі объектілерін мемлекеттік қала құрылысы кадастрының деректер базасында тіркеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын ЖАО "Азаматтарға арналған үкімет" мемлекеттік корпорациясынан (бұдан әрі – Мемлекеттік корпорациясы) құжаттарды алған кезден бастап бір жұмыс күні өткенге дейін тапсырыс берушінің құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларында айқындалған рәсімдерді сақтауын салыстырып тексереді және мемлекеттік қала құрылысы кадастрының ақпараттық жүйесі арқылы пайдалануға қабылдау актісін есепке алуды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қала құрылысы кадастрына пайдалануға қабылдаудың бекітілген актісін әрі қарай енгізуді осы Қағидалардың 81-тармағының 2) тармақшасына сәйкес жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 81-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "81-1. ОБН-ді беру 1-мемлекеттік қызметті көрсету, 2-мемлекеттік қызметті көрсету, құрылыс объектілерін пайдалануға қабылдау кезеңінде мемлекеттік қала құрылысы кадастрының автоматтандырылған ақпараттық жүйесі арқылы автоматты режимде жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1893,204 +1902,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="42"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z63" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z64" w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрықты Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z65" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министріне жүктелсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы бұйрық 2024 жылғы 1 шілдеден бастап қолданысқа енгізілетін осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші, қырық екінші, қырық үшінші және елу төртінші абзацтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2106,258 +2081,257 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасы</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Өнеркәсіп және құрылыс</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...39 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің міндетін атқарушы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>И. Шархан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="46"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛГЕН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z69" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z70" w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Цифрлық даму, инновациялар және </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z71" w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аэроғарыш өнеркәсібі министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2461,86 +2435,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 116 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2699,70 +2637,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="50"/>
+          <w:bookmarkStart w:name="z74" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3114,70 +3052,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету мерзімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="51"/>
+          <w:bookmarkStart w:name="z77" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) жаңа құрылысқа бастапқы материалдарды алу үшін:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3528,70 +3466,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="52"/>
+          <w:bookmarkStart w:name="z84" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) жаңа құрылысқа бастапқы материалдарды (бұдан әрі - 1-топтама) алу бойынша: СЖТ, тік жоспарлау белгілерін, егжей-тегжейлі жоспарлау жобасынан алынған үзінді көшірмесі, жолдар мен көшелердің көлденең қималарын, техникалық шарттар, сыртқы инженерлік желілер трассасының схемаларының электрондық көшірмелері;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3681,70 +3619,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z87" w:id="53"/>
+          <w:bookmarkStart w:name="z87" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде өтініш берушіден алынатын төлем мөлшері</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3850,88 +3788,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z88" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті берушінің – Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес жексенбі және мереке күндерін қоспағанда, түскі асқа үзіліспен, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұманы қоса алғанда;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы (Қазақстан Республикасының еңбек заңнамасына сәйкес көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш білдірген кезде өтініштерді қабылдау және мемлекеттік қызметтер көрсету нәтижелері келесі жұмыс күні жүзеге асырылады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4001,70 +3941,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін өтініш берушіден талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="54"/>
+          <w:bookmarkStart w:name="z89" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) 1 және 2-топтамалар бойынша:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4462,70 +4402,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z101" w:id="55"/>
+          <w:bookmarkStart w:name="z101" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) өтініш берушінің және (немесе) мемлекеттік көрсетілетін қызметті көрсетуге қажет ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4595,98 +4535,91 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттік қызметтерді, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы ұсыну ерекшеліктерін ескеретін өзге де талаптар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="56"/>
+          <w:bookmarkStart w:name="z102" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш берушінің электрондық цифрлық қолтаңбасы болған жағдайда, мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Өтініш берушінің мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ 1414, 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4738,86 +4671,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -4956,86 +4853,50 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -5175,313 +5036,308 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="57"/>
+    <w:bookmarkStart w:name="z107" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалауға арналған сәулет-жоспарлау тапсырмасы (СЖТ) Архитектурно – планировочное задание на проектирование (АПЗ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z108" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       №_______ от "____"_____________20____ года  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="58"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z109" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "____"_____________№_______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z110" w:id="59"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z110" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объектінің бірегей нөмірі: _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z111" w:id="60"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z111" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уникальный номер объекта: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z112" w:id="61"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z112" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объектінің атауы:_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z113" w:id="62"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z113" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование объекта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z114" w:id="63"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z114" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тапсырыс беруші (құрылыс салушы, инвестор): ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z115" w:id="64"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z115" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик (застройщик, инвестор):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z116" w:id="65"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z116" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объектінің мекенжайы __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z117" w:id="66"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z117" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес объекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z118" w:id="67"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z118" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қала (елді мекен), жыл ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z119" w:id="68"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z119" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Населенный пункт, год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5553,70 +5409,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет-жоспарлау тапсырмасын (СЖТ) әзірлеу үшін негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z120" w:id="69"/>
+          <w:bookmarkStart w:name="z120" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала (аудан) әкімдігінің қаулысы немесе құқық белгілейтін құжат №_______ _________ (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Жер учаскесін таңдау актісі (СЖТ-сын жер учаскесімен бірге беру кезінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5641,70 +5497,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z121" w:id="70"/>
+          <w:bookmarkStart w:name="z121" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Постановление акимата города (района) или правоустанавливающий документ №_______ от_________ (число, месяц, год)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
+          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акт выбора земельного участка (при выдаче АПЗ вместе с земельным участком)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9268,70 +9124,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z122" w:id="71"/>
+          <w:bookmarkStart w:name="z122" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9446,70 +9302,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 автомобильдер тұрағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z123" w:id="72"/>
+          <w:bookmarkStart w:name="z123" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15763,70 +15619,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z124" w:id="73"/>
+          <w:bookmarkStart w:name="z124" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Ғимараттағы ауа баптау жүйесін жобалау кезінде (жобада орталықтандырылған суық сумен жабдықтау және ауа баптау қарастырылмағанда) ғимарат қасбеттерінің сәулеттік шешіміне сәйкес жергілікті жүйелердің сыртқы элементтерін орналастыруды көздеу қажет. Жобаланатын ғимараттың қасбеттерінде жергілікті ау баптау жүйелерінің сыртқы элементтерін орналастыруға арналған жерлерді (бөліктер, маңдайшалар, балкондар және т.б.) көздеу қажет.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16834,360 +16690,344 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Приемка и ввод в эксплуатацию построенного объекта (тип приемки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="74"/>
+    <w:bookmarkStart w:name="z127" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жер учаскесін таңдау актісі негізінде СЖТ берілгенде, СЖТ жер учаскесіне тиісті құқық туындаған кезден бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z128" w:id="75"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z128" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СЖТ және ТШ жобалау (жобалау-сметалық) құжаттаманың құрамында бекітілген құрылыстың бүкіл нормативтік ұзақтығының мерзімі шегінде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z129" w:id="76"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z129" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылыстың нормативтік ұзақтығы үш жылдан асқан жағдайда, техникалық шарттардың қолданылу мерзімі құрылыстың басталғаны туралы растаушы құжаттардың ұсынылу талабымен құрылыс кезеңіне ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z130" w:id="77"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z130" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылыстың басталғаны туралы растаушы құжаттар ұсынылмаған жағдайда, техникалық шарттар берілген күнінен бастап үш жыл өткен соң жарамсыз деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z131" w:id="78"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z131" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При предоставлении АПЗ на основании акта выбора земельного участка, АПЗ вступает в силу с момента возникновения соответствующего права на земельный участок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z132" w:id="79"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z132" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АПЗ и ТУ действуют в течение всего срока нормативной продолжительности строительства, утвержденного в составе проектной (проектно-сметной) документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z133" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае превышения нормативной продолжительности строительства более трех лет срок действия АПЗ и технических условий продлевается на период строительства при условии представления подтверждающих документов о начале строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="80"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z134" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае непредставления подтверждающих документов о начале строительства АПЗ и технические условия по истечении трех лет с даты выдачи считаются недействительными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z135" w:id="81"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z135" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. СЖТ-да жазылған талаптар мен шарттар меншік нысанына және қаржыландыру көздеріне қарамастан инвестициялық процестің барлық қатысушылармен орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z136" w:id="82"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z136" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования и условия, изложенные в АПЗ, выполняются всеми участниками инвестиционного процесса независимо от форм собственности и источников финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z137" w:id="83"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z137" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тапсырыс берушінің СЖТ-да қамтылған талаптармен келіспеуі сот тәртібімен шағымдалуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z138" w:id="84"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z138" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Несогласие заказчика с требованиями, содержащимися в АПЗ, обжалуется в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17513,31 +17353,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>