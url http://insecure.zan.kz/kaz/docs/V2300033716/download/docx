--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f33c27b" w14:textId="f33c27b">
+    <w:p w14:paraId="2364bb3" w14:textId="2364bb3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасу" мемлекеттік қызметті көрсету қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 30 қарашадағы № 98 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 4 желтоқсанда № 33716 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 30 қарашадағы № 98 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 4 желтоқсанда № 33716 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -172,51 +172,156 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің 278-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -291,191 +396,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасу" мемлекеттік қызметті көрсету қағидалары осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Қатты пайдалы қазбалар жөніндегі жер қойнауын пайдалану департаменті:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Қатты пайдалы қазбалар жөніндегі жер қойнауын пайдалану департаменті:</w:t>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрықты Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -607,118 +711,118 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Шарлапаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z12" w:id="7"/>
+      <w:bookmarkStart w:name="z12" w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ұлттық экономика министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p>
-[...52 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -874,87 +978,192 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 98 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасу" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Жер қойнауын пайдалануға арналған келісімшарттарға қосымша келісім жасасу" мемлекеттік қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) 278-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1029,1043 +1238,2630 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Жер қойнауын пайдалануға арналған келісімшарттарға (бұдан әрі – көрсетілетін мемлекеттік қызмет) қосымша Келісім жасасу кезінде мемлекеттік қызметті көрсету тәртібін айқындайды. Осы Қағидалар Кодекс қолданысқа енгізілгенге дейін жасалған жер қойнауын пайдалануға арналған келісімшарттарға қолданылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушы – орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      1) көрсетілетін қызметті алушы – орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні бекіткен немесе өзгерткен күннен бастап 3 (үш) жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты өзектендіреді және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тараудың тақырыбы жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жер қойнауын пайдалануға арналған келісімшартқа өзгерістер мен толықтырулар енгізу кезінде мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызметті Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызмет көрсету тәсілдерін, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны, мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қатты пайдалы қазбалар бойынша "Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Тізбе) баяндалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Көрсетілетін қызметті алушы "Minerals.gov.kz" жер қойнауын пайдаланушылардың бырыңғай платформасы (бұдан әрі – "Minerals.gov.kz" ЖҚПБП) арқылы немесе көрсетілетін қызметті берушінің кеңсесіне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша (сараптама комиссиясының қарауына) жер қойнауын пайдалануға арналған келісімшартқа өзгерістер енгізу туралы өтінішті (онда келісімшартқа ұсынылатын өзгерістер, олардың негіздемесі және өтініш бойынша шешім қабылдау үшін қажетті өзге де мәліметтер баяндалған) және Тізбенің 8-тармағының 1) тармақшасында көрсетілген құжаттарды береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініштер мен құжаттарды қабылдау жұмыс кестесіне сәйкес жүзеге асырылады. Өтініштер мен құжаттарды қабылдауды растау қоса берілген құжаттары бар өтінішті қабылдаған адамның тегін, атын, әкесінің атын (бар болса) көрсете отырып, көрсетілетін қызметті берушінің кеңсесінде тіркеу (мөртаңба, кіріс нөмірі және күні) болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті беруші өтініш тіркелген күннен бастап 3 (үш) жұмыс күні ішінде осы Қағидаларда белгіленген талаптарға сәйкес ұсынылған құжаттардың толықтығын және дұрыстығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған жағдайда көрсетілетін қызметті беруші осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды (бұдан әрі – дәлелді бас тарту) жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші өтініш тіркелген күннен бастап 5 (бес) жұмыс күні ішінде құжаттарды жер қойнауын пайдалану мәселелері жөніндегі сараптама комиссиясының қарауына шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Сараптама комиссиясының қарауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Сараптама комиссиясы келісімшарттарға өзгерістер мен толықтырулар енгізу мәселелері бойынша жер қойнауын пайдаланушылардың өтініштерін қарау кезінде ұсынымдар әзірлеу мақсатында не келісімшартқа өзгерістер мен толықтырулар енгізу мәселелері бойынша жер қойнауын пайдаланушылардың өтініштерін қарау кезінде ұсынымдар әзірлеу мақсатында көрсетілетін қызметті берушінің консультативтік-кеңесші органы болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сараптама комиссиясы өтінішті қарайды және өз ұсынымдарын құжаттарды қарауға енгізген күннен бастап 20 (жиырма) жұмыс күні ішінде көрсетілетін қызметті берушіге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сараптама комиссиясының ұсынымдары негізінде көрсетілетін қызметті беруші сараптама комиссиясының ұсынымдары келіп түскен күннен бастап 5 (бес) жұмыс күні ішінде жер қойнауын пайдалануға арналған келісімшартқа өзгерістер мен толықтырулар енгізуден бас тарту туралы немесе сараптама комиссиясының ұсынымдарын ескере отырып, жер қойнауын пайдалануға арналған келісімшартқа өзгерістер мен толықтырулар енгізу жөніндегі келіссөздерді бастау туралы шешім шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақты алып тастау көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тізбенің 9-тармағына сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде көрсетілетін қызметті беруші өтініш берушіге мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша өтініш берушіге ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізудің уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жіберілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші мынадай шешімдер қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сараптама комиссиясының ұсынымдарын ескере отырып, жер қойнауын пайдалануға арналған келісімшартқа өзгерістер мен толықтырулар енгізу жөніндегі келіссөздердің басталғаны туралы хабарлайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Тізбенің 9-тармағында көрсетілген жағдайларда мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Жұмыс тобының қарауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті алушы "Minerals.gov.kz" ЖҚПБП арқылы немесе көрсетілетін қызметті берушінің кеңсесіне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша (жұмыс тобының қарауына) жер қойнауын пайдалануға арналған келісімшартқа өзгерістер енгізу туралы өтінішті (онда келісімшартқа ұсынылатын өзгерістер, олардың негіздемесі және өтініш бойынша шешім қабылдау үшін қажетті өзге де мәліметтер баяндалған) және Тізбенің 8-тармағының 2) тармақшасында көрсетілген құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жер қойнауын пайдалануға арналған келісімшартқа өзгерістер мен толықтырулар енгізу жөніндегі келіссөздерді көрсетілетін қызметті берушінің жұмыс тобы жүргізеді. Жұмыс тобы туралы ережені және оның құрамын көрсетілетін қызметті беруші бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Келіссөздер жер қойнауын пайдаланушы көрсетілетін қызметті берушіге толықтыру жобасын және өзге де қажетті құжаттарды жұмыс тобының қарауына ұсынған күннен бастап 2 (екі) ай ішінде жүргізіледі. Тараптардың келісімі бойынша бұл мерзім ұзартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Келіссөздердің нәтижелері хаттамамен ресімделеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс тобының хаттамасын жұмыс тобының барлық қатысушылары келіссөздер процесі аяқталған күннен бастап 10 жұмыс күні ішінде ресімдейді және қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Тізбенің 9-тармағына сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде көрсетілетін қызметті беруші өтініш берушіге мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша өтініш берушіге ұстаным білдіру мүмкіндігі үшін тыңдауды өткізудің уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жіберілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші Тізбенің 9-тармағында көрсетілген жағдайларда дәлелді бас тартуды береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Егер жер қойнауын пайдалануға арналған келісімшартқа толықтыру жобасы жер қойнауын пайдалануға арналған келісімшарттың негізгі қаржы-экономикалық көрсеткіштерін қозғайтын болса, жұмыс тобының шешімі негізінде көрсетілетін қызметті беруші көрсетілген жобаны экономикалық сараптамаға қол қойылғанға дейін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұндай жағдайда көрсетілетін қызметті алушы жұмыс комиссиясының талаптарын ескере отырып, жер қойнауын пайдалануға арналған келісімшартқа өзгерістер мен толықтырулар жобасын көрсетілетін қызметті берушіге ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экономикалық сараптама жүргізу тәртібі "Жер қойнауын пайдалануға арналған келісімшартқа толықтыру жобасына экономикалық сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 17 мамырдағы № 530 бұйрығында (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17057 болып тіркелген) айқындалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақ жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Жұмыс тобы мақұлдаған келісімшартқа өзгерістер мен толықтырулар жобасын және осы Қағидалардың 18-тармағында көрсетілген жағдайда мемлекеттік жоспарлау жөніндегі уәкілетті мемлекеттік органмен келісілген жер қойнауын пайдалануға арналған келісімшартқа толықтыру жобасын алған көрсетілетін қызметті алушы "Minerals.gov.kz" ЖҚПБП арқылы береді не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасуға (қол қоюға) өтінішті және Тізбенің 8-тармағының 3) тармақшасына сәйкес мемлекеттік және орыс тілдерінде Қосымша келісімнің жобасын көрсетілетін қызметті берушінің кеңсесіне ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Көрсетілетін қызметті беруші 20-тармақта көрсетілген құжаттарды алған күннен бастап 25 (жиырма бес) жұмыс күні ішінде жер қойнауын пайдалануға арналған келісімшартқа толықтыруға қол қояды, тіркейді және көрсетілетін қызметті алушыға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тараудың тақырыбы жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселесі бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік қызметтерді көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z55" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге, лауазымды адамға беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z56" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z57" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы шешім қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z58" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z59" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z60" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Егер заңда өзгеше көзделмесе, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағымданғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2183,68 +3979,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қатты пайдалы қазбалар бойынша "Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасу" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2359,61 +4155,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасы Өнеркәсіп және құрылыс министрлігі</w:t>
+              <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5632,306 +7418,306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>берушінің атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="56"/>
+    <w:bookmarkStart w:name="z160" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауын пайдалануға арналған келісімшартқа өзгерістер енгізу туралы өтініш (сараптама комиссиясының қарауына)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z161" w:id="57"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z161" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтінішпен __________ келісімшарт бойынша жер қойнауын пайдалану құқығын иеленуші (келісімшарттың нөмірі мен тіркелген күні) ______________(жеке тұлғаның тегін, атын, әкесінің атын (болған жағдайда)/ заңды тұлғаның атауын көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z162" w:id="58"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z162" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ұсынылған өзгерістерді көрсету) сұрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z163" w:id="59"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z163" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 66-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес анық емес мәліметтер бергені үшін жауапкершілік туралы хабардармын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z164" w:id="60"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z164" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған деректердің дұрыс екенін растаймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z165" w:id="61"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z165" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12) тармақшасына сәйкес ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z166" w:id="62"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z166" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінішке қосымша беріледі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z167" w:id="63"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z167" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z168" w:id="64"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z168" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)_______________________________________________________________…</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="65"/>
+    <w:bookmarkStart w:name="z170" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6153,248 +7939,248 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>берушінің атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z173" w:id="66"/>
+    <w:bookmarkStart w:name="z173" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуге арналған өтінішті одан әрі қараудан дәделді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z174" w:id="67"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z174" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нөмірі: Берілген күні:                                    (Өтініш берушінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z175" w:id="68"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z175" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (орталық мемлекеттік орган)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z176" w:id="69"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z176" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сіздің 20__ жылғы "__" _____ №____ өтінішіңізді қарастырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z177" w:id="70"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z177" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z178" w:id="71"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z178" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z179" w:id="72"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z179" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________(бас тарту себебі) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z180" w:id="73"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z180" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Қол қоюшының лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z181" w:id="74"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z181" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Қол қоюшының тегі, аты,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z182" w:id="75"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z182" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әкесінің аты (бар болған жағдайда))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6616,306 +8402,306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>берушінің атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="76"/>
+    <w:bookmarkStart w:name="z185" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауын пайдалануға арналған келісімшартқа өзгерістер енгізу туралы өтініш (жұмыс тобының қарауына)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z186" w:id="77"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z186" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтінішпен __________ келісімшарт бойынша жер қойнауын пайдалану құқығын иеленуші (келісімшарттың нөмірі мен тіркелген күні) ______________(жеке тұлғаның тегін, атын, әкесінің атын (болған жағдайда)/ заңды тұлғаның атауын көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z187" w:id="78"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z187" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ұсынылған өзгерістерді көрсету) сұрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z188" w:id="79"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z188" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 66-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес анық емес мәліметтер бергені үшін жауапкершілік туралы хабардармын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z189" w:id="80"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z189" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған деректердің дұрыс екенін растаймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z190" w:id="81"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z190" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12) тармақшасына сәйкес ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z191" w:id="82"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z191" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қосымша беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z192" w:id="83"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z192" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)__________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z193" w:id="84"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z193" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)_______________________________________________________________…</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="85"/>
+    <w:bookmarkStart w:name="z195" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7137,248 +8923,248 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>берушінің атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="86"/>
+    <w:bookmarkStart w:name="z198" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасуға (қол қоюға) өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z199" w:id="87"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z199" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтінішпен ______________(келісімшарт бойынша жер қойнауын пайдалану құқығын иеленуші (келісімшарттың нөмірі мен тіркелген күні) __________ (жеке тұлғаның тегін, атын, әкесінің атын (болған жағдайда)/ заңды тұлғаның атауын көрсету) Жер қойнауын пайдалануға арналған келісімшартқа қосымша келісім жасасуды сұрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z200" w:id="88"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z200" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 66-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес анық емес мәліметтер бергені үшін жауапкершілік туралы хабардармын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z201" w:id="89"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z201" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған деректердің дұрыс екенін растаймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z202" w:id="90"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z202" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12) тармақшасына сәйкес ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z203" w:id="91"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z203" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қосымша беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z204" w:id="92"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z204" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z205" w:id="93"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z205" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________…</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7420,55 +9206,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>