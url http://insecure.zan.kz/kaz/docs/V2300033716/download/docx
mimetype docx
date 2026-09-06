--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2364bb3" w14:textId="2364bb3">
+    <w:p w14:paraId="605cd18" w14:textId="605cd18">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -172,156 +172,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...104 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің 278-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -373,213 +268,296 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының 1) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасу" мемлекеттік қызметті көрсету қағидалары осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Қатты пайдалы қазбалар жөніндегі жер қойнауын пайдалану департаменті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен бастап күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -711,118 +689,118 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Шарлапаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z12" w:id="6"/>
+      <w:bookmarkStart w:name="z12" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ұлттық экономика министрлігі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="7"/>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -978,192 +956,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 98 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасу" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...105 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Жер қойнауын пайдалануға арналған келісімшарттарға қосымша келісім жасасу" мемлекеттік қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) 278-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1215,2653 +1088,2172 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Жер қойнауын пайдалануға арналған келісімшарттарға (бұдан әрі – көрсетілетін мемлекеттік қызмет) қосымша Келісім жасасу кезінде мемлекеттік қызметті көрсету тәртібін айқындайды. Осы Қағидалар Кодекс қолданысқа енгізілгенге дейін жасалған жер қойнауын пайдалануға арналған келісімшарттарға қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушы – орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актімен бекітілген, өзгертілген және (немесе) толықтырылған күннен бастап 3 (үш) жұмыс күні ішінде оның көрсетілу тәртібі туралы ақпаратты өзектендіріп, Мемлекеттік корпорацияға және мемлекеттік мүлікті есепке алу саласындағы бірыңғай операторға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасу" мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 216</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызметті Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қатты пайдалы қазбалар бойынша "Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасу" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларға 1-қосымшада жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-      3. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні бекіткен немесе өзгерткен күннен бастап 3 (үш) жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты өзектендіреді және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Көрсетілетін қызметті алушы Жер қойнауын пайдаланудың бірыңғай платформасы (бұдан әрі – ЖҚПБП) арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған жер қойнауын пайдалануға арналған келісімшартқа өзгерістер енгізу туралы өтінішті (онда келісімшартқа енгізуге ұсынылған өзгерістер, олардың негіздемесі және өтініш бойынша шешім қабылдау үшін қажет өзге де мәліметтер жазылған) және Тізбенің 10 -тармағының 1) тармақшасында көрсетілген құжаттарды (сараптама комиссиясының қарауына) ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті ЖҚПБП-да тіркеген кезде көрсетілетін қызметті алушының жеке кабинетінде мемлекеттік көрсетілетін қызметтің нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұраудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттары қоса тіркелген өтініш ЖҚПБП-да бірегей есептік нөмірлер беріліп, тіркелу күні мен уақыты (сағат, минут) көрсетіліп тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші өтініш тіркелген күннен бастап 5 (бес) жұмыс күні ішінде осы Қағидаларда белгіленген талаптарға сәйкес ұсынылған құжаттардың дұрыстығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы дұрыс емес құжаттарды ұсынған кезде көрсетілетін қызметті беруші осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде көрсетілетін қызметті алушының ЖҚПБП жеке кабинетіне осы Қағидаларға берілген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысанда өтінішті әрі қарай қараудан дәлелді бас тартуын (бұдан әрі – Дәлелді бас тарту) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызметтің көрсетілу сатысы туралы деректерді мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне Қазақстан Республикасы Көлік және коммуникациялар министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 "Мемлекеттік көрсетілетін қызметтің көрсетілу сатысы туралы деректерді мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне енгізу қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) белгіленген тәртіппен енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2-тараудың тақырыбы жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушы талап етілетін құжаттарды ұсынған кезде көрсетілетін қызметті беруші құжаттарды ЖҚПБП арқылы сараптама комиссиясы мүшелерінің жеке кабинеттеріне жер қойнауын пайдалану мәселелері жөніндегі сараптау комиссиясының қарауына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 216</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Жер қойнауын пайдалануға арналған келісімшартқа өзгерістер мен толықтырулар енгізу кезінде мемлекеттік қызметті көрсету тәртібі</w:t>
-[...671 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Сараптама комиссиясының қарауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Сараптама комиссиясы келісімшарттарға өзгерістер мен толықтырулар енгізу мәселелері бойынша жер қойнауын пайдаланушылардың өтініштерін қарау кезінде ұсынымдар әзірлеу мақсатында не келісімшартқа өзгерістер мен толықтырулар енгізу мәселелері бойынша жер қойнауын пайдаланушылардың өтініштерін қарау кезінде ұсынымдар әзірлеу мақсатында көрсетілетін қызметті берушінің консультативтік-кеңесші органы болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сараптама комиссиясы өтінішті қарайды және өз ұсынымдарын құжаттарды қарауға енгізген күннен бастап 20 (жиырма) жұмыс күні ішінде көрсетілетін қызметті берушіге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сараптама комиссиясының ұсынымдары негізінде көрсетілетін қызметті беруші сараптама комиссиясының ұсынымдары келіп түскен күннен бастап 5 (бес) жұмыс күні ішінде жер қойнауын пайдалануға арналған келісімшартқа өзгерістер мен толықтырулар енгізуден бас тарту туралы немесе сараптама комиссиясының ұсынымдарын ескере отырып, жер қойнауын пайдалануға арналған келісімшартқа өзгерістер мен толықтырулар енгізу жөніндегі келіссөздерді бастау туралы шешім шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">12. Алып тасталды -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Жұмыс тобының қарауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Көрсетілетін қызметті алушы ЖҚПБП арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша (жұмыс тобының қарауына) жер қойнауын пайдалануға арналған келісімшартқа өзгерістер енгізу туралы көрсетілетін қызмет алушының ЭЦҚ-мен куәландырылған өтінішті (онда келісімшартқа ұсынылатын өзгерістер, олардың негіздемесі және өтініш бойынша шешім қабылдау үшін қажетті өзге де мәліметтер баяндалған) және Тізбенің 10-тармағының 2) тармақшасында көрсетілген құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      12-тармақты алып тастау көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Жер қойнауын пайдалануға арналған келісімшартқа өзгерістер мен толықтырулар енгізу жөніндегі келіссөздерді көрсетілетін қызметті берушінің жұмыс тобы жүргізеді. Жұмыс тобы туралы ережені және оның құрамын көрсетілетін қызметті беруші бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Келіссөздер жер қойнауын пайдаланушы көрсетілетін қызметті берушіге толықтыру жобасын және өзге де қажетті құжаттарды жұмыс тобының қарауына ұсынған күннен бастап 2 (екі) ай ішінде жүргізіледі. Тараптардың келісімі бойынша бұл мерзім ұзартылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Келіссөздер нәтижелері хаттамамен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс тобының хаттамасына жұмыс тобының барлық қатысушылары отырыс өткізілген күннен бастап 10 (он) жұмыс күні ішінде ЖҚПБП арқылы ЭЦҚ көмегімен қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 216</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Тізбенің 11-тармағына сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға ЖҚПБП арқылы мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру үшін тыңдауды өткізу уақыты және орны (тәсілі) туралы хабарландыру жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдауды өткізу туралы хабарлама көрсетілетін қызметті алушының ЖҚПБП жеке кабинетінде мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын орналастырылады. Тыңдау хабарлама орналастырылған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші Тізбенің 11-тармағында көрсетілген жағдайларда көрсетілетін қызметті алушының ЖҚПБП жеке кабинетіне дәлелді бас тартуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвесторлар тізіліміне енгізілген инвесторларға қатысты келісімшарттың қолданылу мерзімін ұзартуға қатысты бөлігінде бас тарту үшін негіздер бар болған кезде көрсетілетін қызметті беруші дәлелді бас тартуды жасап, оны ЖҚПБП арқылы Бас прокуратураға келісуге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас прокуратура алған сәттен бастап 3 (үш) жұмыс күні ішінде қабылданған шешіммен келіседі немесе келісуден  бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас прокуратурамен келісу қорытындылары бойынша қабылданған шешім туралы көрсетілетін қызметті беруші инвесторлар тізіліміне енгізілген көрсетілетін қызметті алушыны Бас прокуратураның жауабы келіп түскен сәттен бастап бір жұмыс күні ішінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Егер жер қойнауын пайдалануға арналған келісімшартқа толықтыру жобасы жер қойнауын пайдалануға арналған келісімшарттың негізгі қаржы-экономикалық көрсеткіштерін қозғайтын болса, жұмыс тобының шешімі негізінде көрсетілетін қызметті беруші ЖҚПБП арқылы көрсетілген жобаны экономикалық сараптамаға қол қойылғанға дейін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл жағдайда көрсетілетін қызметті алушы "Жер қойнауын пайдалануға арналған келісімшартқа толықтыру жобасына экономикалық сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 17 мамырдағы № 530 бұйрығының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17057 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген құжаттар топтамасын экономикалық сараптамаға кейіннен жолдау үшін көрсетілетін қызметті берушіге ЖҚПБП немесе электрондық құжатайналым жүйесі арқылы ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта экономикалық сараптама жүргізілген жағдайда, көрсетілетін қызметті алушы экономикалық сараптамаға келісімшартқа енгізілетін толықтырудың пысықталған жобасын ЖҚПБП арқылы дербес жолдауға құқылы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Жұмыс тобы мақұлдаған келісімшартқа өзгерістер мен толықтырулар жобасын және осы Қағидалардың 18-тармағында көрсетілген жағдайда мемлекеттік жоспарлау жөніндегі уәкілетті мемлекеттік органмен келісілген жер қойнауын пайдалануға арналған келісімшартқа толықтыру жобасын алған көрсетілетін қызметті алушы ЖҚПБП арқылы осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасуға (қол қоюға) көрсетілетін қызмет алушының ЭЦҚ-мен куәландырылған өтінішті және Тізбенің 10-тармағының 3) тармақшасына сәйкес мемлекеттік және орыс тілдерінде Қосымша келісімнің жобасын ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көрсетілетін қызметті беруші 20-тармақта көрсетілген құжаттарды алған күннен бастап 25 (жиырма бес) жұмыс күні ішінде жер қойнауын пайдалануға арналған келісімшартқа толықтыруға қол қояды, тіркейді және көрсетілетін қызметті алушыға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-параграф. Жұмыс тобының қарауы</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселесі бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тараудың тақырыбы жаңа редакцияда -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 216</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 216</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...885 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік қызметтерді көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z55" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге, лауазымды адамға беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z56" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z57" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы шешім қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z58" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z59" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z60" w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Егер заңда өзгеше көзделмесе, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағымданғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3895,152 +3287,275 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Жер қойнауын пайдалануға</w:t>
+              <w:t>"Жер қойнауын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған</w:t>
+              <w:t>пайдалануға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>келісімшартты өзгерту туралы</w:t>
+              <w:t>келісімшартты өзгерту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша келісім жасасу"</w:t>
+              <w:t>туралы қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік</w:t>
+              <w:t>келісім жасасу" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметті көрсету қағидаларына</w:t>
+              <w:t>қызметті көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="40"/>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қатты пайдалы қазбалар бойынша "Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасу" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+        <w:t xml:space="preserve"> "Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасу" мемлекеттік қызметті көрсетуге  қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда -  ҚР Өнеркәсіп және құрылыс министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4063,3136 +3578,2997 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі</w:t>
+              <w:t>Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің кеңсесі/"Minerals.gov.kz" ЖҚПБП</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Өтініштің толықтығын қарау және сараптама комиссиясына енгізу – 5 жұмыс күні.</w:t>
-[...71 lines deleted...]
-5) Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісімге қол қою – 25 жұмыс күні</w:t>
+Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды/қағаз түрінде</w:t>
+Жер қойнауын пайдаланудың бірыңғай платформасы (бұдан әрі – ЖҚПБП).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызмет көрсемемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер қойнауын пайдалануға арналған келісімшартқа қосымша келісім не мемлекеттік қызметті көрсетуден дәлелді бас тарту</w:t>
+1) Өтініштің дұрыстығын қарау және сараптама комиссиясына енгізу – 5 жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Сараптама комиссиясын қарау – 20 жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Көрсетілетін қызметті берушінің сараптама комиссиясының ұсынымы негізінде шешім қабылдауы – 5 жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Жұмыс тобының қарауы – 2 ай. Тараптардың келісімі бойынша мерзім ұзартылуы мүмкін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісімге қол қою – 20 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетілетін қызметті алушыға тегін көрсетіледі</w:t>
+Электрондық (ішінара автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Minerals.gov.kz" ЖҚПБП – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, мереке және демалыс күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.);</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін, белгіленген жұмыс кестесіне сәйкес сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
+Жер қойнауын пайдалануға арналған келісімшартқа қосымша келісім не мемлекеттік қызметті көрсетуден дәлелді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Жер қойнауын пайдалану жөніндегі сараптама комиссиясының қарауына жер қойнауын пайдалануға арналған келісімшартқа өзгерістер енгізу мәселелері:</w:t>
-[...1687 lines deleted...]
-Жұмыс тобына ұсынылатын барлық құжаттар, сондай-ақ жұмыс тобының хаттамасымен ұсынуға сұралатын құжаттар (хаттамада көзделген жағдайда).</w:t>
+Мемлекеттік қызмет көрсетілетін қызметті алушыға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздемелер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
-[...17 lines deleted...]
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+1) ЖҚПБП – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, мереке және демалыс күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...37 lines deleted...]
-4) сараптама комиссиясының ұсынымдары.</w:t>
+2) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және "Қазақстан Республикадағы мерекелер туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін, белгіленген жұмыс кестесіне сәйкес сағат 8.00-ден 17.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...36 lines deleted...]
-Мемлекеттік қызметті көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Мемлекеттік қызметті жазбаша көрсету мекенжайы: 010000, Астана қаласы, Қабанбай батыр даңғылы, 32/1, телефоны: 8 (7172) 983-410, 983- 413</w:t>
-[...50 lines deleted...]
-          <w:p/>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Жер қойнауын пайдалану жөніндегі сараптама комиссиясының қарауына жер қойнауын пайдалануға арналған келісімшартқа өзгерістер енгізу мәселелері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушы туралы ақпаратты өзгерту кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушы туралы мәліметтерге өзгерістер енгізу қажеттілігін растайтын құжаттар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушы туралы мәліметтерге өзгерістер енгізуді көздейтін мемлекеттік және орыс тілдеріндегі жер қойнауын пайдалануға арналған келісімшартқа қосымшаның жобасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының өтінішке қол қоюға өкілеттігін куәландыратын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер қойнауын пайдалану құқығы және жер қойнауын пайдалану құқығындағы үлес ауысқан жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жер қойнауын пайдалануға арналған келісімшартқа мемлекеттік және орыс тілдеріндегі толықтыру жобасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жер қойнауын пайдалану құқығы соның негізінде алынатын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жер қойнауын пайдалану құқығын (жер қойнауын пайдалану құқығындағы үлесті) алушы туралы мәліметтерді растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сатып алушының Кодекс талаптарына сәйкестігін растайтын құжаттар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+егер жер қойнауын пайдалану құқығына (жер қойнауын пайдалану құқығындағы үлеске) кепілмен ауыртпалық салынса (ауыртпалық салынса) кепіл ұстаушының келісімінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жер қойнауын пайдалану құқығын барлық бірлескен иеленушілер келісімінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті берушіден жер қойнауын пайдалану құқығының (жер қойнауын пайдалану құқығындағы үлестің) ауысуына рұқсат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының өтінішке қол қоюға өкілеттігін куәландыратын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлау кезеңін ұзартқан кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жер қойнауын зерттеу жөніндегі уәкілетті органның бағалауды талап ететін минералдану (пайда болу) табылғаны туралы қорытындысы электрондық түрде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік және орыс тілдерінде жер қойнауын пайдалануға арналған келісімшартқа енгізілетін өзгертулер мен толықтырулардың жобасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Жер қойнауын пайдалануға арналған келісімшарттың жұмыс бағдарламасының нысанын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 23 сәуірдегі № 262 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 10 мамырда № 16874 болып тіркелді) (бұдан әрі – Жұмыс бағдарламасының нысанын бекіту туралы бұйрық) сәйкес тиісті нысан бойынша жасалған, мемлекеттік және орыс тілдеріндегі жұмыс бағдарламасы жобасының Excel форматындағы электрондық нұсқасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұсынылатын өззгерістер мен толықтырулардың қажеттілігі туралы жазбаша негіздеменің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұзарту кезеңіндегі жұмыстар жүргізу және шығыстар туралы жазбаша негіздеменің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының өтінішке қол қоюға өкілеттігін куәландыратын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндіру кезеңін ұзартқан кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жер қойнауын пайдалануға арналған келісімшартқа мемлекеттік және орыс тілдеріндегі толықтыру жобасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалы қазбалар қорлары жөніндегі мемлекеттік комиссияның сараптамалық қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс бағдарламасының нысанын бекіту туралы бұйрыққа сәйкес жасалған, мемлекеттік және орыс тілдеріндегі жұмыс бағдарламасы жобасының Excel форматындағы электрондық нұсқасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұсынылатын өзгерістер мен толықтырулардың қажеттілігі туралы жазбаша негіздеменің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұзарту кезеңінде жұмыстар жүргізу және олардың шығыстары туралы жазбаша негіздеменің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының өтінішке қол қоюға өкілеттігін куәландыратын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер қойнауы учаскесінің (учаскелерінің) шекаралары өзгерген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұсынылатын өзгертулер мен толықтырулардың қажеттілігі туралы жазбаша негіздеменің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік және орыс тілдерінде жер қойнауын пайдалануға арналған келісімшартқа енгізілетін өзгертулер мен толықтырулардың жобасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жер қойнауы учаскелерінің шекаралары ұлғайған жағдайда: Жұмыс бағдарламасының нысанын бекіту туралы бұйрыққа сәйкес жасалған, мемлекеттік және орыс тілдеріндегі жұмыс бағдарламасы жобасының Excel форматындағы электрондық нұсқасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының өтінішке қол қоюға өкілеттігін куәландыратын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Келісімшарттың жұмыс бағдарламасына өзгерістер мен толықтырулар енгізілген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұсынылатын өзгертулер мен толықтырулардың қажеттілігі туралы жазбаша негіздеменің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік және орыс тілдерінде жер қойнауын пайдалануға арналған келісімшартқа енгізілетін өзгерістер мен толықтырулардың жобасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс бағдарламасының нысанын бекіту туралы бұйрыққа сәйкес жасалған, мемлекеттік және орыс тілдеріндегі жұмыс бағдарламасы жобасының Excel форматындағы электрондық нұсқасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының өтінішке қол қоюға өкілеттігін куәландыратын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы Қағидаларда көзделмеген жағдайларда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұсынылатын өзгерістер мен толықтырулардың қажеттілігі туралы жазбаша негіздеменің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өзгерту енгізуді көздейтін мемлекеттік және орыс тілдеріндегі жер қойнауын пайдалануға арналған келісімшартқа толықтыру жобасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының өтінішке қол қоюға өкілеттігін куәландыратын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Жұмыс тобының қарауы үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жер қойнауын пайдалану құқығы ауысқан кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс тобына ұсыну үшін сараптама комиссиясының ұсынымына сәйкес сұралған құжаттар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік және орыс тілдерінде жер қойнауын пайдалануға арналған келісімшартқа енгізілетін өзгерістер мен толықтырулардың жобасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+негізінде жер қойнауын пайдалану құқығы алынатын құжаттың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өтініштерді қарау кезінде ұсынымдар әзірлеу мақсатында көрсетілетін қызметті берушінің жанындағы консультативтік-кеңесші орган болып табылатын жер қойнауын пайдалану мәселелері жөніндегі сараптау комиссиясының ұсынымдары негізінде берілген көрсетілетін қызметті берушінің оң шешімі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлау кезеңін ұзартқан кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс тобына ұсыну үшін сараптама комиссиясының ұсынымына сәйкес сұралған құжаттар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік және орыс тілдерінде жер қойнауын пайдалануға арналған келісімшартқа енгізілетін өзгерістер мен толықтырулардың жобасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс бағдарламасының нысанын бекіту туралы бұйрыққа сәйкес жасалған, мемлекеттік және орыс тілдеріндегі жұмыс бағдарламасы жобасының Excel форматындағы электрондық нұсқасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+барлау жоспарының мемлекеттік экологиялық сараптамасының Қазақстан Республикасының Экологиялық кодексіне сәйкес қорытындысы (дәлелді бас тартуы) және/немесе рұқсаты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бекітілген және сараптамалардың оң қорытындыларын алған барлау жоспары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының толықтыру жасасуға өкілеттігін куәландыратын құжаттардың көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндіру кезеңін ұзартқан кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс тобына ұсыну үшін сараптама комиссиясының ұсынымына сәйкес сұралған құжаттар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының қолданыстағы заңнамасына сәйкес бекітілген және сараптамалардың оң қорытындыларын және/немесе рұқсаттарын алған тау-кен жұмыстарының жоспары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бекітілген және сараптамалардың оң қорытындыларын алған тау-кен жұмыстарының жоспары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+бекітілген және сараптамалардың оң қорытындыларын алған жою жоспары (жобасы); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер қойнауы учаскесінің (учаскелерінің) шекаралары өзгерген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс тобына ұсыну үшін сараптама комиссиясының ұсынымына сәйкес сұралған құжаттар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+геологиялық бөлу (қатты пайдалы қазбаларды (бұдан әрі – ҚПҚ) барлауға арналған келісімшарт бойынша ұсынылады) немесе тау-кендік бөлу (ҚПҚ өндіруге арналған келісімшарт бойынша ұсынылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бекітілген және мемлекеттік органдар келіскен тау-кен жұмыстарының жоспары (өндіруге арналған келісімшарт бойынша) немесе барлау жоспары (барлауға арналған келісімшарт бойынша);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бекітілген және мемлекеттік органдар келіскен жою жоспары (жобасы).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Келісімшарттың жұмыс бағдарламасына өзгерістер мен толықтырулар енгізілген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмыс тобына ұсыну үшін сараптау комиссиясының ұсынымына сәйкес сұралған құжаттар, ұсынылатын өзгерістер мен толықтырулардың қажеттілігі туралы жазбаша негіздеменің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бекітілген және мемлекеттік орган сараптамаларының оң қорытындыларын/рұқсаттарын алған жою жоспары (жобасы) (ҚПҚ өндіруге арналған келісімшарт аясында ұсынылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бекітілген және мемлекеттік орган сараптамаларының оң қорытындыларын/рұқсаттарын алған тау-кен жұмыстарының жоспары (ҚПҚ өндіруге арналған келісімшарт аясында ұсынылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бекітілген және мемлекеттік органдар келіскен барлау жоспары (ҚПҚ барлауға арналған келісімшарт аясында ұсынылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының толықтыру жасасуға өкілеттігін куәландыратын құжаттардың көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларда көзделмеген жағдайларда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сараптау комиссиясының жұмыс тобының қарауына ұсыну туралы ұсынымына сәйкес сұратылған құжаттар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасу (қол қою) үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер қойнауын пайдалануға арналған келісімшартқа өзгерістер енгізу туралы қосымша келісімнің жобасы көрсетілетін қызметті алушының қолы қойылған және мөрімен расталған 3 (үш) данада мемлекеттік және орыс тілдерінде; көрсетілетін қызметті алушының толықтыру жасасуға өкілеттігін куәландыратын құжаттардың көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс тобына ұсынылатын барлық құжаттар, жұмыс тобының хаттамасы, сондай-ақ жұмыс тобының хаттамасымен ұсынуға сұралатын құжаттар (хаттамада көзделген жағдайда).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда көрсетілген деректердің (мәліметтердің) шындыққа сәйкес еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) бар болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген, соның негізінде көрсетілетін қызметті алушы мемлекеттік қызметті алуға байланысты арнайы құқығынан айырылған шешімінің бар болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) сараптама комиссиясының ұсынымдары.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары: Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі жанындағы бірыңғай байланысу орталығы: 1465.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7230,51 +6606,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Жер қойнауын пайдалануға</w:t>
+              <w:t xml:space="preserve"> "Жер қойнауын пайдалануға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған келісімшартты өзгерту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7418,306 +6794,306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>берушінің атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="41"/>
+    <w:bookmarkStart w:name="z160" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауын пайдалануға арналған келісімшартқа өзгерістер енгізу туралы өтініш (сараптама комиссиясының қарауына)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z161" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z161" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтінішпен __________ келісімшарт бойынша жер қойнауын пайдалану құқығын иеленуші (келісімшарттың нөмірі мен тіркелген күні) ______________(жеке тұлғаның тегін, атын, әкесінің атын (болған жағдайда)/ заңды тұлғаның атауын көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z162" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z162" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ұсынылған өзгерістерді көрсету) сұрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z163" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z163" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 66-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес анық емес мәліметтер бергені үшін жауапкершілік туралы хабардармын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z164" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z164" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған деректердің дұрыс екенін растаймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z165" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z165" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12) тармақшасына сәйкес ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z166" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z166" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінішке қосымша беріледі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z167" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z167" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z168" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z168" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)_______________________________________________________________…</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="50"/>
+    <w:bookmarkStart w:name="z170" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7939,248 +7315,248 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>берушінің атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z173" w:id="51"/>
+    <w:bookmarkStart w:name="z173" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуге арналған өтінішті одан әрі қараудан дәделді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z174" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z174" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нөмірі: Берілген күні:                                    (Өтініш берушінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z175" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z175" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (орталық мемлекеттік орган)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z176" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z176" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сіздің 20__ жылғы "__" _____ №____ өтінішіңізді қарастырып,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z177" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z177" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z178" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z178" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z179" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z179" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________(бас тарту себебі) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z180" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z180" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Қол қоюшының лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z181" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z181" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Қол қоюшының тегі, аты,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z182" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z182" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әкесінің аты (бар болған жағдайда))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8402,306 +7778,306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>берушінің атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="61"/>
+    <w:bookmarkStart w:name="z185" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауын пайдалануға арналған келісімшартқа өзгерістер енгізу туралы өтініш (жұмыс тобының қарауына)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z186" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z186" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтінішпен __________ келісімшарт бойынша жер қойнауын пайдалану құқығын иеленуші (келісімшарттың нөмірі мен тіркелген күні) ______________(жеке тұлғаның тегін, атын, әкесінің атын (болған жағдайда)/ заңды тұлғаның атауын көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z187" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z187" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ұсынылған өзгерістерді көрсету) сұрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z188" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z188" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 66-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес анық емес мәліметтер бергені үшін жауапкершілік туралы хабардармын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z189" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z189" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған деректердің дұрыс екенін растаймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z190" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z190" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12) тармақшасына сәйкес ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z191" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z191" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қосымша беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z192" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z192" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)__________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z193" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z193" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)_______________________________________________________________…</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="70"/>
+    <w:bookmarkStart w:name="z195" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8923,248 +8299,248 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>берушінің атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="71"/>
+    <w:bookmarkStart w:name="z198" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауын пайдалануға арналған келісімшартты өзгерту туралы қосымша келісім жасасуға (қол қоюға) өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z199" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z199" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтінішпен ______________(келісімшарт бойынша жер қойнауын пайдалану құқығын иеленуші (келісімшарттың нөмірі мен тіркелген күні) __________ (жеке тұлғаның тегін, атын, әкесінің атын (болған жағдайда)/ заңды тұлғаның атауын көрсету) Жер қойнауын пайдалануға арналған келісімшартқа қосымша келісім жасасуды сұрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z200" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z200" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 66-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес анық емес мәліметтер бергені үшін жауапкершілік туралы хабардармын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z201" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z201" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған деректердің дұрыс екенін растаймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z202" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z202" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12) тармақшасына сәйкес ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z203" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z203" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қосымша беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z204" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z204" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z205" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z205" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________…</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>