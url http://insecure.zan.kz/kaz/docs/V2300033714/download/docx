--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="56099ee" w14:textId="56099ee">
+    <w:p w14:paraId="2000947" w14:textId="2000947">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 27 қарашадағы № 85 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 4 желтоқсанда № 33714 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 27 қарашадағы № 85 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 4 желтоқсанда № 33714 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -2219,1544 +2219,1638 @@
         <w:t>
       29) сақтандыру (қайта сақтандыру) ұйымын тарату туралы есепті, тарату балансын жасайды және оларды уәкілетті органға келісуге жібереді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z74" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) сақтандыру (қайта сақтандыру) ұйымын тарату аяқталғаннан кейін Қағидалардың 10-тарауында белгіленген тәртіпте құжаттарды архивке сақтауға береді және бұл туралы уәкілетті органды хабардар етеді.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      2. "Банктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша әкiмшісін) тағайындау және оның өкілеттіктері қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2014 жылғы 16 шілдедегі № 147 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9711 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Банктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша әкімшісін) тағайындау және оның өкілеттіктері </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14422 болып тіркелген Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 207 </w:t>
-[...398 lines deleted...]
-</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      "16. Уақытша әкімшілік мынадай іс-қимылдарды орындайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұйымды басқару жөніндегі функцияларды жүзеге асырады және ұйымның барлық құжаттарына қол қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тағайындалған күннен бастап 3 (үш) жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14422 болып тіркелген Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 207 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Клиенттердің банктік шоттарын ашу, жүргізу және жабу қағидаларының талаптарына сәйкес ресімделген, қол қою үлгілері мен мөр бедерлері бар жаңа құжаттарды банктерге және банктің корреспонденттік шоттары бар Қазақстан Республикасының Ұлттық Банкіне ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктік шоттардағы (оның ішінде шетелдік банктердегі) қалдықтарды ұйымның бухгалтерлік есеп деректерімен салыстырады және салыстыру қорытындысы бойынша акт жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүлікті және олармен жасалған мәмілелерді тіркеуді жүзеге асыратын органдарға, сондай-ақ "Бағалы қағаздар орталық депозитарийі" (бұдан әрі – орталық депозитарий), "Қазақстан қор биржасы" және кредиттік бюроларға уәкілетті органның ұйымды лицензиядан айыру және ұйым мүлкінің сақталуын және ұйымды басқаруды қамтамасыз ету жөніндегі іс-шараларды жүзеге асыруды қамтамасыз ету жөніндегі өкілеттіктер өтетін уақытша әкімшілікті тағайындау туралы шешімдері жайында хабарлайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Азаматтарға арналған үкімет" мемлекеттік корпорациясына және мемлекеттік кірістер органдарына ұйымды лицензиядан айыру және уақытша әкімшілікті тағайындау туралы хабарлайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұйымның акционерлеріне, кредиторларына және дебиторларына уәкілетті органның лицензиядан айыру және уақытша әкімшілікті тағайындау туралы шешімдерін ұйымның интернет-ресурсында уақытша әкімшілік тағайындалған күннен бастап Астана қаласының уақытымен сағат 10:00-ден кешіктірмей хабарландыру жариялау арқылы жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) банктің мүлкін сәйкестендіру үшін мамандарды және (немесе) сарапшыларды тарта отырып активтерге, міндеттемелерге (баланстағы және баланстан тыс), ұйымның құжаттарына түгендеу жүргізеді, олардың сақталуын қамтамасыз етеді және Қағидалардың 6-тарауында белгіленген тәртіп бойынша мүлік пен құжаттарды қабылдау-өткізу актісі бойынша өткізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) толық материалдық жауапкершілігі бар, оның ішінде бухгалтерлік есепті жүргізетін адамдардың және автоматтандырылған ақпараттық жүйеге рұқсаты бар адамдардың ұйымның қаржылық және өзге де есептілігін жасау бойынша аясын анықтайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ұйымның активтерін анықтайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ұйымның мүлкіне ауыртпалық қойған органдарға орындалған міндеттемелер бойынша ауыртпалықты алып тастау туралы өтінішхат береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қолма-қол ақшаны ұйымның банктік шотына одан әрі есепке алу үшін қолма-қол ақшаның инкассациясын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) уақытша әкімшілік жұмыс істеген кезеңде қызметкерлермен еңбек қатынастарын жалғастыру қажеттігі жоқ болса, Қазақстан Республикасының еңбек заңнамасына сәйкес қызметкерлермен еңбек шарттарын тоқтатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өз функциялары мен міндеттерін орындауды қамтамасыз ету үшін еңбек шарттары, өтеулі қызмет көрсету шарттары бойынша адамдарды тартады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының азаматтық заңнамасына сәйкес өтеулі қызмет көрсету шарттарын бұзады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) егер олардың іс-әрекеттерімен (әрекетсіздіктерімен) ұйымға зиян келтірілген болса, ұйымның атынан соттарға шағым түсіреді, оның ішінде ұйымның органдары мүшелерін, бас бухгалтерін және өзге тұлғаларын жауапкершілікке тартады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) өз функцияларын жүзеге асыру барысында үшінші тұлғалардың қылмыстық белгісі бар іс-әрекет жасағаны анықталса, құқық қорғау органдарына және уәкілетті органға ақпарат жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ұйымның мүлкі мен құжаттарын қабылдау-өткізу аяқталған соң уақытша әкімшілік тарату комиссиясына уақытша әкімшіліктің жұмысты орындау туралы есебін бекітуге уәкілетті органға ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) мерзімі өткен банктік қарыздар бойынша сыйақы есептеуді тоқтатады және қаржылық есептіліктің халықаралық стандарттарына сәйкес мерзімі өткен банктік қарыздар бойынша провизиялар құрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қағидалардың 43-тармағында көрсетілген құжаттарды қабылдау-өткізу актісіне қол қойылғаннан кейін кредиторлармен және дебиторлармен жұмыс жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Қазақстан Республикасы Әлеуметтік кодексінде көзделген жағдайларды қоспағанда, ұйымда көзделген барлық қосымша төлемдер мен жеңілдіктердің күшін жояды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      1) сақтандыру (қайта сақтандыру) ұйымы лицензиясынан айырылған күннен бастап 2 (екі) жұмыс күні ішінде дерекқорды қалыптастыру және жүргізу жөніндегі ұйымның дерекқорынан таратылатын сақтандыру (қайта сақтандыру) ұйымы және "Сақтандыру төлемдеріне кепілдік беру қоры туралы" Қазақстан Республикасының </w:t>
-[...198 lines deleted...]
-</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>
+      "18. Сақтандыру (қайта сақтандыру) ұйымының уақытша әкiмшiлiгi мынадай іс-әрекеттер жасайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...60 lines deleted...]
-        <w:t>:";</w:t>
+        <w:t xml:space="preserve">
+      1) сақтандыру (қайта сақтандыру) ұйымы лицензиясынан айырылған күннен бастап 2 (екі) жұмыс күні ішінде дерекқорды қалыптастыру және жүргізу жөніндегі ұйымның дерекқорынан таратылатын сақтандыру (қайта сақтандыру) ұйымы және "Сақтандыру төлемдеріне кепілдік беру қоры туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Қор туралы заң) сәйкес кепілдік берілетін сақтандыру сыныптары (түрлері) бойынша таратылатын сақтандыру (қайта сақтандыру) ұйымы шарттарының тізілімдерін қалыптастырады және сақтандыру ұйымдары таратылған жағдайда сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымға береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру қағидалары мен шарттарында, сондай-ақ құжаттардың мазмұнына қойылатын </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      2) Сақтандыру туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>54-1-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 262 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген, нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17885 болып тіркелген Сақтандыру (қайта сақтандыру) ұйымының сақтандыру портфелін беру қағидаларында, сондай-ақ сақтандыру (қайта сақтандыру) ұйымын лицензиядан айыру кезінде сақтандыру портфелін берудің ерекшеліктерінде және Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының сақтандыру портфелін беру қағидаларында, сондай-ақ Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын лицензиядан айыру кезінде сақтандыру портфелін берудің ерекшеліктерінде көзделген мерзімдерде және тәртіппен Қор туралы заңға сәйкес кепілдік берілетін сақтандыру сыныптары (түрлері) бойынша сақтандыру портфелін басқа сақтандыру ұйымына (сақтандыру ұйымдарына) береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қор туралы заңға сәйкес кепілдік берілетін сақтандыру сыныптары (түрлері) бойынша Қордың кепілдік төлемдерді жүзеге асыратыны туралы хабарландыру қазақ және орыс тілдерінде Қазақстан Республикасының бүкіл аумағында таратылатын екі мерзімді баспасөз басылымында және сақтандыру ұйымының интернет-ресурсында жарияланады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сақтандыру (қайта сақтандыру) ұйымының сақтандыру (қайта сақтандыру) шарттарының, полистерінің бланкілерін және сақтандыру агенттеріндегі қолма-қол ақша қалдығын алады. Қолма-қол ақша сақтандыру (қайта сақтандыру) ұйымының банк шотына тапсырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) орналастырылған сақтандыру резервтері мен кiрiстерiнiң қайтарылуын, оның ішінде сақтандыру сыйлықақылары мен өзге де кірістерде, сақтандыру (қайта сақтандыру) ұйымының аванстық төлемдерін, дебиторлық берешегін, айыпақы, өсiмпұлдар мен айыппұлдарды, сақтандыру (қайта сақтандыру) ұйымына меншік құқығында тиесілі бағалы қағаздарды өтеуден болған қаражатты қоса, сақтандыру (қайта сақтандыру) ұйымына келіп түсетін барлық қолма-қол емес және қолма-қол ақшаның есепке жазылуын бақылайды.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру қағидаларын және шарттарын, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру қағидаларын, сондай-ақ бизнес-жоспардың мазмұнына қойылатын талаптарды, Сақтандыру (қайта сақтандыру) қызметін және сақтандыру брокерінің қызметін лицензиялау қағидаларын, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды, Сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензияны ерікті түрде қайтару қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 12 ақпандағы № 24 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22217 болып тіркелген мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15-тармақ</w:t>
+        <w:t>кіріспесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "15. Қаржылық қадағалау органы, шет мемлекеттердің өзге де құзыретті органдары немесе лауазымды адамдары берген құжаттар Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес заңдастыруға не апостилдеуге жатады (Қазақстан Республикасының бейрезидент-жеке тұлғасының жеке басын куәландыратын құжаттарды қоспағанда).</w:t>
+      "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сақтандыру қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" Қазақстан Республикасының заңдарына сәйкес, Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Шет тілінде ұсынылатын құжаттар қазақ және орыс тілдеріне аударылады және "Нотариат туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нотариат куәландырады.";</w:t>
+      көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру қағидалары мен шарттарында, сондай-ақ құжаттардың мазмұнына қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақ</w:t>
+        <w:t>15-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15. Қаржылық қадағалау органы, шет мемлекеттердің өзге де құзыретті органдары немесе лауазымды адамдары берген құжаттар Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес заңдастыруға не апостилдеуге жатады (Қазақстан Республикасының бейрезидент-жеке тұлғасының жеке басын куәландыратын құжаттарды қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шет тілінде ұсынылатын құжаттар қазақ және орыс тілдеріне аударылады және "Нотариат туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>80-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нотариат куәландырады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру қағидаларында, сондай-ақ бизнес-жоспардың мазмұнына қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "5. Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының шет тілде берілетін құжаттары қазақ және (немесе) орыс тілдеріне аударылады және "Нотариат туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нотариалды куәландырылған түрде уәкілетті органға беріледі.";</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) қызметін және сақтандыру брокерінің қызметін лицензиялау қағидаларында, сондай-ақ құжаттардың мазмұнына қойылатын </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      "5. Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының шет тілде берілетін құжаттары қазақ және (немесе) орыс тілдеріне аударылады және "Нотариат туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>80-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нотариалды куәландырылған түрде уәкілетті органға беріледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5-қосымша Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің тізбесіне (бұдан әрі - Тізбе) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+      көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) қызметін және сақтандыру брокерінің қызметін лицензиялау қағидаларында, сондай-ақ құжаттардың мазмұнына қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6-қосымша Тізбеге </w:t>
-[...9 lines deleted...]
-        <w:t>2-қосымшаға</w:t>
+      5-қосымша Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің тізбесіне (бұдан әрі - Тізбе) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7-қосымша Тізбеге </w:t>
-[...9 lines deleted...]
-        <w:t>3-қосымшаға</w:t>
+      6-қосымша Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      7-қосымша Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       8-қосымша Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3965,65 +4059,3950 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия беру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашылған филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыруына лицензия алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жазатайым жағдайлардан сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аурырған жағдайдан сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теміржол көлігін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе көлігін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су көлігін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктерді сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы 3-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) тармақшаларында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген сыныптарды қоспағанда, мүлікті нұқсан келуден сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе көлігі иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су көлігі иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы 3-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-2) тармақшаларында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген сыныптарды қоспағанда, азаматтық-құқықтық жауапкершілікті сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғалардың қарыздарын сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ипотекалық сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кепілдіктер мен кепілгерліктерді сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы 3-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16) тармақшаларында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген сыныптарды қоспағанда, қаржы ұйымдарының шығынын сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да қаржы шығындарынан сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Титулдық сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сот шығыстарынан сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғарыш объектілерін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғарыш объектілері иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіби жауапкершілікті сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандырудың қосымша сыныптары бойынша лицензия алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жалпы сақтандыру" саласында қайта сақтандыру жөніндегі қызметті жүзеге асыруға лицензия алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензияны қайта ресімдеу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телнұсқа алу үшін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі (бұдан әрі – уәкілетті орган).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық кіші түрлер үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензия беру кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға өтініш білдірген күннен бастап 30 (отыз) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашылған филиалы үшін көрсетілген қызмет нәтижесі көрсетілетін қызмет алушыға заңды тұлға мемлекеттік тіркелген күннен бастап 9 (тоғыз) жұмыс күні ішінде жіберіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензия қайта ресімделген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға өтініш білдірген күннен бастап 15 (он бес) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға өтініш білдірген күннен бастап 30 (отыз) жұмыс күні ішінде (көрсетілетін қызметті алушы бөлініп шығу немесе бөлу нысанында қайта ұйымдастырылған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) лицензияның телнұсқасы берілген кезде - порталға өтініш білдірген күннен бастап 2 (екі) жұмыс күні ішінде.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық кіші түрлер бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрондық (толық автоматтандырылған)/ "бір өтініш" қағидаты бойынша көрсетілетін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші түрлер бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашылған филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыруына лицензия алу үшін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жазатайым жағдайлардан сақтандыру, Аурырған жағдайдан сақтандыру, Автомобиль көлігін сақтандыру, Теміржол көлігін сақтандыру, Әуе көлігін сақтандыру, Су көлігін сақтандыру, Жүктерді сақтандыру, "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы 3-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) тармақшаларында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген сыныптарды қоспағанда, мүлікті нұқсан келуден сақтандыру, Автомобиль көлігі иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру, Әуе көлігі иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру, Су көлігі иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру, "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы 3-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11-1) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-2) тармақшаларында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген сыныптарды қоспағанда, азаматтық-құқықтық жауапкершілікті сақтандыру, Заңды тұлғалардың қарыздарын сақтандыру, Ипотекалық сақтандыру, Кепілдіктер мен кепілгерліктерді сақтандыру, "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы 3-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16) тармақшаларында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген сыныптарды қоспағанда, қаржы ұйымдарының шығынын сақтандыру, Өзге де қаржы шығындарын сақтандыру, Титулдық сақтандыру, Сот шығыстарын сақтандыру, Ғарыш объектілерін сақтандыру, Ғарыш объектілері иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру, Кәсіби жауапкершілікті сақтандыру, Сақтандырудың қосымша сыныптары бойынша лицензия алу үшін, "Жалпы сақтандыру" саласында қайта сақтандыру жөніндегі қызметті жүзеге асыруға лицензия алу үшін – Қағидаларға 2-қосымшаға сәйкес нысан бойынша лицензия беру не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Лицензияны қайта ресімдеу үшін – қайта ресімделген лицензияны не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Телнұсқа алу үшін – қолданыстағы лицензияның телнұсқасын не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты алу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны – электрондық.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алым мөлшерлемесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) сақтандыру қызметімен айналысуға лицензия беру үшін – 500 (бес жүз) айлық есептік көрсеткішті (әрбір сақтандыру сыныбы үшін жеке);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "жалпы сақтандыру" саласында қайта сақтандыру қызметімен айналысуға лицензия беру үшін – 200 (екі жүз) айлық есептік көрсеткішті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) лицензияны қайта ресімдеу, лицензияның телнұсқасын беру үшін - лицензияны бергені үшін мөлшерлеменің 10 (он) пайызын құрайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алымды төлеу екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол немесе қолма-қол емес нысанда, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол емес нысанда жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) портал – жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасындағы мерекелер туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>" Қазақстан Республикасының Заңына (бұдан әрі – Мерекелер туралы заң) сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) уәкілетті орган – Кодекске және Мерекелер туралы заңға сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі – жұма аралығында сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашылған филиалы сақтандыру (қайта сақтандыру) қызметін жүзеге асыруға лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанында сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат алу кезінде ұсынылған бизнес-жоспарда көзделген сақтандыру сыныптары шегінде лицензия беру туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңы 37-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-2-тармағында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген талаптардың орындалғанын растайтын құжаттардың электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның бюджетке төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жарғылық капиталдың төленгенін растайтын құжаттардың электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қосымша сақтандыру сыныптары бойынша лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қағидалардың 12-тармағының талаптарына сәйкес ресімделген сақтандыру ұйымының немесе Қазақстан Республикасының бейрезидент-сақтандыру ұйымының атқарушы органының басшысы және актуарлық қызметті жүзеге асыруға қолданыстағы лицензиясы бар актуарий қол қойған және сақтандыру ұйымының директорлар кеңесі немесе Қазақстан Республикасының бейерзидент-сақтандыру ұйымының тиісті басқару органы бекіткен бизнес-жоспардың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. "Жалпы сақтандыру" саласында қайта сақтандыру жөніндегі қызметті жүзеге асыруға лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қағидалардың 13-тармағының талаптарына сәйкес ресімделген сақтандыру ұйымының немесе Қазақстан Республикасының бейрезидент-сақтандыру ұйымының атқарушы органының басшысы және актуарлық қызметті жүзеге асыруға қолданыстағы лицензиясы бар актуарий қол қойған және сақтандыру ұйымының директорлар кеңесі немесе Қазақстан Республикасының бейерзидент-сақтандыру ұйымының тиісті басқару органы бекіткен қайта сақтандыру қызметін жүзее асыру жөніндегі бизнес-жоспардың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Лицензияны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 10-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) сақтандыру (қайта сақтандыру) шарттары мерзімінен бұрын бұзылған және (немесе) сақтандыру портфелі берілген жағдайларда, сақтандыру (қайта сақтандыру) шарттарының мерзімінен бұрын бұзылғанын және (немесе) "Сақтандыру қызметі туралы" Қазақстан Республикасы Заыңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37-1-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген тәртіппен сақтандыру портфелінің берілгенін растайтын құжаттар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сақтандыру (қайта сақтандыру) ұйымы акционерлерінің жалпы жиналысының сақтандырудың жекелеген сыныптарын және (немесе) қызмет түрін лицензиядан алып тастау туралы шешімінің көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті орган сақтандырудың жекелеген сыныптары және (немесе) қызмет түрі бойынша лицензиядан айыру не Қазақстан Республикасы заңнамасының өзгеруіне байланысты лицензияны қайта ресімдеу туралы шешім қабылдаған кезде тек өтініш беру және лицензияны қайтару (егер лицензия қағаз тасымалдағышта берілген жағдайда) талап етіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Телнұсқа алу үшін (егер бұрын берілген лицензия қағаз нысанда ресімделген болса):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) электрондық құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті орган мемлекеттік қызметтерді немесе цифрлық құжаттар қызметін көрсету үшін пайдаланылатын тиісті мемлекеттік ақпараттық жүйелерден Қазақстан Республикасының резидент-заңды тұлғасын мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасының заңнамасында белгіленген талаптарды сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құрамына сақтандыру (қайта сақтандыру) ұйымы кіретін сақтандыру тобының өтініш бергенге дейін алты ай бұрын белгіленген пруденциялық нормативтерді және сақтауға міндетті басқа да нормалар мен лимиттерді сақтамауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ұсынылған құжаттардың Қазақстан Республикасы заңнамасының талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) басшы қызметкерді (жаңадан құрылатын сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашылатын филиалы үшін) келіспеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) заңды тұлғалардың осы санаты үшін қызмет түрімен айналысуға Қазақстан Республикасының заңдарымен тыйым салынған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) лицензиялық алым төленбеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңы 46-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес резерв ретінде қабылданатын Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының активтерін қалыптастыру бойынша талапты орындамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымында Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы резиденті болып табылатын мемлекеттің қаржылық қадағалау жөніндегі органы берген мәні бойынша ұқсас қызмет түрлерін жүзеге асыруға қолданыстағы лицензияның болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+9) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының басшы қызметкерлері арасында Қазақстан Республикасының кемінде екі резидент басшы қызметкерлерінің болуы тұрғысынан "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген талапты сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) көрсетілетін қызметті алушыға қатысты лицензиялауға тиіс қызметті немесе қызметтің жеке түрлерін тоқтата тұру немесе тыйым салу туралы заң күшіне енген сот шешімі (үкімі) бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) соттың сот орындаушысы ұсынған ұсынымның негізінде көрсетілетін қызметті алушы-борышкерге лицензия беруге уақытша тыйым салуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) Қазақстан Республикасының заңдарында белгіленген жағдайларда және негіздер бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+13) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғарыда көрсетілген негіздерден басқа сақтандырудың қосымша сыныптары бойынша сақтандыру қызметін жүзеге асыру құқығына лицензия беруден бас тарту мынадай негіздер бойынша жүргізіледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) алынатын қосымша сақтандыру сыныбы ескеріле отырып пруденциялық нормативтердің сақталмау болжамы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өтініш беру күніне дейінгі соңғы 3 (үш) ай ішінде және оны қарау кезеңінде пруденциялық нормативтерді сақтамау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сақтандыру қызметін жүзеге асыру құқығына арналған лицензияның қолданысын тоқтата тұру түріндегі қолданыстағы санкцияның болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетудің ерекшеліктері ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары мен мемлекеттік көрсетілетін қызмет мәселелері бойынша анықтама қызметтерінің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және www.egov.kz. порталында орналастырылған. Мемлекеттік көрсетілетін қызмет мәселелері бойынша бірыңғай байланыс орталығы: 8-800-080-7777 немесе 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жүйеде іркіліс болған жағдайда уәкілетті органның қызметкері бір жұмыс күні ішінде тиісті ақпараттық жүйенің операторын хабардар етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызмет тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде, сондай-ақ мемлекеттік көрсетілетін қызметтер мәселелері бойынша бірыңғай байланыс орталығынан алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының сақтандыру (қайта сақтандыру) ұйымын құруға, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат алу шеңберінде сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия беруді көрсетілетін қызметті беруші бір өтініштің негізінде бірнеше мемлекеттік қызметтің жиынтығын көрсету көзделетін "бір өтініш" қағидаты бойынша жүзеге асырады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржы нарығын реттеу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәселелері бойынша өзгерістер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілетін нормативтік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құқықтық актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сақтандыру (қайта сақтандыру)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін және сақтандыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>брокерінің қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензиялау қағидаларына,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сондай-ақ құжаттардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мазмұнына қойылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Өмірді сақтандыру" саласы бойынша сақтандыру қызметін жүзеге асыруға немесе исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4076,51 +8055,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия беру.</w:t>
+"Өмірді сақтандыру" саласы бойынша сақтандыру қызметін жүзеге асыруға немесе исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4154,819 +8133,235 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашылған филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыруына лицензия алу үшін.</w:t>
-[...125 lines deleted...]
-Жүктерді сақтандыру.</w:t>
+Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашық филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыруға лицензия алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандырудың қосымша сыныптары бойынша лицензия алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Өмірді сақтандыру" саласында қайта сақтандыру жөніндегі қызметті жүзеге асыруға лицензия алу үшін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы 3-тармағының </w:t>
-[...173 lines deleted...]
-Су көлігі иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру.</w:t>
+"Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы 2-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген сыныпты қоспағанда, өмірді сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік білім беру жинақтау жүйесі шеңберінде өмірді сақтандыру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы 3-тармағының </w:t>
-[...395 lines deleted...]
-"Жалпы сақтандыру" саласында қайта сақтандыру жөніндегі қызметті жүзеге асыруға лицензия алу үшін.</w:t>
+"Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы 2-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген сыныпты қоспағанда, аннуитеттік сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зейнетақы аннуитеттік сақтандыру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензияны қайта ресімдеу үшін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Телнұсқа алу үшін.</w:t>
+Телнұсқаны алу үшін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5112,51 +8507,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік қызметтерді көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5166,51 +8561,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық кіші түрлер үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
+"электрондық үкіметтің" www. egov.kz веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5243,51 +8638,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызмет көрсету мерзімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5315,69 +8710,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 порталға өтініш білдірген күннен бастап 30 (отыз) жұмыс күні ішінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашылған филиалы үшін көрсетілген қызмет нәтижесі көрсетілетін қызмет алушыға заңды тұлға мемлекеттік тіркелген күннен бастап 9 (тоғыз) жұмыс күні ішінде жіберіледі;</w:t>
-[...17 lines deleted...]
-2) лицензия қайта ресімделген кезде:</w:t>
+2) лицензияны қайта ресімдеу кезінде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 порталға өтініш білдірген күннен бастап 15 (он бес) жұмыс күні ішінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5387,51 +8764,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 порталға өтініш білдірген күннен бастап 30 (отыз) жұмыс күні ішінде (көрсетілетін қызметті алушы бөлініп шығу немесе бөлу нысанында қайта ұйымдастырылған жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) лицензияның телнұсқасы берілген кезде - порталға өтініш білдірген күннен бастап 2 (екі) жұмыс күні ішінде.</w:t>
+3) лицензияның телнұсқасын берген кезде - порталға өтініш білдірген күннен бастап 2 (екі) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5500,69 +8877,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлер бойынша:</w:t>
-[...17 lines deleted...]
-электрондық (толық автоматтандырылған)/ "бір өтініш" қағидаты бойынша көрсетілетін.</w:t>
+Барлық кіші түрлер үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрондық (толық автоматтандырылған)/"бір өтініш" қағидаты бойынша көрсетілетін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5595,477 +8972,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
+Мемлекеттік көрсетілетін қызмет нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіші түрлер бойынша:</w:t>
-[...17 lines deleted...]
-1) Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашылған филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыруына лицензия алу үшін</w:t>
+Кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жазатайым жағдайлардан сақтандыру, Аурырған жағдайдан сақтандыру, Автомобиль көлігін сақтандыру, Теміржол көлігін сақтандыру, Әуе көлігін сақтандыру, Су көлігін сақтандыру, Жүктерді сақтандыру, "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы 3-тармағының </w:t>
-[...353 lines deleted...]
-Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны – электрондық.</w:t>
+1) Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашық филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыруға лицензия алу үшін, сақтандырудың қосымша сыныптары бойынша лицензия алу үшін, "Өмірді сақтандыру" саласында қайта сақтандыру жөніндегі қызметті жүзеге асыруға лицензия алу үшін, Аннуитеттік сақтандыру, "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы 2-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген сыныпты қоспағанда, өмірді сақтандыру, Мемлекеттік білім беру жинақтау жүйесі шеңберінде өмірді сақтандыру, "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 6-бабы 2-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген сыныпты қоспағанда, аннуитеттік сақтандыру, Қағидаларға 2-қосымшаға сәйкес нысан бойынша лицензия беру, лицензияны қайта ресімдеу, лицензияның телнұсқасын беру не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Лицензияны қайта ресімдеу үшін - қайта ресімделген лицензияны не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Телнұсқаны алу үшін - қолданыстағы лицензияның телнұсқасын немесе Мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты алу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны – электрондық түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6098,51 +9197,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын ақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6152,105 +9251,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензиялық алым мөлшерлемесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) сақтандыру қызметімен айналысуға лицензия беру үшін – 500 (бес жүз) айлық есептік көрсеткішті (әрбір сақтандыру сыныбы үшін жеке);</w:t>
-[...53 lines deleted...]
-Лицензиялық алымды төлеу екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол немесе қолма-қол емес нысанда, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол емес нысанда жүзеге асырылады.</w:t>
+1) сақтандыру қызметімен айналысуға лицензия беру үшін - 500 (бес жүз) айлық есептік көрсеткіш (сақтандырудың әрбір сыныбы үшін жеке);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "өмірді сақтандыру" саласында қайта сақтандыру жөніндегі қызметпен айналысуға лицензия беру үшін - 200 (екі жүз) айлық есептік көрсеткіш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) лицензияны қайта ресімдеу, лицензияның телнұсқасын беру үшін лицензия бергені үшін алынатын алым мөлшерлемесінің 10 (он) пайызы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензиялық алымды төлеу екінші деңгейдегі банктер, Қазақстан Республикасының бейрезидент-банктерінің филиалдары немесе банк қызметінің жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақша немесе қолма-қол емес ақша түрінде, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол емес ақша нысанында жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6319,109 +9418,109 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) портал – жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының </w:t>
+1) портал – тәулік бойы, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасындағы мерекелер туралы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>" Қазақстан Республикасының Заңына (бұдан әрі – Мерекелер туралы заң) сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
-[...17 lines deleted...]
-2) уәкілетті орган – Кодекске және Мерекелер туралы заңға сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі – жұма аралығында сағат 9.00-ден 18.30-ға дейін.</w:t>
+              <w:t>" Қазақстан Республикасының Заңына (бұдан әрі – Мерекелер туралы заң) сәйкес, демалыс және мереке күндері өтініш білдірген кезде өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) уәкілетті орган – Кодекске және Мерекелер туралы заңға сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6454,105 +9553,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті көрсетуге көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашылған филиалы сақтандыру (қайта сақтандыру) қызметін жүзеге асыруға лицензия алу үшін:</w:t>
-[...17 lines deleted...]
-1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанында сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат алу кезінде ұсынылған бизнес-жоспарда көзделген сақтандыру сыныптары шегінде лицензия беру туралы өтініш;</w:t>
+1. Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, ашылған Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыру үшін лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат түрінде сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат алу кезінде ұсынылған бизнес-жоспарда көзделген сақтандыру сыныптары шегінде лицензия беру туралы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңы 37-бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -6564,51 +9663,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көрсетілген талаптардың орындалғанын растайтын құжаттардың электрондық көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның бюджетке төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+3) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның бюджетке төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) жарғылық капиталдың төленгенін растайтын құжаттардың электрондық көшірмелері.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6618,305 +9717,305 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Қосымша сақтандыру сыныптары бойынша лицензия алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат түріндегі өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қағидалардың 12-тармағының талаптарына сәйкес ресімделген сақтандыру ұйымының немесе Қазақстан Республикасының бейрезидент-сақтандыру ұйымының атқарушы органының басшысы және актуарлық қызметті жүзеге асыруға жарамды лицензиясы бар актуарий қол қойған сақтандыру ұйымының директорлар кеңесімен немесе Қазақстан Республикасының бейрезидент-сақтандыру ұйымының тиісті басқару органымен бекітілген бизнес-жоспардың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. "Өмірді сақтандыру" саласында қайта сақтандыру жөніндегі қызметті жүзеге асыруға лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Қағидалардың 12-тармағының талаптарына сәйкес ресімделген сақтандыру ұйымының немесе Қазақстан Республикасының бейрезидент-сақтандыру ұйымының атқарушы органының басшысы және актуарлық қызметті жүзеге асыруға қолданыстағы лицензиясы бар актуарий қол қойған және сақтандыру ұйымының директорлар кеңесі немесе Қазақстан Республикасының бейерзидент-сақтандыру ұйымының тиісті басқару органы бекіткен бизнес-жоспардың электрондық көшірмесі.</w:t>
-[...35 lines deleted...]
-1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+3) Қағидалардың 13-тармағының талаптарына сәйкес ресімделген сақтандыру ұйымының немесе Қазақстан Республикасының бейрезидент-сақтандыру ұйымының атқарушы органының басшысы және актуарлық қызметті жүзеге асыруға жарамды лицензиясы бар актуарий қол қойған сақтандыру ұйымының директорлар кеңесімен немесе Қазақстан Республикасының бейерзидент-сақтандыру ұйымының тиісті басқару органымен бекітілген бизнес-жоспардың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Лицензияны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 10-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...70 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-3) сақтандыру (қайта сақтандыру) шарттары мерзімінен бұрын бұзылған және (немесе) сақтандыру портфелі берілген жағдайларда, сақтандыру (қайта сақтандыру) шарттарының мерзімінен бұрын бұзылғанын және (немесе) "Сақтандыру қызметі туралы" Қазақстан Республикасы Заыңының </w:t>
+3) сақтандыру (қайта сақтандыру) шарттары мерзімінен бұрын бұзылған және (немесе) сақтандыру портфелі берілген жағдайларда сақтандыру (қайта сақтандыру) шарттарының мерзімінен бұрын бұзылғанын және (немесе) сақтандыру портфелін осы "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37-1-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> көзделген тәртіппен сақтандыру портфелінің берілгенін растайтын құжаттар;</w:t>
-[...53 lines deleted...]
-5. Телнұсқа алу үшін (егер бұрын берілген лицензия қағаз нысанда ресімделген болса):</w:t>
+              <w:t xml:space="preserve"> көзделген тәртіппен берілгенін растайтын құжаттар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) лицензиядан сақтандырудың жекелеген сыныптарын және (немесе) қызмет түрін алып тастау туралы сақтандыру (қайта сақтандыру) ұйымы акционерлерінің жалпы жиналысының шешімінің көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті орган сақтандырудың жекелеген сыныптары және (немесе) қызмет түрі бойынша лицензиядан айыру не Қазақстан Республикасы заңнамасының өзгеруіне байланысты лицензияны қайта ресімдеу туралы шешім қабылдаған кезде тек өтініш және лицензияны қайтару (егер лицензия қағаз тасымалдағышта берілген жағдайда) талап етіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Телнұсқа алу үшін (егер бұрын берілген лицензия қағаз түрінде ресімделген болса):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) электрондық құжат нысанындағы сұрау салу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6926,51 +10025,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уәкілетті орган мемлекеттік қызметтерді немесе цифрлық құжаттар қызметін көрсету үшін пайдаланылатын тиісті мемлекеттік ақпараттық жүйелерден Қазақстан Республикасының резидент-заңды тұлғасын мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді алады.</w:t>
+Уәкілетті орган мемлекеттік қызметтерді немесе цифрлық құжаттар қызметін көрсету үшін пайдаланылатын тиісті мемлекеттік ақпараттық жүйелерден Қазақстан Республикасының резиденті-заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7003,51 +10102,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
+Мемлекеттік қызметті көрсетуден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7057,253 +10156,253 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қазақстан Республикасының заңнамасында белгіленген талаптарды сақтамау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) құрамына сақтандыру (қайта сақтандыру) ұйымы кіретін сақтандыру тобының өтініш бергенге дейін алты ай бұрын белгіленген пруденциялық нормативтерді және сақтауға міндетті басқа да нормалар мен лимиттерді сақтамауы;</w:t>
+2) құрамына сақтандыру (қайта сақтандыру) ұйымы кіретін сақтандыру тобының өтініш бергенге дейінгі алты ай кезеңде белгіленген пруденциялық нормативтер мен сақталуы міндетті басқа міндеттемелерді сақтамау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) ұсынылған құжаттардың Қазақстан Республикасы заңнамасының талаптарына сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) басшы қызметкерді (жаңадан құрылатын сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашылатын филиалы үшін) келіспеу;</w:t>
-[...35 lines deleted...]
-6) лицензиялық алым төленбеген;</w:t>
+4) тағайындауға (сайлауға) ұсынылған кандидаттар санынан басшы қызметкерді келіспеу (жаңадан құрылатын сақтандыру (қайта сақтандыру) ұйымы, ашылатын Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) заңды тұлғалардың берілген санаты үшін қызмет түрімен айналысуға Қазақстан Республикасының заңымен тыйым салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) лицензиялық алымның төленбеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-7) "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңы 46-бабының </w:t>
+7) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңы 46-бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-тармағына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес резерв ретінде қабылданатын Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының активтерін қалыптастыру бойынша талапты орындамау;</w:t>
-[...17 lines deleted...]
-8) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымында Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы резиденті болып табылатын мемлекеттің қаржылық қадағалау жөніндегі органы берген мәні бойынша ұқсас қызмет түрлерін жүзеге асыруға қолданыстағы лицензияның болмауы;</w:t>
+              <w:t xml:space="preserve"> сәйкес резерв ретінде қабылданатын активтерін қалыптастыру бойынша талаптардың орындалмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымында резиденті Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы болып табылатын мемлекеттің қаржылық қадағалау органы берген, мәні бойынша ұқсас қызмет түрлерін жүзеге асыруға арналған қолданыстағы лицензияның болмауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-9) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының басшы қызметкерлері арасында Қазақстан Республикасының кемінде екі резидент басшы қызметкерлерінің болуы тұрғысынан "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+9) "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> көрсетілген талапты сақтамау;</w:t>
-[...35 lines deleted...]
-11) соттың сот орындаушысы ұсынған ұсынымның негізінде көрсетілетін қызметті алушы-борышкерге лицензия беруге уақытша тыйым салуы;</w:t>
+              <w:t xml:space="preserve"> көрсетілген Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының басшы қызметкерлері қатарында кемінде екі Қазақстан Республикасының резидент-басшы қызметкерінің болуы бойынша талаптардың сақталмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) көрсетілетін қызметті алушыға қатысты лицензиялауға тиіс қызметті немесе қызметтің жеке түрлерін тоқтата тұру немесе тыйым салу туралы заң күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) соттың сот орындаушысы ұсынған ұйғарымының негізінде көрсетілетін қызметті алушы - борышкерге лицензия беруге уақытша тыйым салуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Қазақстан Республикасының заңдарында белгіленген жағдайларда және негіздер бойынша;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7333,105 +10432,105 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоғарыда көрсетілген негіздерден басқа сақтандырудың қосымша сыныптары бойынша сақтандыру қызметін жүзеге асыру құқығына лицензия беруден бас тарту мынадай негіздер бойынша жүргізіледі:</w:t>
-[...17 lines deleted...]
-1) алынатын қосымша сақтандыру сыныбы ескеріле отырып пруденциялық нормативтердің сақталмау болжамы;</w:t>
+Қосымша сақтандыру сыныптары бойынша сақтандыру қызметін жүзеге асыруға лицензия беруден бас тарту жоғарыда көрсетілген негіздерді қоспағанда, мынадай негіздер бойынша жүзеге асырылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) алынатын қосымша сақтандыру сыныбын ескерумен пруденциялық нормативтердің сақталмау болжамы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) өтініш беру күніне дейінгі соңғы 3 (үш) ай ішінде және оны қарау кезеңінде пруденциялық нормативтерді сақтамау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) сақтандыру қызметін жүзеге асыру құқығына арналған лицензияның қолданысын тоқтата тұру түріндегі қолданыстағы санкцияның болуы;</w:t>
+3) сақтандыру қызметін жүзеге асыру құқығына лицензияның қолданысын тоқтата тұру түріндегі қолданыстағы санкцияның болуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -7538,105 +10637,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары мен мемлекеттік көрсетілетін қызмет мәселелері бойынша анықтама қызметтерінің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және www.egov.kz. порталында орналастырылған. Мемлекеттік көрсетілетін қызмет мәселелері бойынша бірыңғай байланыс орталығы: 8-800-080-7777 немесе 1414.</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік көрсетілетін қызмет мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және www.egov.kz. порталда орналастырылған. Мемлекеттік көрсетілетін қызметтер мәселелері жөніндегі Бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақпараттық жүйеде іркіліс болған жағдайда уәкілетті органның қызметкері бір жұмыс күні ішінде тиісті ақпараттық жүйенің операторын хабардар етеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызмет тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде, сондай-ақ мемлекеттік көрсетілетін қызметтер мәселелері бойынша бірыңғай байланыс орталығынан алу мүмкіндігі бар.</w:t>
-[...17 lines deleted...]
-Көрсетілетін қызметті алушының сақтандыру (қайта сақтандыру) ұйымын құруға, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат алу шеңберінде сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия беруді көрсетілетін қызметті беруші бір өтініштің негізінде бірнеше мемлекеттік қызметтің жиынтығын көрсету көзделетін "бір өтініш" қағидаты бойынша жүзеге асырады.</w:t>
+Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызмет тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қолжеткізу режимінде, сондай-ақ мемлекеттік көрсетілетін қызмет мәселелері бойынша бірыңғай байланыс орталығынан алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының сақтандыру (қайта сақтандыру) ұйымын құруға, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат алуы шеңберінде сақтандыру (қайта сақтандыру) қызметін жүзеге асыруға лицензия беруді көрсетілетін қызметті беруші бір өтініштің негізінде бірнеше мемлекеттік қызметтің жиынтығын көрсету көзделетін "бір өтініш" қағидаты бойынша жүзеге асырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7740,51 +10839,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құқықтық актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сақтандыру (қайта сақтандыру)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7831,84 +10930,71 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мазмұнына қойылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>талаптарға</w:t>
-[...12 lines deleted...]
-              <w:t>6-қосымша</w:t>
+              <w:t>талаптарға 7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="112"/>
+    <w:bookmarkStart w:name="z124" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Өмірді сақтандыру" саласы бойынша сақтандыру қызметін жүзеге асыруға немесе исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+        <w:t xml:space="preserve"> "Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жеке сыныптары болып табылатын міндетті сақтандыру түрлеріне немесе Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жеке сыныптары болып табылатын міндетті сақтандыру түрлері бойынша исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7961,51 +11047,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өмірді сақтандыру" саласы бойынша сақтандыру қызметін жүзеге асыруға немесе исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру.</w:t>
+Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жеке сыныптары болып табылатын міндетті сақтандыру түрлеріне немесе Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жеке сыныптары болып табылатын міндетті сақтандыру түрлері бойынша исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8039,235 +11125,267 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашық филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыруға лицензия алу үшін.</w:t>
-[...147 lines deleted...]
-Зейнетақы аннуитеттік сақтандыру.</w:t>
+Көлік құралдары иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін міндетті сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жекеше нотариустардың азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудиторлық ұйымдардың азаматтық-құқықтық жауапкершiлiгін мiндеттi сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туристі міндетті сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiлер иелерiнiң азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметкер еңбек (қызметтік) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мiндетті экологиялық сақтандыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымының ашық филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыруына лицензия алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндетті сақтандырудың қосымша сыныптары бойынша лицензия алу үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндетті сақтандырудың түрлері бойынша қайта сақтандыру бойынша қызметті жүзеге асыруға лицензия алу үшін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензияны қайта ресімдеу үшін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Телнұсқаны алу үшін.</w:t>
+Телнұсқа алу үшін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8413,51 +11531,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді көрсету тәсілдері</w:t>
+Мемлекеттік қызметті көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8467,51 +11585,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық кіші түрлер үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметтің" www. egov.kz веб-порталы (бұдан әрі – портал).</w:t>
+"электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8544,51 +11662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімдері</w:t>
+Мемлекеттік қызметті көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8599,50 +11717,68 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензия беру кезінде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 порталға өтініш білдірген күннен бастап 30 (отыз) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қайта құрылған сақтандыру (қайта сақтандыру) ұйымы, ашылған Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы үшін көрсетілген қызмет нәтижесі көрсетілетін қызметті алушыға заңды тұлға мемлекеттік тіркелген күннен бастап 9 (тоғыз) жұмыс күні ішінде жіберіледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) лицензияны қайта ресімдеу кезінде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8801,51 +11937,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық кіші түрлер үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (толық автоматтандырылған)/"бір өтініш" қағидаты бойынша көрсетілетін.</w:t>
+электрондық (толық автоматтандырылған) /"бір өтініш" қағидаты бойынша көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8931,146 +12067,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...94 lines deleted...]
-Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны – электрондық түрде.</w:t>
+              <w:t>
+1) Көлік құралдары иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру, Тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін міндетті сақтандыру, Жекеше нотариустардың азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру, Аудиторлық ұйымдардың азаматтық-құқықтық жауапкершiлiгін мiндеттi сақтандыру, Туристі міндетті сақтандыру, Қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiлер иелерiнiң азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру, Қызметкер еңбек (қызметтік) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру, Мiндетті экологиялық сақтандыру, Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымының ашық филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыруына лицензия алу үшін, Міндетті сақтандырудың қосымша сыныптары бойынша лицензия алу үшін, Міндетті сақтандырудың түрлері бойынша қайта сақтандыру бойынша қызметті жүзеге асыруға лицензия алу үшін - қағидаларға 2-қосымшаға сәйкес нысан бойынша лицензия беру немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Лицензияны қайта ресімдеу үшін - қолданыстағы лицензиядан алып тастау үшін таңдап алынған (таңдалған) сыныпты қоспағанда, бұрын берілген сыныптар бойынша лицензия алу не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Телнұсқа алу үшін - қолданыстағы лицензияның телнұсқасын немесе Мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты алу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет нәтижесін ұсыну нысаны – электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9157,87 +12253,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензиялық алым мөлшерлемесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) сақтандыру қызметімен айналысуға лицензия беру үшін - 500 (бес жүз) айлық есептік көрсеткіш (сақтандырудың әрбір сыныбы үшін жеке);</w:t>
-[...35 lines deleted...]
-3) лицензияны қайта ресімдеу, лицензияның телнұсқасын беру үшін лицензия бергені үшін алынатын алым мөлшерлемесінің 10 (он) пайызы.</w:t>
+1) сақтандыру қызметімен айналысуға лицензия беру үшін - 500 (бес жүз) айлық есептік көрсеткіш (әрбір сақтандыру сыныбы үшін жеке);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны қайта ресімдеу, лицензияның телнұсқасын беру үшін – лицензия берген үшін алынатын алым мөлшерлемесінен 10 (он) пайыз.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензиялық алымды төлеу екінші деңгейдегі банктер, Қазақстан Республикасының бейрезидент-банктерінің филиалдары немесе банк қызметінің жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақша немесе қолма-қол емес ақша түрінде, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол емес ақша нысанында жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9334,99 +12412,99 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) портал – тәулік бойы, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек кодексіне</w:t>
+              <w:t>Еңбек Кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасындағы мерекелер туралы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>" Қазақстан Республикасының Заңына (бұдан әрі – Мерекелер туралы заң) сәйкес, демалыс және мереке күндері өтініш білдірген кезде өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
-[...17 lines deleted...]
-2) уәкілетті орган – Кодекске және Мерекелер туралы заңға сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін.</w:t>
+              <w:t>" Қазақстан Республикасының заңына (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндері өтініш білдірген кезде өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) уәкілетті орган – Кодекске және Мерекелер туралы заңға сәйкес демалыс және мереке күндерінен басқа дүйсенбі мен жұма аралығында белгіленген сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9459,105 +12537,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетуге көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, ашылған Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыру үшін лицензия алу үшін:</w:t>
-[...17 lines deleted...]
-1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат түрінде сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат алу кезінде ұсынылған бизнес-жоспарда көзделген сақтандыру сыныптары шегінде лицензия беру туралы өтініш;</w:t>
+1. Қайта құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашылған филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыру үшін лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанында сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат алу үшін ұсынылған бизнес-жоспарда көзделген сақтандыру сыныптарының шегінде лицензия беру туралы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңы 37-бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -9569,359 +12647,287 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көрсетілген талаптардың орындалғанын растайтын құжаттардың электрондық көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның бюджетке төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
-[...17 lines deleted...]
-4) жарғылық капиталдың төленгенін растайтын құжаттардың электрондық көшірмелері.</w:t>
+3) "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензиялық алымның бюджетке төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жарғылық капиталдың толық төленгенін растайтын құжаттардың электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Қосымша сақтандыру сыныптары бойынша лицензия алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат түріндегі өтініш;</w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Қағидалардың 12-тармағының талаптарына сәйкес ресімделген сақтандыру ұйымының немесе Қазақстан Республикасының бейрезидент-сақтандыру ұйымының атқарушы органының басшысы және актуарлық қызметті жүзеге асыруға жарамды лицензиясы бар актуарий қол қойған сақтандыру ұйымының директорлар кеңесімен немесе Қазақстан Республикасының бейрезидент-сақтандыру ұйымының тиісті басқару органымен бекітілген бизнес-жоспардың электрондық көшірмесі.</w:t>
-[...35 lines deleted...]
-1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+3) Қағидалардың 12-тармағының талаптарына сәйкес ресімделген, сақтандыру ұйымы немесе Қазақстан Республикасы бейрезидент-сақтандыру ұйымы атқарушы органының басшысы және актуарлық қызметті жүзеге асыруға қолданыстағы лицензиясы бар актуарий қол қойған және сақтандыру ұйымының директорлар кеңесі немесе Қазақстан Республикасы бейрезидент-сақтандыру ұйымының тиісті басқару органы бекіткен қол қойған бизнес-жоспардың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Лицензияны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 10-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...70 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-3) сақтандыру (қайта сақтандыру) шарттары мерзімінен бұрын бұзылған және (немесе) сақтандыру портфелі берілген жағдайларда сақтандыру (қайта сақтандыру) шарттарының мерзімінен бұрын бұзылғанын және (немесе) сақтандыру портфелін осы "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+3) сақтандыру (қайта сақтандыру) шарттары мерзімінен бұрын бұзылғанда және (немесе) сақтандыру портфелі берілген жағдайда, "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37-1-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> көзделген тәртіппен берілгенін растайтын құжаттар;</w:t>
-[...53 lines deleted...]
-5. Телнұсқа алу үшін (егер бұрын берілген лицензия қағаз түрінде ресімделген болса):</w:t>
+              <w:t xml:space="preserve"> көзделген тәртіппен сақтандыру (қайта сақтандыру) шарттарының мерзімінен бұрын бұзылғанын және (немесе) сақтандыру портфелінің берілуін растайтын құжаттар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сақтандыру (қайта сақтандыру) ұйымының акционерлері жалпы жиналысының сақтандырудың жекелеген сыныптарынан және (немесе) қызмет түрінен шығару туралы шешімінің көшірмесін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы заңнамасының өзгеруіне байланысты уәкілетті орган сақтандырудың жекелеген сыныптары және (немесе) қызмет түрі бойынша лицензиядан айыру не лицензияны қайта ресімдеу туралы шешім қабылдаған кезде, тек өтінішті ұсыну және лицензияны қайтару (егер лицензия қағаз тасымалдағышта берілген жағдайда) талап етіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Телнұсқаны алу үшін (егер бұрын берілген лицензия қағаз нысанда ресімделген болса):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) электрондық құжат нысанындағы сұрау салу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9931,51 +12937,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уәкілетті орган мемлекеттік қызметтерді немесе цифрлық құжаттар қызметін көрсету үшін пайдаланылатын тиісті мемлекеттік ақпараттық жүйелерден Қазақстан Республикасының резиденті-заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді алады.</w:t>
+Уәкілетті орган мемлекеттік қызметтерді көрсету үшін пайдаланылатын тиісті мемлекеттік ақпараттық жүйелерден немесе цифрлық құжаттардың сервисінен Қазақстан Республикасының резидент-заңды тұлғасын мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10008,473 +13014,491 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетуден бас тарту негіздері</w:t>
+Мемлекеттік қызмет көрсетуден бас тартуға негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемлекеттік қызметті көрсетуден бас тарту негіздері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1) Қазақстан Республикасының заңнамасында белгіленген талаптарды сақтамау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) құрамына сақтандыру (қайта сақтандыру) ұйымы кіретін сақтандыру тобының өтініш бергенге дейінгі алты ай кезеңде белгіленген пруденциялық нормативтер мен сақталуы міндетті басқа міндеттемелерді сақтамау;</w:t>
+2) құрамына сақтандыру (қайта сақтандыру) ұйымы кіретін сақтандыру тобының өтініш бергенге дейінгі алты ай кезеңде белгіленген пруденциялық нормативтер мен сақталуы міндетті басқа да нормалар мен лимиттерді сақтамау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) ұсынылған құжаттардың Қазақстан Республикасы заңнамасының талаптарына сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) тағайындауға (сайлауға) ұсынылған кандидаттар санынан басшы қызметкерді келіспеу (жаңадан құрылатын сақтандыру (қайта сақтандыру) ұйымы, ашылатын Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы үшін);</w:t>
-[...17 lines deleted...]
-5) заңды тұлғалардың берілген санаты үшін қызмет түрімен айналысуға Қазақстан Республикасының заңымен тыйым салу;</w:t>
+4) басшы қызметкерді келіспеу (қайта құрылатын сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының қайта ашылатын филиалы үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) заңды тұлғалардың аталған санаты үшін қызмет түрімен айналысуға Қазақстан Республикасының заңымен тыйым салу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) лицензиялық алымның төленбеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-7) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңы 46-бабының </w:t>
+7) "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңы 46-бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-тармағына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес резерв ретінде қабылданатын активтерін қалыптастыру бойынша талаптардың орындалмауы;</w:t>
-[...17 lines deleted...]
-8) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымында резиденті Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы болып табылатын мемлекеттің қаржылық қадағалау органы берген, мәні бойынша ұқсас қызмет түрлерін жүзеге асыруға арналған қолданыстағы лицензияның болмауы;</w:t>
+              <w:t xml:space="preserve"> сәйкес, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының резерв ретінде қабылданатын активтерін қалыптастыру бойынша талаптардың орындалмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымында резиденті Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы болып табылатын мемлекеттің қаржылық қадағалау органы берген, мәні бойынша ұқсас қызмет түрлерін жүзеге асыруға арналған қолданыстағы лицензияның болмауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 9) "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> көрсетілген Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының басшы қызметкерлері қатарында кемінде екі Қазақстан Республикасының резидент-басшы қызметкерінің болуы бойынша талаптардың сақталмауы;</w:t>
-[...35 lines deleted...]
-11) соттың сот орындаушысы ұсынған ұйғарымының негізінде көрсетілетін қызметті алушы - борышкерге лицензия беруге уақытша тыйым салуы;</w:t>
+              <w:t xml:space="preserve"> көрсетілген Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының басшы қызметкерлері қатарында кемінде екі Қазақстан Республикасының резидент-басшы қызметкерінің болуы бойынша талаптардың сақталмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) көрсетілетін қызметті алушыға қатысты лицензиялануға тиіс қызметті немесе қызметтің жеке түрлерін тоқтата тұру немесе тыйым салу туралы заң күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) соттың сот орындаушысы ұсынған ұсынымның негізінде көрсетілетін қызметті алушы-борышкерге лицензия беруге уақытша тыйым салуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Қазақстан Республикасының заңдарында белгіленген жағдайларда және негіздер бойынша;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-13) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+13) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік қызмет көрсетуге талап етілетін, қол жетімділігі шектеулі дербес деректерге қол жетімділікке көрсетілетін қызметті алушының берілетін келісімінің болмауы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосымша сақтандыру сыныптары бойынша сақтандыру қызметін жүзеге асыруға лицензия беруден бас тарту жоғарыда көрсетілген негіздерді қоспағанда, мынадай негіздер бойынша жүзеге асырылады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) алынатын қосымша сақтандыру сыныбын ескерумен пруденциялық нормативтердің сақталмау болжамы;</w:t>
+1) алынатын қосымша сақтандыру сыныбын ескерумен пруденциялық нормативтердің сақталмауы болжамы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) өтініш беру күніне дейінгі соңғы 3 (үш) ай ішінде және оны қарау кезеңінде пруденциялық нормативтерді сақтамау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) сақтандыру қызметін жүзеге асыру құқығына лицензияның қолданысын тоқтата тұру түріндегі қолданыстағы санкцияның болуы.</w:t>
+3) сақтандыру қызметін жүзеге асыру құқығына лицензияның қолданысын тоқтата тұру түріндегі қолданыстағы санкцияның болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+              <w:t xml:space="preserve"> сәйкес, мемлекеттік қызмет көрсетуге талап етілетін, қол жетімділігі шектеулі дербес деректерге қол жетімділікке көрсетілетін қызметті алушының берілетін келісімінің болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10507,141 +13531,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің ерекшеліктері ескерілген өзге де талаптар</w:t>
+Мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік көрсетілетін қызмет мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және www.egov.kz. порталда орналастырылған. Мемлекеттік көрсетілетін қызметтер мәселелері жөніндегі Бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және www.egov.kz порталында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақпараттық жүйеде іркіліс болған жағдайда уәкілетті органның қызметкері бір жұмыс күні ішінде тиісті ақпараттық жүйенің операторын хабардар етеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызмет тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қолжеткізу режимінде, сондай-ақ мемлекеттік көрсетілетін қызмет мәселелері бойынша бірыңғай байланыс орталығынан алу мүмкіндігі бар.</w:t>
-[...17 lines deleted...]
-Көрсетілетін қызметті алушының сақтандыру (қайта сақтандыру) ұйымын құруға, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат алуы шеңберінде сақтандыру (қайта сақтандыру) қызметін жүзеге асыруға лицензия беруді көрсетілетін қызметті беруші бір өтініштің негізінде бірнеше мемлекеттік қызметтің жиынтығын көрсету көзделетін "бір өтініш" қағидаты бойынша жүзеге асырады.</w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының сақтандыру (қайта сақтандыру) ұйымын құруға, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат алу шеңберінде сақтандыру қызметін жүзеге асыру құқығына лицензия беруді көрсетілетін қызметті беруші бір өтініштің негізінде бірнеше мемлекеттік көрсетілетін қызметтің жиынтығын көрсету көзделетін "бір өтініш" қағидаты бойынша жүзеге асырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10745,51 +13769,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құқықтық актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сақтандыру (қайта сақтандыру)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10836,71 +13860,71 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мазмұнына қойылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>талаптарға 7-қосымша</w:t>
+              <w:t>талаптарға 8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:bookmarkStart w:name="z126" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жеке сыныптары болып табылатын міндетті сақтандыру түрлеріне немесе Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жеке сыныптары болып табылатын міндетті сақтандыру түрлері бойынша исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+        <w:t xml:space="preserve"> "Қайта сақтандыру қызметіне немесе исламдық қайта сақтандыру қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10953,51 +13977,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жеке сыныптары болып табылатын міндетті сақтандыру түрлеріне немесе Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жеке сыныптары болып табылатын міндетті сақтандыру түрлері бойынша исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру.</w:t>
+Қайта сақтандыру қызметіне немесе исламдық қайта сақтандыру қызметін жүзеге асыру құқығына лицензия беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11031,231 +14055,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдары иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру.</w:t>
-[...179 lines deleted...]
-Міндетті сақтандырудың түрлері бойынша қайта сақтандыру бойынша қызметті жүзеге асыруға лицензия алу үшін.</w:t>
+Қайта сақтандыру жөніндегі қызметті жүзеге асыру құқығына лицензия алу үшін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензияны қайта ресімдеу үшін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11473,51 +14317,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлер үшін:</w:t>
+Барлық кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11568,51 +14412,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11640,105 +14484,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 порталға өтініш білдірген күннен бастап 30 (отыз) жұмыс күні ішінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қайта құрылған сақтандыру (қайта сақтандыру) ұйымы, ашылған Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы үшін көрсетілген қызмет нәтижесі көрсетілетін қызметті алушыға заңды тұлға мемлекеттік тіркелген күннен бастап 9 (тоғыз) жұмыс күні ішінде жіберіледі;</w:t>
+қайта құрылған сақтандыру (қайта сақтандыру) ұйымы, ашылған Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы үшін – көрсетілген қызмет нәтижесі көрсетілетін қызметті алушыға заңды тұлға мемлекеттік тіркелген күннен бастап 9 (тоғыз) жұмыс күні ішінде жіберіледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) лицензияны қайта ресімдеу кезінде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-порталға өтініш білдірген күннен бастап 15 (он бес) жұмыс күні ішінде;</w:t>
-[...17 lines deleted...]
-порталға өтініш білдірген күннен бастап 30 (отыз) жұмыс күні ішінде (көрсетілетін қызметті алушы бөлініп шығу немесе бөлу нысанында қайта ұйымдастырылған жағдайда);</w:t>
+порталға өтініш білдірген күннен бастап 15 (он бес) жұмыс күні ішінде; порталға өтініш білдірген күннен бастап 30 (отыз) жұмыс күні ішінде (көрсетілетін қызметті алушы бөлініп шығу немесе бөлу нысанында қайта ұйымдастырылған жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) лицензияның телнұсқасын берген кезде - порталға өтініш білдірген күннен бастап 2 (екі) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11843,51 +14669,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық кіші түрлер үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (толық автоматтандырылған) /"бір өтініш" қағидаты бойынша көрсетілген.</w:t>
+электрондық (толық автоматтандырылған)/ "бір өтініш" қағидаты бойынша көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11974,69 +14800,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Көлік құралдары иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру, Тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін міндетті сақтандыру, Жекеше нотариустардың азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру, Аудиторлық ұйымдардың азаматтық-құқықтық жауапкершiлiгін мiндеттi сақтандыру, Туристі міндетті сақтандыру, Қызметi үшiншi тұлғаларға зиян келтiру қаупiмен байланысты объектiлер иелерiнiң азаматтық-құқықтық жауапкершiлiгiн мiндеттi сақтандыру, Қызметкер еңбек (қызметтік) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру, Мiндетті экологиялық сақтандыру, Жаңадан құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымының ашық филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыруына лицензия алу үшін, Міндетті сақтандырудың қосымша сыныптары бойынша лицензия алу үшін, Міндетті сақтандырудың түрлері бойынша қайта сақтандыру бойынша қызметті жүзеге асыруға лицензия алу үшін - қағидаларға 2-қосымшаға сәйкес нысан бойынша лицензия беру немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап;</w:t>
-[...17 lines deleted...]
-2) Лицензияны қайта ресімдеу үшін - қолданыстағы лицензиядан алып тастау үшін таңдап алынған (таңдалған) сыныпты қоспағанда, бұрын берілген сыныптар бойынша лицензия алу не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап;</w:t>
+1) Қайта сақтандыру қызметін жүзеге асыруға лицензия алу үшін – Қағидаларға 3-қосымшаға сәйкес нысан бойынша лицензия беру немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Лицензияны қайта ресімдеу үшін - қайта ресімделген лицензияны не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты беру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Телнұсқа алу үшін - қолданыстағы лицензияның телнұсқасын немесе Мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты алу.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12159,69 +14985,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензиялық алым мөлшерлемесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) сақтандыру қызметімен айналысуға лицензия беру үшін - 500 (бес жүз) айлық есептік көрсеткіш (әрбір сақтандыру сыныбы үшін жеке);</w:t>
-[...17 lines deleted...]
-2) лицензияны қайта ресімдеу, лицензияның телнұсқасын беру үшін – лицензия берген үшін алынатын алым мөлшерлемесінен 10 (он) пайыз.</w:t>
+1) сақтандыру қызметімен айналысуға лицензия беру үшін - 500 (бес жүз) айлық есептік көрсеткіш (сақтандырудың әр сыныбы үшін бөлек);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны қайта ресімдеу, лицензияның телнұсқасын беру үшін - лицензияны бергені үшін алынатын алым мөлшерлемесінен 10 (он) пайыз.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензиялық алымды төлеу екінші деңгейдегі банктер, Қазақстан Республикасының бейрезидент-банктерінің филиалдары немесе банк қызметінің жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақша немесе қолма-қол емес ақша түрінде, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол емес ақша нысанында жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12479,361 +15305,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Қайта құрылған сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының ашылған филиалының сақтандыру (қайта сақтандыру) қызметін жүзеге асыру үшін лицензия алу үшін:</w:t>
-[...127 lines deleted...]
-1) Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
+1. Қайта сақтандыру қызметін жүзеге асыру құқығына лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес электронды құжаттың нысанында өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Қағидалардың 13-тармағының талаптарына сәйкес ресімделген, сақтандыру ұйымы немесе Қазақстан Республикасы бейрезидент-сақтандыру ұйымы атқарушы органының басшысы және актуарлық қызметті жүзеге асыруға қолданыстағы лицензиясы бар актуарий қол қойған және сақтандыру ұйымының директорлар кеңесі немесе Қазақстан Республикасы бейрезидент-сақтандыру ұйымының тиісті басқару органы бекіткен қол қойған бизнес-жоспардың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның бюджетке төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Лицензияны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 10-қосымшаға сәйкес электрондық құжаттың нысанында өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы төлем жасау жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын төлем құжатының электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Қағидалардың 12-тармағының талаптарына сәйкес ресімделген, сақтандыру ұйымы немесе Қазақстан Республикасы бейрезидент-сақтандыру ұйымы атқарушы органының басшысы және актуарлық қызметті жүзеге асыруға қолданыстағы лицензиясы бар актуарий қол қойған және сақтандыру ұйымының директорлар кеңесі немесе Қазақстан Республикасы бейрезидент-сақтандыру ұйымының тиісті басқару органы бекіткен қол қойған бизнес-жоспардың электрондық көшірмесі.</w:t>
-[...145 lines deleted...]
-4. Телнұсқаны алу үшін (егер бұрын берілген лицензия қағаз нысанда ресімделген болса):</w:t>
+3) Ақпараты мемлекеттік ақпараттық жүйелерде болатын құжаттарды қоспағанда, лицензияны қайта ресімдеуге негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелерін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Телнұсқа (егер бұған дейін берілген лицензия қағаз нысанда ресімделген болса) алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) электрондық құжат нысанындағы сұрау салу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12992,51 +15652,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қазақстан Республикасының заңнамасында белгіленген талаптарды сақтамау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) құрамына сақтандыру (қайта сақтандыру) ұйымы кіретін сақтандыру тобының өтініш бергенге дейінгі алты ай кезеңде белгіленген пруденциялық нормативтер мен сақталуы міндетті басқа да нормалар мен лимиттерді сақтамау;</w:t>
+2) құрамына сақтандыру (қайта сақтандыру) ұйымы кіретін сақтандыру тобының өтініш бергенге дейінгі алты ай кезеңде белгіленген пруденциялық нормативтер мен сақталуы міндетті басқа да нормалар мен лимиттерді сақтамауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) ұсынылған құжаттардың Қазақстан Республикасы заңнамасының талаптарына сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13231,160 +15891,50 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Қазақстан Республикасының заңдарында белгіленген жағдайларда және негіздер бойынша;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 13) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы заңының </w:t>
-            </w:r>
-[...108 lines deleted...]
-4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес, мемлекеттік қызмет көрсетуге талап етілетін, қол жетімділігі шектеулі дербес деректерге қол жетімділікке көрсетілетін қызметті алушының берілетін келісімінің болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -13473,2506 +16023,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және www.egov.kz порталында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
-[...2454 lines deleted...]
-              <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында және www.egov.kz порталында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 8-800-080-7777, 1414. Ақпараттық жүйеде іркіліс болған жағдайда уәкілетті органның қызметкері бір жұмыс күні ішінде тиісті ақпараттық жүйенің операторын хабардар етеді.Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар. Көрсетілетін қызметті алушының сақтандыру (қайта сақтандыру) ұйымын құруға, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын ашуға рұқсат алу шеңберінде сақтандыру қызметін жүзеге асыру құқығына лицензия беруді көрсетілетін қызметті беруші бір өтініштің негізінде бірнеше мемлекеттік көрсетілетін қызметтің жиынтығын көрсету көзделетін "бір өтініш" қағидаты бойынша жүзеге асырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
@@ -16005,55 +16099,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>