--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2000947" w14:textId="2000947">
+    <w:p w14:paraId="294e242" w14:textId="294e242">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2254,1603 +2254,753 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z105" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Банктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша әкiмшісін) тағайындау және оның өкілеттіктері қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2014 жылғы 16 шілдедегі № 147 </w:t>
+      3. "Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру қағидаларын және шарттарын, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру қағидаларын, сондай-ақ бизнес-жоспардың мазмұнына қойылатын талаптарды, Сақтандыру (қайта сақтандыру) қызметін және сақтандыру брокерінің қызметін лицензиялау қағидаларын, сондай-ақ құжаттардың мазмұнына қойылатын талаптарды, Сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензияны ерікті түрде қайтару қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 12 ақпандағы № 24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9711 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
-[...38 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22217 болып тіркелген мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16-тармақ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+        <w:t>кіріспесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сақтандыру қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" Қазақстан Республикасының заңдарына сәйкес, Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z108" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат беру қағидалары мен шарттарында, сондай-ақ құжаттардың мазмұнына қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "16. Уақытша әкімшілік мынадай іс-қимылдарды орындайды:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkStart w:name="z110" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ұйымды басқару жөніндегі функцияларды жүзеге асырады және ұйымның барлық құжаттарына қол қояды;</w:t>
+      "15. Қаржылық қадағалау органы, шет мемлекеттердің өзге де құзыретті органдары немесе лауазымды адамдары берген құжаттар Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкес заңдастыруға не апостилдеуге жатады (Қазақстан Республикасының бейрезидент-жеке тұлғасының жеке басын куәландыратын құжаттарды қоспағанда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z111" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) тағайындалған күннен бастап 3 (үш) жұмыс күні ішінде:</w:t>
+        <w:t xml:space="preserve">
+      Шет тілінде ұсынылатын құжаттар қазақ және орыс тілдеріне аударылады және "Нотариат туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>80-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нотариат куәландырады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z112" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14422 болып тіркелген Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 207 </w:t>
-[...59 lines deleted...]
-      мүлікті және олармен жасалған мәмілелерді тіркеуді жүзеге асыратын органдарға, сондай-ақ "Бағалы қағаздар орталық депозитарийі" (бұдан әрі – орталық депозитарий), "Қазақстан қор биржасы" және кредиттік бюроларға уәкілетті органның ұйымды лицензиядан айыру және ұйым мүлкінің сақталуын және ұйымды басқаруды қамтамасыз ету жөніндегі іс-шараларды жүзеге асыруды қамтамасыз ету жөніндегі өкілеттіктер өтетін уақытша әкімшілікті тағайындау туралы шешімдері жайында хабарлайды;</w:t>
+      көрсетілген қаулымен бекітілген Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалын ашуға рұқсат беру қағидаларында, сондай-ақ бизнес-жоспардың мазмұнына қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
-[...318 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>18-тармақ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+        <w:t>5-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "18. Сақтандыру (қайта сақтандыру) ұйымының уақытша әкiмшiлiгi мынадай іс-әрекеттер жасайды:</w:t>
+        <w:t xml:space="preserve">
+      "5. Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының шет тілде берілетін құжаттары қазақ және (немесе) орыс тілдеріне аударылады және "Нотариат туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>80-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нотариалды куәландырылған түрде уәкілетті органға беріледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkStart w:name="z114" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) сақтандыру (қайта сақтандыру) ұйымы лицензиясынан айырылған күннен бастап 2 (екі) жұмыс күні ішінде дерекқорды қалыптастыру және жүргізу жөніндегі ұйымның дерекқорынан таратылатын сақтандыру (қайта сақтандыру) ұйымы және "Сақтандыру төлемдеріне кепілдік беру қоры туралы" Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қор туралы заң) сәйкес кепілдік берілетін сақтандыру сыныптары (түрлері) бойынша таратылатын сақтандыру (қайта сақтандыру) ұйымы шарттарының тізілімдерін қалыптастырады және сақтандыру ұйымдары таратылған жағдайда сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымға береді;</w:t>
+      көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) қызметін және сақтандыру брокерінің қызметін лицензиялау қағидаларында, сондай-ақ құжаттардың мазмұнына қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z115" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Сақтандыру туралы заңның </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген, нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17885 болып тіркелген Сақтандыру (қайта сақтандыру) ұйымының сақтандыру портфелін беру қағидаларында, сондай-ақ сақтандыру (қайта сақтандыру) ұйымын лицензиядан айыру кезінде сақтандыру портфелін берудің ерекшеліктерінде және Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының сақтандыру портфелін беру қағидаларында, сондай-ақ Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын лицензиядан айыру кезінде сақтандыру портфелін берудің ерекшеліктерінде көзделген мерзімдерде және тәртіппен Қор туралы заңға сәйкес кепілдік берілетін сақтандыру сыныптары (түрлері) бойынша сақтандыру портфелін басқа сақтандыру ұйымына (сақтандыру ұйымдарына) береді;</w:t>
+      5-қосымша Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің тізбесіне (бұдан әрі - Тізбе) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z116" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) Қор туралы заңға сәйкес кепілдік берілетін сақтандыру сыныптары (түрлері) бойынша Қордың кепілдік төлемдерді жүзеге асыратыны туралы хабарландыру қазақ және орыс тілдерінде Қазақстан Республикасының бүкіл аумағында таратылатын екі мерзімді баспасөз басылымында және сақтандыру ұйымының интернет-ресурсында жарияланады;</w:t>
+        <w:t xml:space="preserve">
+      6-қосымша Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z117" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4) сақтандыру (қайта сақтандыру) ұйымының сақтандыру (қайта сақтандыру) шарттарының, полистерінің бланкілерін және сақтандыру агенттеріндегі қолма-қол ақша қалдығын алады. Қолма-қол ақша сақтандыру (қайта сақтандыру) ұйымының банк шотына тапсырылады;</w:t>
+        <w:t xml:space="preserve">
+      7-қосымша Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z118" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...644 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       8-қосымша Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4059,68 +3209,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="110"/>
+    <w:bookmarkStart w:name="z120" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін немесе исламдық сақтандыру (қайта сақтандыру) қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7944,68 +7094,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:bookmarkStart w:name="z122" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Өмірді сақтандыру" саласы бойынша сақтандыру қызметін жүзеге асыруға немесе исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10936,68 +10086,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мазмұнына қойылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптарға 7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="112"/>
+    <w:bookmarkStart w:name="z124" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жеке сыныптары болып табылатын міндетті сақтандыру түрлеріне немесе Қазақстан Республикасының заңдарында белгіленген және сақтандырудың жеке сыныптары болып табылатын міндетті сақтандыру түрлері бойынша исламдық сақтандыру қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13866,68 +13016,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мазмұнына қойылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптарға 8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:bookmarkStart w:name="z126" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қайта сақтандыру қызметіне немесе исламдық қайта сақтандыру қызметін жүзеге асыру құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16099,55 +15249,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>