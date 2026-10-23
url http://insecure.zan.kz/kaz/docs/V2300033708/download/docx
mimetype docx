--- v0 (2025-10-05)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7843835" w14:textId="7843835">
+    <w:p w14:paraId="b7c0041" w14:textId="b7c0041">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,207 +93,174 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ішкі істер министрінің кейбір бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ішкі істер министрінің 2023 жылғы 29 қарашадағы № 859 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 1 желтоқсанда № 33708 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ішкі істер министрінің 2023 жылғы 29 қарашадағы № 859 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 1 желтоқсанда № 33708 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БҰЙЫРАМЫН: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Ішкі істер министрінің өзгерістер енгізілетін кейбір бұйрықтарының қоса беріліп отырған </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ішкі істер министрлігінің Әкімшілік полиция комитеті заңнамада белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Ішкі істер министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрықты мемлекеттік тіркегеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -308,90 +275,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараларды орындау туралы мәліметтерді Қазақстан Республикасы Ішкі істер министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ішкі істер министрінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -635,122 +603,117 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 859 Бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ішкі істер министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Авария, өрт, табиғи апат салдарын жою кезінде және басқа да төтенше оқиғалар кезінде қоғамдық тәртіпті сақтауды ұйымдастыру жөніндегі нұсқаулықты бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 1 маусымдағы № 502 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11561 болып тіркелген): </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -763,68 +726,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Үкіметінің 2005 жылғы 22 маусымдағы № 607 қаулысымен бекітілген Қазақстан Республикасының Ішкі істер министрлігі туралы ереженің 15-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -839,106 +785,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы ішкі істер органдарының әйелдерді зорлық-зомбылықтан қорғау жөніндегі бөлімшелерінің жұмысын ұйымдастыру жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 29 желтоқсандағы № 1097 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12948 болып тіркелген):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -951,68 +882,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Үкіметінің 2005 жылғы 22 маусымдағы № 607 қаулысымен бекітілген Қазақстан Республикасының Ішкі істер министрлігі туралы ереженің 15-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1027,106 +941,163 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды – ҚР Ішкі істер министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 593</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. "Ішкі істер органдарының азаматтық және қызметтік қару айналымы саласындағы бақылау жөніндегі бөлімшелерінің қызметін ұйымдастыру туралы нұсқаулықты бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2016 жылғы 29 наурыздағы № 313 </w:t>
+      4. "Жол қауіпсіздігін және регламенттерді, нормативтер мен стандарттарды сақтау саласында әкімшілік полиция бөлімшелерінің қызметін ұйымдастыру жөніндегі нұсқаулықты бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2016 жылғы 22 шілдедегі №757 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13694 болып тіркелген):</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №14161 болып тіркелген):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1136,2419 +1107,801 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасы Үкіметінің 2005 жылғы 22 маусымдағы № 607 қаулысымен бекітілген Қазақстан Республикасының Ішкі істер министрлігі туралы ереженің 15-тармағын </w:t>
-[...9 lines deleted...]
-        <w:t>38) тармақшасына</w:t>
+      "Қазақстан Республикасы Үкіметінің 2005 жылғы 22 маусымдағы № 607 қаулысымен бекітілген Қазақстан Республикасының Ішкі істер министрлігі туралы ереженің 15-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>63) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...636 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17-тармақ</w:t>
+        <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Облыстардың, және Астана, Алматы, Шымкент қалаларының полиция департаменттерінің, Қазақстан Республикасы ІІМ-нің Байқоңыр қаласындағы өкілдігінің бастықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ішкі істер органдары жеке құрамының осы бұйрықтың талаптарын зерделеуін, сондай-ақ Нұсқаулықта көзделген қызметтік құжаттаманы дайындауды қамтамасыз етсін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ішкі істер органдарының жұмысын осы бұйрықтың талаптарына сәйкес ұйымдастырсын.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "17. АҚҚАББ өз құзыреті шегінде "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының </w:t>
-[...397 lines deleted...]
-    </w:p>
+      көрсетілген бұйрықпен бекітілген жол қауіпсіздігін және регламенттерді, нормативтер мен стандарттарды сақтау саласында әкімшілік полиция бөлімшелерінің қызметін ұйымдастыру жөніндегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Нұсқаулықта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>29-тармақтың</w:t>
-[...29 lines deleted...]
-    </w:p>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1) жеке және заңды тұлғаларға "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының </w:t>
-[...189 lines deleted...]
-    </w:p>
+      "1. Осы Жол қауіпсіздігін және регламенттерді, нормативтер мен стандарттарды сақтау саласында әкімшілік полиция бөлімшелерінің қызметін ұйымдастыру жөніндегі нұсқаулық (бұдан әрі – Нұсқаулық) Қазақстан Республикасы Үкіметінің 2005 жылғы 22 маусымдағы № 607 қаулысымен бекітілген Қазақстан Республикасы Ішкі істер министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>63) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және жол жүрісі қауіпсіздігін қамтамасыз ету жөніндегі уәкілетті орган бөлімшелерінің қызметін ұйымдастыруға арналған.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспесі</w:t>
-[...87 lines deleted...]
-    </w:p>
+        <w:t>8-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) халықаралық, республикалық және облыстық маңызы бар жалпы пайдаланымдағы автомобиль жолдарын, ақылы автожолдар мен олардағы жол құрылыстарын – Астана, Алматы, Шымкент қалаларының және облыстардың ПД әкімшілік полиция бөлімі (бөлімшесі, тобы) қызметкерлерінің;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақ</w:t>
-[...123 lines deleted...]
-    </w:p>
+        <w:t>17-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) халықаралық, республикалық және облыстық маңыздағы жалпы пайдаланымдағы автомобиль жолдарын, ақылы автожолдар мен олардағы жол құрылыстарын ‒ Астана, Алматы, Шымкент қалаларының және облыстардың ПД әкімшілік полиция бөлімінің (бөлімшесінің, тобының) қызметкерлері;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>21-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Осы Жол қауіпсіздігін және регламенттерді, нормативтер мен стандарттарды сақтау саласында әкімшілік полиция бөлімшелерінің қызметін ұйымдастыру жөніндегі нұсқаулық (бұдан әрі – Нұсқаулық) Қазақстан Республикасы Үкіметінің 2005 жылғы 22 маусымдағы № 607 қаулысымен бекітілген Қазақстан Республикасы Ішкі істер министрлігі туралы ереженің 15-тармағының </w:t>
-[...21 lines deleted...]
-    </w:p>
+      "21. Автомобиль жолдарын қысқы кезеңде күтіп ұстауға жол және коммуналдық ұйымдардың дайындығын комиссиялық тексеруді уәкілетті органның, Астана, Алматы, Шымкент қалаларының және облыстардың ТЖД қызметкерлерінің қатысуымен автомобиль жолдарының иелері, жергілікті атқарушы органдар 15 қыркүйектен бастап 15 қарашаға дейін жүргізеді. Нәтижелері осы Нұсқаулыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес актіде белгіленеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-тармақтың</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+        <w:t>57-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "57. Пайдаланудағы көлік құралдарының конструкциясын және техникалық жай-күйін бақылау кезінде тексеруге жататын құжаттардың тізбесі, сондай-ақ бақылау нәтижелерін ресімдеу тәртібі "Көлiк құралының сәйкестендіру нөмірі бойынша көлік құралдарының жекелеген түрлерiн мемлекеттiк тiркеу және есепке алу, Механикалық көлік құралдарын жүргізушілерді даярлау, Емтихандар қабылдау және жүргізуші куәліктерін беру қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 2 желтоқсандағы № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10056 болып тіркелген) және "Жол жүрісі қағидаларын, Көлік құралдарын пайдалануға рұқсат беру жөніндегі негізгі ережелерді, көлігі арнайы жарық және дыбыс сигналдарымен жабдықталуға және арнайы түсті-графикалық схемалар бойынша боялуға тиіс жедел және арнайы қызметтер тізбесін бекіту туралы" 2023 жылғы 30 маусымдағы № 534 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрықтарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33003 болып тіркелген) талаптарына сәйкес айқындалады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17-тармақтың</w:t>
-[...75 lines deleted...]
-        <w:t>21-тармақ</w:t>
+        <w:t>72-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...243 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="13"/>
+    <w:bookmarkStart w:name="z61" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "72. Көлік құралдарының тәжірибелік үлгілерін қабылдау сынақтары жөніндегі комиссияның құрамына ӘПК-нің уәкілетті қызметкері немесе ӘПК-нің жазбаша тапсырмасы бойынша, аумағында сынақтар өткізу болжанып отырған, Астана, Алматы, Шымкент қалаларының және облыстардың ПД Әкімшілік полиция басқармасының (бұдан әрі ‒ ӘПБ) өкілі қатысады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3833,68 +2186,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="14"/>
+    <w:bookmarkStart w:name="z65" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________ облысы (қаласы) бойынша жол жүрісі қауіпсіздігін қамтамасыз ету жөніндегі уәкілетті органның  НҰСҚАМАСЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________ басшысы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3959,140 +2312,140 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (заңды тұлғаның мекенжайы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="15"/>
+    <w:bookmarkStart w:name="z66" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жол жүрісі туралы" Қазақстан Республикасының Заңының 23-бабына сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z67" w:id="16"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z67" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Автомобиль жолдарын (теміржол өтпелерін) тексеру актісінде көрсетілгендерді жоюға шаралар қабылдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z68" w:id="17"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z68" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Осы нұсқаманы қарау нәтижелері және қабылданған шаралар туралы __________________ облысы (қаласы) бойынша жол жүрісі қауіпсіздігін қамтамасыз ету жөніндегі уәкілетті органға 20__жылғы "__"________ дейін хабарлау қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z70" w:id="18"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z70" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы нұсқаманы орындамау немесе тиісінше орындамау Қазақстан Республикасының заңнамасында көзделген жауапкершілікке әкеп соғады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________ облысы (қаласы) бойынша жол жүрісі қауіпсіздігін қамтамасыз ету жөніндегі уәкілетті органның лауазымды адамы ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4224,55 +2577,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>