--- v0 (2025-11-08)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4c59929" w14:textId="4c59929">
+    <w:p w14:paraId="42153e5" w14:textId="42153e5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Петицияны қарау нәтижелері бойынша шешім нысанын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2023 жылғы 28 қарашадағы № 469-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 28 қарашада № 33690 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2023 жылғы 28 қарашадағы № 469-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 28 қарашада № 33690 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -152,240 +152,191 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 04.04.2024 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 90-6-бабының екінші бөлігіне сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Петицияны қарау нәтижелері бойынша шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нысаны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Мемлекет пен қоғам коммуникацияларын дамыту департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Мәдениет және ақпарат министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -400,90 +351,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Мәдениет және ақпарат вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2024 жылғы 4 сәуірден бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2307,359 +2259,409 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мәдениет және ақпарат </w:t>
+              <w:t>Мәдениет және ақпарат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрі</w:t>
+              <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы 28 қарашадағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 469-НҚ бұйрықпен</w:t>
+              <w:t>№ 469-НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="5"/>
+    <w:bookmarkStart w:name="z21" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Петицияны қарау нәтижелері бойынша шешім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Нысан жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Петицияның тіркеу нөмірі:____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Петицияны қараған орталық мемлекеттік органның, жергілікті өкілді және (немесе) атқарушы органның атауы: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жергілікті жерге баруды жүзеге асыру нәтижелері бойынша ақпарат (петицияда жазылған фактілерді тексеру үшін шыққан жағдайда): ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Шешім жобасын жария талқылауды өткізу нәтижелері бойынша ақпарат: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Комиссия/жұмыс тобы жұмысының нәтижелері туралы ақпарат: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Келіп түскен түсініктемелерді, сондай-ақ петиция нысанасы бойынша экономикалық, әлеуметтік, статистикалық және өзге де қажетті ақпаратты талдау нәтижелері бойынша ақпарат: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Халықаралық тәжірибені зерделеу және салыстырмалы-құқықтық талдау жүргізу нәтижелері бойынша ақпарат (егер петиция Қазақстан Республикасының заңнамасына өзгерістер енгізуді талап еткен жағдайда): ____________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қабылданған шешімнің түрі (толық қанағаттандыру туралы, ішінара қанағаттандыру туралы, қанағаттандырудан бас тарту туралы): ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Петиция бойынша дәлелді шешім: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қабылданған шешімге шағымдану құқығын түсіндіру: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3039,31 +3041,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>