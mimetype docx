--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e2a204a" w14:textId="e2a204a">
+    <w:p w14:paraId="7cb2549" w14:textId="7cb2549">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,164 +76,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" мемлекеттік қызметті көрсету қағидаларын бекіту туралы</w:t>
+        <w:t>"Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" мемлекеттік қызметті көрсету қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2023 жылғы 16 қазандағы № 740 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 31 қазанда № 33595 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Бұйрықтың тақырыбы жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 278</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -313,329 +255,233 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (13.03.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" мемлекеттік қызметті көрсету қағидалары бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...144 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Әділет министрлігінің Тіркеу қызметі және заң қызметін ұйымдастыру департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінің ресми интернет-ресурсына орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Әділет вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -951,1038 +797,1278 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 740 Бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" мемлекеттік қызметті көрсету қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалардың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" мемлекеттік қызметті көрсету қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленді және "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" мемлекеттік қызметті көрсету (бұдан әрі-мемлекеттік қызмет) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесінде (бұдан әрі - ЖМБМК ЦЖ) жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету) жылжымайтын мүлік объектілерінің өзгертілген мәліметтерін өтініш негізінде жылжымайтын мүліктің бірыңғай мемлекеттік кадастрына енгізуді білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидалардың тақырыбы жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесінде жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету) құқық белгілейтін және сәйкестендіру құжаттарының негізінде ЖМБМК ЦЖ-де қате мәліметтер жолданған жағдайда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызметті "Азаматтарға арналған үкімет" мемлекеттік корпорациясының филиалдары (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті алушы – жеке және (немесе) заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті беруші осы Қағидаларға енгізілген қабылдау туралы ақпаратты өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын ұйымдарға, оның ішінде Бірыңғай байланыс орталығына үш жұмыс күні ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z37" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. мемлекеттік көрсетілетін қызмет нәтижесіне автоматтандырылған қол қою – барлық қажетті деректер мен растаулар цифрлық объектілерден және жүйелерден алынған жағдайда көрсетілетін қызметті берушінің қатысуынсыз мемлекеттік көрсетілетін қызметтің электрондық нәтижесіне электрондық цифрлық қолтаңбаны автоматтандырылған түрде қою.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 6-1-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" мемлекеттік қызметті көрсету қағидалары 1-тарау. Жалпы ережелер</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті (бұдан әрі – өтініш) және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде (бұдан әрі – тізбесі) көзделген құжаттарды "цифрлық үкімет" веб-порталы www.egov.kz (http://www.egov.kz) (бұдан әрі – портал) арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Мемлекеттік көрсетілетін қызмет электрондық нысанда көрсетілген кезде мемлекеттік көрсетілетін қызметтің нәтижесі цифрлық объектілерден және цифрлық жүйелерден барлық қажетті деректер мен растаулар алынған жағдайда көрсетілетін қызметті берушінің қатысуынсыз электрондық цифрлық қолтаңбаны қою арқылы автоматтандырылған режимде қол қойылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-1-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 278</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7-2. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімін тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету мерзімін тоқтата тұру осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік көрсетілетін қызметті көрсету процесін тоқтата тұру туралы көрсетілетін қызметті беруші көрсетілетін қызметті алушыға хабарлама жіберген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған жағдайда, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар, сот қарайтын мәселелер шешілгенге дейін немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көзделген тізбеге сәйкес құжаттардың толық емес топтамасы ұсынылған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)-3) тармақшаларда берілген ақпарат мемлекеттік органдардың цифрлық жүйелерін интеграциялау арқылы көрсетілетін қызметті берушіге келіп түсуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың үшінші бөлігінің 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсету процесі тоқтатыла тұрған жағдайда, көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы тоқтата тұру мерзімі шегінде анықталған кемшіліктер жойылғаннан кейін құжаттарды қайта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы тармақтың үшінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларда – тиісті адамның құқықтық мирасқоры анықталғанға немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы тармақтың үшінші бөлігінің 3) тармақшасында көзделген жағдайларда – мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін немесе мәселе Қазақстан Республикасыны заңнамасында көзделген өзге де тәртіппен шешілгенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы тармақтың үшінші бөлігінің 4) тармақшасында көзделген жағдайларда – анықталған кемшіліктер көрсетілетін қызметті беруші белгілеген мерзімде жойылғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың алтыншы бөлігінің 3) тармақшасында көзделген тоқтата тұру мерзімі Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 5-тармағында белгіленген тиісті мемлекеттік қызмет көрсетудің жалпы мерзімінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда, мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әрекеті деп төтенше жағдайдың енгізілуі, табиғи және техногендік сипаттағы төтенше жағдайдың туындау қаупі немесе туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-2-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...55 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...492 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Мемлекеттік корпорацияға жүгінген кезде, көрсетілетін қызметті алушы түріне сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда және/немесе қолданылу мерзімі өткен құжаттарды ұсынған жағдайда Мемлекеттік корпорацияның қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттарды берген кезде көрсетілетін қызметті алушы порталының "жеке кабинетінде" мемлекеттік қызметті көрсету нәтижесін алу күні мен уақытын көрсете отырып, мемлекеттік қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініш келіп түскен кезде жылжымайтын мүлікке құқықтарды тіркеу басқармасының (бөлімінің) басшысы 20 минут ішінде мемлекеттік көрсетілетін қызметке өтініш қабылдайды, көрсетілетін қызметті берушінің орындаушысын айқындайды және орындауға жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің орындаушысы ұсынылған құжаттар топтамасының толықтығын Қазақстан Республикасының қолданыстағы заңнамасына сәйкестігін тексереді және жылжымайтын мүлік объектілерінің мәліметтерін құқықтық кадастрға түзетуді өтініш келіп түскен сәттен бастап 1 жұмыс күні ішінде енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1990,437 +2076,395 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиісті түзетулер енгізілгеннен кейін көрсетілетін қызметті берушінің орындаушысы мемлекеттік қызметті көрсету нәтижесін көрсетілетін қызметті берушінің басшылығына келісуге және қол қоюға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті берушінің басшылығы қол қойған жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету) туралы хабарламаны осы Қағидаларға </w:t>
+      Көрсетілетін қызметті берушінің басшылығы қол қойған жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету) туралы хабарламаны осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті берушінің орындаушысы көрсетілетін қызметті берушінің электрондық-цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған портал арқылы көрсетілетін қызметті алушы порталының "жеке кабинетіне" немесе өтініш келіп түскен сәттен бастап 1 жұмыс күні ішінде көрсетілетін қызметті алушының жылжымайтын мүлік объектісінің орналасқан жері бойынша көрсетілетін қызметті беруші арқылы жібереді. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті берушінің орындаушысы көрсетілетін қызметті берушінің электрондық-цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған портал арқылы көрсетілетін қызметті алушы порталының "жеке кабинетіне" немесе өтініш келіп түскен сәттен бастап 1 жұмыс күні ішінде көрсетілетін қызметті алушының жылжымайтын мүлік объектісінің орналасқан жері бойынша көрсетілетін қызметті беруші арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Тізбеде көрсетілген порталдың "жеке кабинетіне" немесе көрсетілетін қызметті алушының жылжымайтын мүлік объектісінің орналасқан жері бойынша көрсетілетін қызметті беруші арқылы бас тарту үшін негіздер болған кезде көрсетілетін қызметті берушінің өтініші келіп түскен сәттен бастап 1 жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ЭЦҚ-мен куәландырылған мемлекеттік қызметтен дәлелді бас тарту туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z21" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" Мемлекеттік корпорацияның филиалдары жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Цифрлық жүйе істен шыққан жағдайда көрсетілетін қызметті беруші "цифрлық үкіметтің" цифрлық инфрақұрылым операторын (бұдан әрі – оператор) және көрсетілетін қызметті алушы дереу хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда оператор цифрлық жүйенің істен шығу себебін айқындау жөнінде шаралар қабылдайды және 1 жұмыс күні ішінде техникалық проблема туралы хаттама (акт) жасайды және оған көрсетілетін қызметті беруші қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 278</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...151 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z24" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге және (немесе) лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2507,186 +2551,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2746,51 +2674,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бірыңғай мемлекеттік кадастры</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттық жүйесіндегі</w:t>
+              <w:t>цифрлық жүйесіндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жылжымайтын мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2830,192 +2758,212 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету) туралы өтініш</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+        <w:t xml:space="preserve"> Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету) туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлғалар үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Азаматтан (ЖСН) ___________________________________________________</w:t>
+      Азаматтан (ЖСН) ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-               (Тегі, аты, әкесінің аты (бар болған жағдайда), туған жылы)</w:t>
-[...53 lines deleted...]
-                                              (құжаттың деректемелері)</w:t>
+      (Тегі, аты, әкесінің аты (бар болған жағдайда), туған жылы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________(құжаттың деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғалар үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3079,159 +3027,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды мекенжайы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________</w:t>
-[...53 lines deleted...]
-                                        (құжаттың деректемелері)</w:t>
+      ____________________________________________________ (басшының)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжаттың деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түзету жүргізуді сұраймын (қажеттісін белгілеу керек):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жылжымайтын мүлік объектісінің мекенжайы (мекенжайды құқық белгілейтін</w:t>
-[...17 lines deleted...]
-      құжатқа сәйкес келтіру)_______________________________________</w:t>
+      жылжымайтын мүлік объектісінің мекенжайы (мекенжайды құқық белгілейтін құжатқа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкес келтіру)_________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жылжымайтын мүлік объектісінің кадастрлық нөмірі:_____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3241,51 +3171,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жылжымайтын мүлік объектісінің техникалық және сәйкестендіру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сипаттамалары:_____________________________________________</w:t>
+      сипаттамалары:____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - объектінің ауданы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3421,51 +3351,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - жүргізілген тіркелу күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      құқық иеленушінің дұрыс емес деректері (Тегі, аты, әкесінің аты (болған  жағдайда),</w:t>
+      құқық иеленушінің дұрыс емес деректері (Тегі, аты, әкесінің аты (болған жағдайда),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       туған күні, ЖСН)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3547,51 +3477,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылжымайтын мүлік объектісінің мекенжайы:______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________</w:t>
+      _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің электрондық пошта мекенжайы (болған жағдайда)_____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3601,69 +3531,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қоса беремін: (құжаттың атауы, сериясы, нөмірі, қашан және кім берді)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. ___________________________________________________________</w:t>
-[...17 lines deleted...]
-      2. ___________________________________________________________</w:t>
+      1. ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берілген күні: 20_____ жылғы _____________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3709,51 +3639,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тіркеушінің тегі, аты, әкесінің аты (бар болған жағдайда) және қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________</w:t>
+      _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уақыт: __________________ сағат _____________ минут.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3763,221 +3693,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін</w:t>
+      Цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы өзі көрсеткен тұрғылықты жерінің (орналасқан жерінің) мекенжайы, жұмыс орны, ұялы байланыстың абоненттік нөмірі, электрондық мекенжайы дұрыс екендігімен танысуды өз қолымен растайды, ал көрсетілген баланыстарға бағытталған хабарлама (хабарлау) тиісті және жеткілікті деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________ 20__ жылғы "__" ________.</w:t>
-[...133 lines deleted...]
-</w:t>
+      __________20__ жылғы "__" ________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4039,183 +3853,171 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бірыңғай мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кадастрының ақпараттық</w:t>
+              <w:t>кадастры цифрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүйесінде жылжымайтын мүлік</w:t>
+              <w:t>жүйесіндегі жылжымайтын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>объектілерінің мәліметтерін</w:t>
+              <w:t>мүлік объектілерінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өзектендіру (түзету) мемлекеттік</w:t>
+              <w:t>мәліметтерін өзектендіру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызмет көрсету қағидаларына"</w:t>
+              <w:t xml:space="preserve">(түзету)" мемлекеттік қызметін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 355</w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4229,52 +4031,62 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік көрсетілетін қызмет атауы: "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4306,88 +4118,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметтің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Азаматтарға арналған үкімет" мемлекеттік корпорациясының (бұдан әрі-Мемлекеттік корпорация) филиалдары.</w:t>
+Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4420,87 +4232,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+Қызмет берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорациясы және "электрондық үкіметтің" веб-порталы.</w:t>
+"Азаматтарға арналған үкімет" мемлекеттік корпорациясының (бұдан әрі - Мемлекеттік корпорация) филиалдары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4533,105 +4345,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса ):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші арқылы: қажетті құжаттарды қоса бере отырып, өтініш берілген күннен кейінгі 1 жұмыс күні ішінде.</w:t>
-[...17 lines deleted...]
-2) порталда www.egov.kz: қажетті құжаттарды қоса бере отырып, өтініш берілген сәттен бастап 2 сағат ішінде.</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4664,87 +4458,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)/ қағаз түрінде.</w:t>
+Мемлекеттік корпорациясы және "цифрлық үкіметтің" веб-порталы, екінші деңгейдегі банктердің цифрлық объектілер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 1-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17-4) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген жағдайда көрсетілетін қызметті алушы мемлекеттік корпорация арқылы ол жойылған сәтке дейін өтініш беруге құқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4777,87 +4609,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектісінің қате мәліметтерін түзету туралы хабарлама, немесе жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіруден (түзетуден) дәлелді бас тарту туралы хабарлама.</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші арқылы: қажетті құжаттарды қоса бере отырып, өтініш берілген күннен кейінгі 1 жұмыс күні ішінде. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4890,87 +4722,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін.</w:t>
+Электронды (ішінара цифрландырылған)/ қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5003,105 +4835,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорация мен ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтердің нәтижелерін беру Мемлекеттік корпорацияның филиалдары арқылы дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз, Мемлекеттік корпорацияның халыққа қызмет көрсету кезекші бөлімдері Қазақстан Республикасының Еңбек Кодексіне (бұдан әрі – Кодекс) сәйкес мереке және демалыс күндерінен басқа дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырады.</w:t>
-[...17 lines deleted...]
-2) Портал арқылы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесіндегі жылжымайтын мүлік объектісінің қате мәліметтерін түзету туралы хабарлама, немесе жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіруден (түзетуден) дәлелді бас тарту туралы хабарлама.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5134,177 +4948,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорация арқылы құжаттарды берген кезде: 1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
-[...89 lines deleted...]
-2) Жылжымайтын мүлік объектісіне құқық белгілейтін және сәйкестендіру құжаттарының электрондық көшірмесі;</w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5337,125 +5061,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдармен белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау.</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+Портал арқылы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5488,251 +5174,446 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды көздейді</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өз-өзіне қызмет көрсетуді, өздігінен қозғалуды, бағдар жасауды жүзеге асыру қабілетін немесе мүмкіндігін толық немесе жартылай жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік көрсетілетін қызметті беруші құжаттар қабылдауды 1414, 8 800 080 7777 бірыңғай байланыс орталығы арқылы жүгіну жолымен тұратын жеріне бара отырып жүргізеді.</w:t>
+Портал арқылы немесе екінші деңгейдегі банктердің цифрлық объектілер арқылы жүгінген кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің интернет-ресурсында – www.gov.kz орналастырылған.</w:t>
+1) ЭЦҚ куәландырылған осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда электрондық цифрлық қолтаңба немесе бір реттік пароль пайдаланылған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады.</w:t>
+2) Жылжымайтын мүлік объектісіне құқық белгілейтін және сәйкестендіру құжаттарының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Заңнамасына сәйкес мемлекеттік қызмет көрсетуден бас тарту негіздемелері және оның кіші түрлері (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+2. "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алады. Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар, оның ішінде мемлекеттік корпорация арқылы және электрондық нысанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өз-өзіне қызмет көрсетуді, өздігінен қозғалуды, бағдар жасауды жүзеге асыру қабілетін немесе мүмкіндігін толық немесе жартылай жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік көрсетілетін қызметті беруші құжаттар қабылдауды 1414, 8 800 080 7777 бірыңғай байланыс орталығы арқылы жүгіну жолымен тұратын жеріне бара отырып жүргізеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің интернет-ресурсында – www.gov.kz орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда электрондық цифрлық қолтаңба немесе бір реттік пароль пайдаланылған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алады. Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5792,51 +5673,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бірыңғай мемлекеттік кадастры</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттық жүйесіндегі</w:t>
+              <w:t>цифрлық жүйесіндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жылжымайтын мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5872,377 +5753,229 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" туралы хабарлама</w:t>
-[...54 lines deleted...]
-                        (тегі, аты, әкесінің аты (бар болған жағдайда)      қолы</w:t>
+        <w:t xml:space="preserve"> "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы) 20_жылғы "_"_____№:____өтініш бойынша ұсынылған құжаттарды қарап және жылжымайтын мүлік объектісінің архив ісінің материалдарын зерделеп, жүргізілген жылжымайтын мүліктің біріңғай мемлекеттік кадастры цифрлық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеуші_____________________________ ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болған жағдайда) қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы ___________________________ М. О. _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                      (тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
-[...151 lines deleted...]
-</w:t>
+      (тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________ қолы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6304,51 +6037,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бірыңғай мемлекеттік кадастры</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттық жүйесіндегі</w:t>
+              <w:t>цифрлық жүйесіндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жылжымайтын мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6356,77 +6089,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өзектендіру (түзету)"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік көрсетілетін</w:t>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметті қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6447,424 +6180,592 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзетуден) дәлелді бас тарту туралы хабарлама</w:t>
-[...104 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" мемлекеттік қызмет көрсету процесін тоқтата тұру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Аталған құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының Заңы 7-бабының </w:t>
-[...145 lines deleted...]
-</w:t>
+      Ескерту. Қағидалар 3-қосымшамен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...77 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____ "____" ________ 20 жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті ____________________________!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__________________________________________________________"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік көрсетілетін қызметтің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметін көрсетуге арналған, № ________ "____" ________ 20 жылы тіркелген өтінішіңіз қаралды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапты көрсетілетін қызметтер туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету процесі тоқтатылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру негізі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттісін белгілеу):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ азаматтың қайтыс болуы (оның ішінде қайтыс болды деп жариялануы) немесе заңды тұлғаның қайта ұйымдастырылуы, таратылуы, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ Қазақстан Республикасының заңдарында белгіленген тәртіппен азаматтың әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ мемлекеттік немесе әлеуметтік жауапты көрсетілетін қызметті мемлекеттік органдар, сот немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен қаралатын мәселелер шешілгенге дейін көрсету мүмкін еместігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателердің немесе дәлсіздіктердің анықталуы, олардың нысаны мен мазмұнына қойылатын талаптарға сәйкес келмеуі, мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттар топтамасының толық ұсынылмауы және әлеуметтік жауапты көрсетілетін қызметті көрсету қағидаларына сәйкес келмеуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті беруші толтырады):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себептерін жою мерзімі: "_" ________ 20 жылға дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұруға негіз болған себептер жойылмаған жағдайда, өтініш қарауға қабылданбаған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә.: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6926,51 +6827,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бірыңғай мемлекеттік кадастры</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттық жүйесіндегі</w:t>
+              <w:t>цифрлық жүйесіндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жылжымайтын мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7004,55 +6905,376 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры цифрлық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзетуден) дәлелді бас тарту туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірегей өтініш №: ______________________ күні _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас тартуға негіз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (дәлелді бас тарту мәтінін көрсетілетін қызметті беруші қалыптастырады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аталған құжат Қазақстан Республикасының Цифрлық Кодексінің 62-бабының 2-тармағына сәйкес қағаз жеткізгіштегі құжатқа тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеуші __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болған жағдайда) қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы ___________________________ М. О. ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -7069,630 +7291,336 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>"Жылжымайтын мүліктің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірыңғай мемлекеттік кадастры</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>цифрлық жүйесіндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылжымайтын мүлік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектілерінің мәліметтерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзектендіру (түзету)"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметті қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
-          </w:p>
-[...378 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты, әкесінің аты (жеке басын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>куәландыратын құжаттарда</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілсе), тегі) не көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметті алушының атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы филиалының № __ бөлімі (мекенжайын көрсету) Сіздің мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес құжаттардың топтамасын толық ұсынбауыңызға және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынуыңызға, атап айтқанда:</w:t>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының 20-бабының 2-тармағын басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы филиалының № __ бөлімі (мекенжайын көрсету) Сіздің мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес құжаттардың топтамасын толық ұсынбауыңызға және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынуыңызға, атап айтқанда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоқ құжаттардың және (немесе) қолданылу мерзімі өтіп кеткен құжаттардың атаулары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7898,55 +7826,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>