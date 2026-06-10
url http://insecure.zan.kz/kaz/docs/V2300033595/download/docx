--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c1d9ebf" w14:textId="c1d9ebf">
+    <w:p w14:paraId="e2a204a" w14:textId="e2a204a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,266 +102,540 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2023 жылғы 16 қазандағы № 740 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 31 қазанда № 33595 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың тақырыбы жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.03.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" мемлекеттік қызметті көрсету қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Әділет министрлігінің Тіркеу қызметі және заң қызметін ұйымдастыру департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...77 lines deleted...]
-      2. Қазақстан Республикасы Әділет министрлігінің Тіркеу қызметі және заң қызметін ұйымдастыру департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықты мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінің ресми интернет-ресурсына орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінің ресми интернет-ресурсына орналастыруды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Әділет вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Әділет вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -677,227 +951,768 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 740 Бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалардың тақырыбы жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" мемлекеттік қызметті көрсету қағидалары 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" мемлекеттік қызметті көрсету қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасының "Мемлекеттік көрсетілетін қызметтер туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленді және "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" мемлекеттік қызметті көрсету (бұдан әрі-мемлекеттік қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесінде (бұдан әрі - ЖМБМК АЖ) жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету) жылжымайтын мүлік объектілерінің өзгертілген мәліметтерін өтініш негізінде жылжымайтын мүліктің бірыңғай мемлекеттік кадастрына енгізуді білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесінде жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету) құқық белгілейтін және сәйкестендіру құжаттарының негізінде ЖМБМК АЖ-де қате мәліметтер жолданған жағдайда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызметті "Азаматтарға арналған үкімет" мемлекеттік корпорациясының филиалдары (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті алушы – жеке және (немесе) заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті беруші осы Қағидаларға енгізілген қабылдау туралы ақпаратты өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын ұйымдарға, оның ішінде Бірыңғай байланыс орталығына үш жұмыс күні ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...15 lines deleted...]
-      2. Жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесінде (бұдан әрі - ЖМБМК АЖ) жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету) жылжымайтын мүлік объектілерінің өзгертілген мәліметтерін өтініш негізінде жылжымайтын мүліктің бірыңғай мемлекеттік кадастрына енгізуді білдіреді.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -912,149 +1727,262 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті (бұдан әрі-өтініш) және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесінде (бұдан әрі-Тізбе) көзделген құжаттарды көрсетілетін қызметті алушының жылжымайтын мүлік объектісінің орналасқан жері бойынша көрсетілетін қызметті беруші немесе "электрондық үкіметтің" веб-порталы арқылы www.egov.kz (бұдан әрі – портал) береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Мемлекеттік корпорацияға жүгінген кезде, көрсетілетін қызметті алушы түріне сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда және/немесе қолданылу мерзімі өткен құжаттарды ұсынған жағдайда Мемлекеттік корпорацияның қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттарды берген кезде көрсетілетін қызметті алушы порталының "жеке кабинетінде" мемлекеттік қызметті көрсету нәтижесін алу күні мен уақытын көрсете отырып, мемлекеттік қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініш келіп түскен кезде жылжымайтын мүлікке құқықтарды тіркеу басқармасының (бөлімінің) басшысы 20 минут ішінде мемлекеттік көрсетілетін қызметке өтініш қабылдайды, көрсетілетін қызметті берушінің орындаушысын айқындайды және орындауға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің орындаушысы ұсынылған құжаттар топтамасының толықтығын Қазақстан Республикасының қолданыстағы заңнамасына сәйкестігін тексереді және жылжымайтын мүлік объектілерінің мәліметтерін құқықтық кадастрға түзетуді өтініш келіп түскен сәттен бастап 1 жұмыс күні ішінде енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1085,186 +2013,414 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің басшылығы қол қойған жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету) туралы хабарламаны осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті берушінің орындаушысы көрсетілетін қызметті берушінің электрондық-цифрлық қолтаңбасымен (бұдан әрі-ЭЦҚ) куәландырылған портал арқылы көрсетілетін қызметті алушы порталының "жеке кабинетіне" немесе өтініш келіп түскен сәттен бастап 1 жұмыс күні ішінде көрсетілетін қызметті алушының жылжымайтын мүлік объектісінің орналасқан жері бойынша көрсетілетін қызметті беруші арқылы жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Тізбеде көрсетілген порталдың "жеке кабинетіне" немесе көрсетілетін қызметті алушының жылжымайтын мүлік объектісінің орналасқан жері бойынша көрсетілетін қызметті беруші арқылы бас тарту үшін негіздер болған кезде көрсетілетін қызметті берушінің өтініші келіп түскен сәттен бастап 1 жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ЭЦҚ-мен куәландырылған мемлекеттік қызметтен дәлелді бас тарту туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" Мемлекеттік корпорацияның филиалдары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Ақпараттық жүйе істен шыққан жағдайда көрсетілетін қызметті беруші "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторын (бұдан әрі – оператор) және көрсетілетін қызметті алушы дереу хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайда оператор ақпараттық жүйенің істен шығу себебін айқындау жөнінде шаралар қабылдайды және 1 жұмыс күні ішінде техникалық проблема туралы хаттама (акт) жасайды және оған көрсетілетін қызметті беруші қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге және (немесе) лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1351,70 +2507,186 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1558,68 +2830,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметті қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету) туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлғалар үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2546,50 +3818,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________ 20__ жылғы "__" ________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
            (қолы)                                         (күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2722,105 +4110,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет көрсету қағидаларына"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесінде жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Әділет министрінің 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4189,50 +5584,155 @@
               <w:t>
 Көрсетілетін қызметті алушы ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда электрондық цифрлық қолтаңба немесе бір реттік пароль пайдаланылған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алады. Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4441,68 +5941,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету)" туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы) 20_жылғы "_"_____№:____өтініш бойынша ұсынылған құжаттарды қарап және жылжымайтын мүлік объектісінің архив ісінің материалдарын зерделеп, жүргізілген жылжымайтын мүліктің біріңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзету) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4583,50 +6083,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4837,68 +6453,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры ақпараттық жүйесіндегі жылжымайтын мүлік объектілерінің мәліметтерін өзектендіру (түзетуден) дәлелді бас тарту туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірегей өтініш №: ______________________ күні _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5089,50 +6705,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5863,68 +7595,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6166,55 +7898,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6540,31 +8272,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>