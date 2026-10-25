--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3578321" w14:textId="3578321">
+    <w:p w14:paraId="c30cc33" w14:textId="c30cc33">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,608 +85,599 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Инфляцияның деңгейін ескере отырып, бірыңғай жинақтаушы зейнетақы қорындағы міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының нақты енгізілген міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары мөлшерінде сақталуы бойынша кейбір мәселелер туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...100 lines deleted...]
-        <w:t xml:space="preserve"> екінші бөлігіне сәйкес, БҰЙЫРАМЫН:</w:t>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 23 қазандағы № 455 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 27 қазанда № 33578 болып тіркелді. Күші жойылды - Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2026 жылғы 6 қазандағы № 390 бұйрығымен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      1. Мыналар бекітілсін:</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 06.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 390</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) осы бұйрыққа </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес инфляция деңгейін ескере отырып, нақты енгізілген міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының сомасы мен зейнетақы жинақтарының сомасы арасындағы айырманы төлеуді тағайындауға өтініш нысаны;</w:t>
+      Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 522 қаулысымен бекітілген Зейнетақы төлемдерін алушыларға бірыңғай жинақтаушы зейнетақы қорындағы міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының нақты енгізілген міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары мөлшерінде сақталуы бойынша мемлекет кепілдіктерін инфляцияның деңгейін ескере отырып орындау қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бесінші бөлігіне, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіне сәйкес, БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес инфляция деңгейін ескере отырып, нақты енгізілген міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының сомасы мен зейнетақы жинақтарының сомасы арасындағы айырманы төлеу сомасын тағайындау (тағайындаудан бас тарту туралы) туралы шешімнің жобасының нысаны;</w:t>
+        <w:t>
+      1. Мыналар бекітілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) осы бұйрыққа </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес sms-құлақтандыру журналының нысаны.</w:t>
+      1) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес инфляция деңгейін ескере отырып, нақты енгізілген міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының сомасы мен зейнетақы жинақтарының сомасы арасындағы айырманы төлеуді тағайындауға өтініш нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Инфляцияның деңгейін ескере отырып, бірыңғай жинақтаушы зейнетақы қорындағы міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының нақты енгізілген міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары мөлшерінде сақталуы бойынша кейбір мәселелер туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 25 желтоқсандағы № 1029 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (мемлекеттік тіркеу тізілімінде тіркелген) күші жойылды деп танылсын нормативтік құқықтық актілер № 12645).</w:t>
+      2) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес инфляция деңгейін ескере отырып, нақты енгізілген міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының сомасы мен зейнетақы жинақтарының сомасы арасындағы айырманы төлеу сомасын тағайындау (тағайындаудан бас тарту туралы) туралы шешімнің жобасының нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Әлеуметтік қамсыздандыру және әлеуметтік сақтандыру департаменті заңнамада белгіленген тәртіппен:</w:t>
+        <w:t xml:space="preserve">
+      3) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес sms-құлақтандыру журналының нысаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+        <w:t xml:space="preserve">
+      2. "Инфляцияның деңгейін ескере отырып, бірыңғай жинақтаушы зейнетақы қорындағы міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының нақты енгізілген міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары мөлшерінде сақталуы бойынша кейбір мәселелер туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 25 желтоқсандағы № 1029 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мемлекеттік тіркеу тізілімінде тіркелген) күші жойылды деп танылсын нормативтік құқықтық актілер № 12645).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      3. Әлеуметтік қамсыздандыру және әлеуметтік сақтандыру департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
+      2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -870,51 +863,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2023 жылғы 23 қазандағы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек және халықты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік қорғау министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2023 жылғы 23 қазаңдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 455 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -967,836 +999,689 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инфляция деңгейін ескере отырып, нақты енгізілген міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының сомасы мен зейнетақы жинақтарының сомасы арасындағы айырманы төлеуді тағайындауға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қаланың / ауданның коды __________________ </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаланың / ауданның коды _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасы Еңбек және әлеуметтік қорғау комитетінің _________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>департаменті Өтініш</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні __ жылғы "___" ______________, ____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мекенжайы бойынша тұратын</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>азамат (ша) ___________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда) толық)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Менің жеке сәйкестендіру нөмерім__________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басын куәландыратын құжаттың деректері: № _____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кім берді _________________ берілген күні ____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Инфляция деңгейін ескере отырып, маған</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жарналар түрін көрсету қажет) сомасы мен зейнетақы жинақтарының сомасы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>арасындағы айырма төлемін тағайындауды сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ұсынылған құжаттардың түпнұсқалылығы үшін жауапты боламын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бірыңғай жинақтаушы зейнетақы қорындағы жеке зейнетақы шотының болуы және</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________ міндетті зейнетақы жарналарының,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>міндетті кәсіптік зейнетақы жарналарының (жарналар түрін көрсету қажет)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>есебінен зейнетақы жинақтарының сомалары туралы мәліметтерді сұратуды өтінемін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Инфляция деңгейін ескере отырып,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жарналар түрін көрсету қажет) сомасы мен зейнетақы жинақтарының сомасы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>арасындағы айырма төлемін тағайындауға қажетті менің дербес деректерімді жинауға</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және өңдеуге келісім беремін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Инфляция деңгейін ескере отырып,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жарналар түрін көрсету қажет) сомасы мен зейнетақы жинақтарының сомасы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>арасындағы айырма төлемін тағайындау туралы (тағайындаудан бас тарту туралы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шешім қабылдау жөнінде ұялы телефонға sms-хабар жіберу арқылы хабарлауға келісім</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беремін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің байланыс деректері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>үй телефоны _______ ұялы телефоны ____________ E-mail _________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берген күні___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің қолы _______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азамат (ша) ___________________________________________ өтініші</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ жылғы "___" № ____________ қабылданды,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда),</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы және қолы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы</w:t>
-[...733 lines deleted...]
-        <w:t xml:space="preserve"> Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
+      Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1812,159 +1697,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттағы парақтардың саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттағы парақтардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2462,152 +2387,161 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      --------------------------------------------- </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            --------------------------------------------- </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (қию сызығы) </w:t>
+            (қию сызығы) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Азамат (ша) ___________ өтініші № ___________ болып тіркелді. </w:t>
+        <w:t xml:space="preserve">      Азамат (ша) ___________ өтініші № ___________ болып тіркелді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Құжаттарды қабылдаған күн _____________________ </w:t>
+        <w:t xml:space="preserve">      Құжаттарды қабылдаған күн _________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (бар болса), </w:t>
+        <w:t xml:space="preserve">      Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      лауазымы және қолы: ____________</w:t>
+        <w:t>      лауазымы және қолы: ______________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2643,64 +2577,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2023 жылғы 23 қазандағы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 455 бұйрығына </w:t>
+              <w:t>Еңбек және халықты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік қорғау министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2023 жылғы 23 қазаңдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 455 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2740,1076 +2713,950 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инфляция деңгейін ескере отырып, нақты енгізілген міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының сомасы мен зейнетақы жинақтарының сомасы арасындағы айырма төлемінің сомасын тағайындау туралы (тағайындаудан бас тарту туралы) шешімнің жобасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Еңбек және әлеуметтік қорғау комитетінің ______________________________ </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек және әлеуметтік қорғау комитетінің ______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша департаментінің 20 ___ жылғы "__" ______________ №___________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шешімі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іс №____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Инфляция деңгейін ескере отырып,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жарналар түрін көрсету қажет) сомасы мен зейнетақы жинақтарының сомасы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>арасындағы айырма төлемінің сомасын тағайындау туралы (тағайындаудан бас тарту</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азамат (ша) _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жынысы ____________ туған күні ___ жылғы "__" ___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берген күні 20 ___ жылғы "__" ___________ № ________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Зейнетақы төлемдеріне құқық басталған күні:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>міндетті зейнетақы жарналары бойынша ____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Міндетті кәсіптік зейнетақы жарналары бойынша___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Инфляция деңгейі ескерілген сома:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>міндетті зейнетақы жарналары бойынша</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________ теңге;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сомасы жазбаша)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>міндетті кәсіптік зейнетақы жарналары бойынша сомасы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________ теңге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сомасы жазбаша)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Бірыңғай жинақтаушы зейнетақы қорындағы зейнетақы жинақтарының</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сомасы (керегін толтыру қажет):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>міндетті зейнетақы жарналары бойынша</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________ теңгені;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сомасы жазбаша)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>міндетті кәсіптік зейнетақы жарналары бойынша</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________ теңгені</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сомасы жазбаша)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Қазақстан Республикасының Әлеуметтік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>217-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      бойынша департаментінің 20 ___ жылғы "__" ______________ №___________ </w:t>
+        <w:t>
+      сәйкес инфляция деңгейін ескере отырып,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      шешімі </w:t>
+        <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Іс №____________ </w:t>
+        <w:t>(міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Инфляция деңгейін ескере отырып, </w:t>
+        <w:t>жарналарының (жарналар түрін көрсету қажет) сомасы мен зейнетақы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _____________________________________________________________ </w:t>
+        <w:t>жинақтарының сомасы арасындағы айырма төлемінің сомасы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының </w:t>
+        <w:t>_____________________________ теңге мөлшерінде тағайындалсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (жарналар түрін көрсету қажет) сомасы мен зейнетақы жинақтарының сомасы </w:t>
+        <w:t>(сомасы жазбаша)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      арасындағы айырма төлемінің сомасын тағайындау туралы (тағайындаудан бас тарту </w:t>
+        <w:t>4. Айырма төлемінің сомасын тағайындаудан бас тартылсын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      туралы)</w:t>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Азамат (ша) __________________________________________________ </w:t>
+        <w:t>(негіздеме)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Жынысы ____________ туған күні ___ жылғы "__" _________________ </w:t>
+        <w:t>Департамент директорының мөр орны _______________________________ ____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Өтініш берген күні 20 ___ жылғы "__" ___________ № ______________</w:t>
+        <w:t xml:space="preserve">                                          (тегі, аты, әкесінің аты (ол болған жағдайда))    (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Зейнетақы төлемдеріне құқық басталған күні: </w:t>
+        <w:t>Басқарма (бөлім) басшысы _________________________________ __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      міндетті зейнетақы жарналары бойынша _________________________</w:t>
+        <w:t xml:space="preserve">                                     (тегі, аты, әкесінің аты (ол болған жағдайда)) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Міндетті кәсіптік зейнетақы жарналары бойынша___________________</w:t>
+        <w:t>Тағайындау жөніндегі маман _______________________________ __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Инфляция деңгейі ескерілген сома: </w:t>
+        <w:t xml:space="preserve">                                    (тегі, аты, әкесінің аты (ол болған жағдайда)) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      міндетті зейнетақы жарналары бойынша </w:t>
+        <w:t>Шешім жобасы дайындалды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ________________________________________________________ теңге; </w:t>
+        <w:t>Мемлекеттік корпорация бөлімшесі басшысының мөр</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (сомасы жазбаша) </w:t>
+        <w:t>орны____________________________________________ ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      міндетті кәсіптік зейнетақы жарналары бойынша сомасы </w:t>
+        <w:t xml:space="preserve">             (тегі, аты, әкесінің аты (ол болған жағдайда))             (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ________________________________________________________ теңге </w:t>
+        <w:t>Мемлекеттік корпорация бөлімшесі маманы____________________ __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...596 lines deleted...]
-      (тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+        <w:t xml:space="preserve">                                        (тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3845,64 +3692,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2023 жылғы 23 қазандағы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 455 бұйрығына </w:t>
+              <w:t>Еңбек және халықты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік қорғау министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2023 жылғы 23 қазаңдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 455 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3936,90 +3822,142 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Нысан жобасы </w:t>
+              <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sms-хабарлар журналы  _________________________  (төлемнің түрі)</w:t>
+        <w:t xml:space="preserve"> Sms-хабарлар журналы _________________________ (төлемнің түрі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация бөлімшесіне_________________ бойынша</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -4040,357 +3978,429 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с</w:t>
-[...11 lines deleted...]
-                <w:b w:val="false"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-№</w:t>
+              <w:t>р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Істің №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Істің №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлем түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлем түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Sms-хабар жіберілген күн</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Sms-хабар жіберілген күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Телефон №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Телефон №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Маман</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Маман</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5293,63 +5303,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5671,35 +5703,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>