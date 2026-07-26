--- v1 (2026-03-14)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c88ebdf" w14:textId="c88ebdf">
+    <w:p w14:paraId="2fc7184" w14:textId="2fc7184">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,224 +103,308 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2023 жылғы 23 қазандағы № 367 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 26 қазанда № 33571 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Қазақстан Республикасы Ауыл шаруашылығы министрлігі Аграрлық азық-түлік нарықтары және ауыл шаруашылығы өнімдерін қайта өңдеу департаменті заңнамада белгіленген тәртіппен:</w:t>
+        <w:t xml:space="preserve">
+      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған "Сандық шектеулер (квоталар) енгізілген кезде жекелеген тауарлар түрлерінің экспортына және (немесе) импортына лицензия беру" мемлекеттік қызметін көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрық ресми жарияланғаннан кейін оның Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      2. Қазақстан Республикасы Ауыл шаруашылығы министрлігі Аграрлық азық-түлік нарықтары және ауыл шаруашылығы өнімдерін қайта өңдеу департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      2) осы бұйрық ресми жарияланғаннан кейін оның Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -834,1428 +918,2076 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 367 бұйрығымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Сандық шектеулер (квоталар) енгізілген кезде жекелеген тауарлар түрлерінің экспортына және (немесе) импортына лицензия беру" мемлекеттік қызметін көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
-[...196 lines deleted...]
-      Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, қызметтің жекелеген түрлерімен айналысуға лицензиялар бергені үшін бюджетке лицензиялық алымның төленгені туралы (ЭҮТШ арқылы төленген жағдайда) мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алады.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушылардан ақпараттық жүйелерден алуға болатын құжаттарды талап етуге жол берілмейді. </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Портал мен ақпараттық жүйенің ақпараттық өзара іс-қимылы "Ақпараттандыру туралы" Қазақстан Республикасы Заңының </w:t>
+      1. Осы "Сандық шектеулер (квоталар) енгізілген кезде жекелеген тауарлар түрлерінің экспортына және (немесе) импортына лицензия беру" мемлекеттік қызметін көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>43-бабына</w:t>
+        <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Сандық шектеулер (квоталар) енгізілген кезде жекелеген тауарлар түрлерінің экспортына және (немесе) импортына лицензия беру" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 326</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...442 lines deleted...]
-      Көрсетілетін қызметті беруші осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші осы Қағидалар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде мемлекеттік қызметтер көрсету тәртібі туралы ақпаратты жаңартады және оны Бірыңғай байланыс орталығына жолдайды.</w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көліктік қолтаңба – WSSecurity ерекшелігін қолдана отырып, ақпараттық жүйелердің ақпараттық өзара іс-қимылы кезінде берілетін хабарламалардың тұтастығы мен авторлығын қамтамасыз ету үшін пайдаланылатын электрондық цифрлық қолтаңба;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыртқы сауда қызметіне қатысушылар (бұдан әрі – көрсетілетін қызметті алушы) – сыртқы сауда қызметін жүзеге асыратын жеке тұлғалар, оның ішінде Қазақстан Республикасының заңнамасына сәйкес дара кәсіпкерлер ретінде тіркелгендер және Қазақстан Республикасының заңнамасына сәйкес құрылған заңды тұлғалар, сондай-ақ заңды тұлғалар болып табылмайтын ұйымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға арналған техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) – электрондық нысанда көрсетілетін ақылы қызметтерді көрсету шеңберінде төлемдерді жүзеге асыру туралы ақпаратты беру процестерін автоматтандыратын ақпараттандыру объектісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Сандық шектеулер (квоталар) енгізілген кезде жекелеген тауарлар түрлерінің экспортына және (немесе) импортына лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі –Тізбе) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
-[...133 lines deleted...]
-      көрсетілетін қызметті беруші – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      5. Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге портал арқылы Тізбенің 8-тармағында көрсетілген құжаттарды жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қарауы тиіс.</w:t>
+      Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, қызметтің жекелеген түрлерімен айналысуға лицензиялар бергені үшін бюджетке лицензиялық алымның төленгені туралы (ЭҮТШ арқылы төленген жағдайда) мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес: </w:t>
+      Көрсетілетін қызметті алушылардан ақпараттық жүйелерден алуға болатын құжаттарды талап етуге жол берілмейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Портал мен ақпараттық жүйенің ақпараттық өзара іс-қимылы "Ақпараттандыру туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+        <w:t xml:space="preserve">
+      6. Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі құжаттар жолданған сәттен бастап 1 (бір) жұмыс күні ішінде мемлекеттік қызметті көрсету нәтижесіне көліктік қолтаңбамен қол қою арқылы мемлекеттік көрсетілетін қызметті берушінің қатысуынсыз мемлекеттік қызмет көрсету нәтижесін – осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес 1-нысан бойынша тауарлардың жекелеген түрлерiнiң экспортына лицензияны / осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес 2-нысан бойынша тауарлардың жекелеген түрлерiнiң импортына лицензияны не осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттiк қызметті көрсетуден уәжді бас тартуды толығымен автоматты түрде өңдейді және қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) ұзарту себептерін көрсете отырып, шағымды қарау мерзімін ұзарту туралы хабарлайды. </w:t>
+        <w:t>
+      7. Мемлекеттік қызметті көрсету нәтижесі көліктік қолтаңбамен куәландырылған электрондық құжат нысаны бойынша көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      8. Лицензия иелері лицензияның қолданылу мерзімі өткеннен кейін күнтізбелік 15 күн ішінде көрсетілетін қызметті берушіге Еуразиялық экономикалық комиссия кеңесінің 2023 жылғы 24 қарашадағы № 125 шешімімен бекітілген Үшінші елдермен саудада тарифтік емес реттеу шаралары қолданылатын тауарлардың бірыңғай тізбесіне енгізілген тауарлардың экспортына және (немесе) импортына лицензиялар мен рұқсаттар беру қағидаларына (бұдан әрі – Лицензиялар мен рұқсаттар беру қағидалары) № 3 қосымшаға сәйкес нысан бойынша тауарлардың экспортына және (немесе) импортына лицензияның орындалуы туралы анықтама ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Берілген лицензияларға өзгерістер енгізуге, оның ішінде техникалық сипаттағы себептер бойынша өзгерістер енгізуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Егер заңды тұлға ретінде тіркелген көрсетілетін қызметті алушының құрылтай құжаттарына өзгерістер енгізілген жағдайда (ұйымдық-құқықтық нысанының, атауының, заңды мекенжайының, заңды тұлғаның орналасқан жерінің мекенжайының өзгеруі) немесе дара кәсіпкер ретінде тіркелген жеке тұлға болып табылатын көрсетілетін қызметті алушының жеке басын куәландыратын құжат (сериясы, нөмірі, қашан және кім берді) туралы мәліметтер өзгертілген жағдайда көрсетілетін қызметті алушы (өкіл) берілген лицензияның қолданылуын тоқтату туралы және көрсетілген өзгерістерді растайтын өтініш пен құжаттарды және (немесе) мәліметтерді, сондай-ақ Лицензиялар мен рұқсаттарды беру қағидаларының 24-тармағында көзделген жағдайды қоспағанда Лицензиялар мен рұқсаттар беру қағидаларының 23-тармағына сәйкес кеден органы берген лицензияның орындалуы туралы анықтаманы қоса бере отырып, жаңа лицензияны ресімдеу туралы өтінішпен көрсетілетін қызметті берушіге жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тауарлардың экспортына және (немесе) импортына лицензиялар және рұқсаттар беру қағидаларының (2014 жылғы 29 мамырдағы Еуразиялық экономикалық одақ туралы шартқа № 7 қосымшаға қосымша) 19-тармағына сәйкес көрсетілетін қызметті беруші мынадай жағдайларда лицензияның қолданысын тоқтату немесе тоқтата тұру туралы шешім қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының портал арқылы берілген лицензияның қолданылуын тоқтату туралы сұраныммен жүгінуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлға ретінде тіркелген көрсетілетін қызметті алушының құрылтай құжаттарына өзгерістер енгізу (ұйымдық-құқықтық нысанының, атауының не оның орналасқан жерінің өзгеруі) немесе жеке тұлға болып табылатын көрсетілетін қызметті алушының паспорттық деректерінің өзгеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицензия алу мақсатында көрсетілетін қызметті алушы ұсынған құжаттарда дұрыс емес мәліметтердің анықталуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицензия беруге негіз болған бір немесе бірнеше құжаттың қолданысын тоқтату немесе тоқтата тұру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лицензия беруге негіз болған шартты (келісімшартты), мүше мемлекеттің халықаралық міндеттемелерін орындау кезіндегі бұзушылық;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) егер қызметтің түрі өзіне қатысты лицензиялау енгізілген тауар айналымына байланысты болса, лицензияланатын осындай қызмет түрін жүзеге асыруға арналған лицензияны кері қайтарып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) белгіленген тәртіп сақталған кезде берілуі мүмкін болмайтын лицензияның берілуіне әкеп соққан лицензияны беру кезінде жол берілген бұзушылықтардың анықталуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лицензия иеленушінің халықаралық нормативтік құқықтық актілерде немесе осы Қағидаларда белгіленген лицензия беру шарттарын сақтамауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сот шешімінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) лицензия иеленушінің осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орындамауы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Лицензияның қолданылуын тоқтата тұру, қайта бастау және жою Лицензиялар мен рұқсаттар беру қағидаларына № 2 қосымшаға сәйкес Тауарлардың экспортына және (немесе) импортына лицензияның қолданылуын тоқтата тұру, қайта бастау және жою тәртібіне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті алушыға лицензия беруден бас тарту Тізбенің 9-тармағында көрсетілген негіздер бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректердің мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші осы Қағидалар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде мемлекеттік қызметтер көрсету тәртібі туралы ақпаратты жаңартады және оны Бірыңғай байланыс орталығына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті берушінің мемлекеттік қызметті көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес шағым келіп түскен жағдайда, көрсетілетін қызметті беруші оны келіп түскен күнінен бастап 3 (үш) жұмыс күнінен кешіктірмей шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) жібереді. 3 (үш) жұмыс күні ішінде қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, көрсетілетін қызметті беруші шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Көрсетілетін қызметті алушының шағымын Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті беруші – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қарауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) ұзарту себептерін көрсете отырып, шағымды қарау мерзімін ұзарту туралы хабарлайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       18. Егер заңда өзгеше көзделмесе, ҚР ӘРПК-нің 91-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2386,68 +3118,152 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">көрсету қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Сандық шектеулер (квоталар) енгізілген кезде жекелеген тауарлар түрлерінің экспортына және (немесе) импортына лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10885,68 +11701,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жекелеген тауарлар түрлерінің экспортына лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17261,68 +18077,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:bookmarkStart w:name="z66" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Берілген күні: [Берілген күні] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17508,55 +18324,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>