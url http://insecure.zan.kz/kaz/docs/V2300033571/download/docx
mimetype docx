--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2fc7184" w14:textId="2fc7184">
+    <w:p w14:paraId="4507529" w14:textId="4507529">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,308 +103,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2023 жылғы 23 қазандағы № 367 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 26 қазанда № 33571 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған "Сандық шектеулер (квоталар) енгізілген кезде жекелеген тауарлар түрлерінің экспортына және (немесе) импортына лицензия беру" мемлекеттік қызметін көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t>
+      2. Қазақстан Республикасы Ауыл шаруашылығы министрлігі Аграрлық азық-түлік нарықтары және ауыл шаруашылығы өнімдерін қайта өңдеу департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін.</w:t>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Ауыл шаруашылығы министрлігі Аграрлық азық-түлік нарықтары және ауыл шаруашылығы өнімдерін қайта өңдеу департаменті заңнамада белгіленген тәртіппен:</w:t>
+      2) осы бұйрық ресми жарияланғаннан кейін оның Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрық ресми жарияланғаннан кейін оның Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -918,2076 +916,1848 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 367 бұйрығымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Сандық шектеулер (квоталар) енгізілген кезде жекелеген тауарлар түрлерінің экспортына және (немесе) импортына лицензия беру" мемлекеттік қызметін көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы "Сандық шектеулер (квоталар) енгізілген кезде жекелеген тауарлар түрлерінің экспортына және (немесе) импортына лицензия беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Сандық шектеулер (квоталар) енгізілген кезде жекелеген тауарлар түрлерінің экспортына және (немесе) импортына лицензия беру" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z68" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Сандық шектеулер (квоталар) енгізілген кезде жекелеген тауарлар түрлерінің экспортына және (немесе) импортына лицензия беру" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+        <w:t>
+      1) көліктік қолтаңба – WSSecurity ерекшелігін қолдана отырып, цифрлық жүйелердің цифрлық өзара іс-қимылы кезінде берілетін хабарламалардың тұтастығы мен авторлығын қамтамасыз ету үшін пайдаланылатын электрондық цифрлық қолтаңба;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...94 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z69" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      2) сыртқы сауда қызметіне қатысушылар (бұдан әрі – көрсетілетін қызметті алушы) – сыртқы сауда қызметін жүзеге асыратын жеке тұлғалар, оның ішінде Қазақстан Республикасының заңнамасына сәйкес дара кәсіпкерлер ретінде тіркелгендер және Қазақстан Республикасының заңнамасына сәйкес құрылған заңды тұлғалар, сондай-ақ заңды тұлғалар болып табылмайтын ұйымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z70" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) көліктік қолтаңба – WSSecurity ерекшелігін қолдана отырып, ақпараттық жүйелердің ақпараттық өзара іс-қимылы кезінде берілетін хабарламалардың тұтастығы мен авторлығын қамтамасыз ету үшін пайдаланылатын электрондық цифрлық қолтаңба;</w:t>
+      3) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z71" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сыртқы сауда қызметіне қатысушылар (бұдан әрі – көрсетілетін қызметті алушы) – сыртқы сауда қызметін жүзеге асыратын жеке тұлғалар, оның ішінде Қазақстан Республикасының заңнамасына сәйкес дара кәсіпкерлер ретінде тіркелгендер және Қазақстан Республикасының заңнамасына сәйкес құрылған заңды тұлғалар, сондай-ақ заңды тұлғалар болып табылмайтын ұйымдар;</w:t>
-[...117 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген.</w:t>
+      4) "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) – электрондық нысанда көрсетілетін өтеулі қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процестерін автоматтандыратын ақпараттандыру объектісі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-          <w:b w:val="false"/>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      3. Мемлекеттік қызметті Қазақстан Республикасы Ауыл шаруашылығы министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Сандық шектеулер (квоталар) енгізілген кезде жекелеген тауарлар түрлерінің экспортына және (немесе) импортына лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі –Тізбе) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге портал арқылы Тізбенің 8-тармағында көрсетілген құжаттарды жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңды тұлғаны тіркеу (қайта тіркеу) туралы анықтаманы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметін бастағаны туралы, жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді көрсетілетін қызметті беруші мемлекеттік цифрлық жүйелерден портал арқылы алады, жекелеген қызмет түрлерімен айналысуға лицензия беру үшін бюджетке лицензиялық төлемнің төленгені туралы мәліметтер (ЦҮТШ арқылы төленген жағдайда) көрсетілетін қызметті берушіге мемлекеттік цифрлық жүйелерден ЦҮТШ арқылы ұсынылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5. Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге портал арқылы Тізбенің 8-тармағында көрсетілген құжаттарды жолдайды.</w:t>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушылардан цифрлық жүйелерден алуға болатын құжаттарды талап етуге жол берілмейді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Портал мен цифрлық жүйелердің ақпараттық өзара іс-қимылы Қазақстан Республикасы Цифрлық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>83-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, қызметтің жекелеген түрлерімен айналысуға лицензиялар бергені үшін бюджетке лицензиялық алымның төленгені туралы (ЭҮТШ арқылы төленген жағдайда) мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алады.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі құжаттар жолданған сәттен бастап 1 (бір) жұмыс күні ішінде мемлекеттік қызметті көрсету нәтижесіне көліктік қолтаңбамен қол қою арқылы мемлекеттік көрсетілетін қызметті берушінің қатысуынсыз мемлекеттік қызмет көрсету нәтижесін – осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес 1-нысан бойынша тауарлардың жекелеген түрлерiнiң экспортына лицензияны, не осы Қағидаларға 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес 2-нысан бойынша тауарлардың жекелеген түрлерiнiң импортына лицензияны, не осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттiк қызметті көрсетуден уәжді бас тартуды толығымен автоматты түрде өңдейді және қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік қызметті көрсету нәтижесі көліктік қолтаңбамен куәландырылған электрондық құжат нысаны бойынша көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Лицензия иелері лицензияның қолданылу мерзімі өткеннен кейін күнтізбелік 15 күн ішінде көрсетілетін қызметті берушіге Еуразиялық экономикалық комиссия кеңесінің 2023 жылғы 24 қарашадағы № 125 шешімімен бекітілген Үшінші елдермен саудада тарифтік емес реттеу шаралары қолданылатын тауарлардың бірыңғай тізбесіне енгізілген тауарлардың экспортына және (немесе) импортына лицензиялар мен рұқсаттар беру қағидаларына (бұдан әрі – Лицензиялар мен рұқсаттар беру қағидалары) № 3 қосымшаға сәйкес нысан бойынша тауарлардың экспортына және (немесе) импортына лицензияның орындалуы туралы анықтама ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Берілген лицензияларға өзгерістер енгізуге, оның ішінде техникалық сипаттағы себептер бойынша өзгерістер енгізуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Егер заңды тұлға ретінде тіркелген көрсетілетін қызметті алушының құрылтай құжаттарына өзгерістер енгізілген жағдайда (ұйымдық-құқықтық нысанының, атауының, заңды мекенжайының, заңды тұлғаның орналасқан жерінің мекенжайының өзгеруі) немесе дара кәсіпкер ретінде тіркелген жеке тұлға болып табылатын көрсетілетін қызметті алушының жеке басын куәландыратын құжат (сериясы, нөмірі, қашан және кім берді) туралы мәліметтер өзгертілген жағдайда көрсетілетін қызметті алушы (өкіл) берілген лицензияның қолданылуын тоқтату туралы және көрсетілген өзгерістерді растайтын өтініш пен құжаттарды және (немесе) мәліметтерді, сондай-ақ Лицензиялар мен рұқсаттарды беру қағидаларының 24-тармағында көзделген жағдайды қоспағанда Лицензиялар мен рұқсаттар беру қағидаларының 23-тармағына сәйкес кеден органы берген лицензияның орындалуы туралы анықтаманы қоса бере отырып, жаңа лицензияны ресімдеу туралы өтінішпен көрсетілетін қызметті берушіге жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тауарлардың экспортына және (немесе) импортына лицензиялар және рұқсаттар беру қағидаларының (2014 жылғы 29 мамырдағы Еуразиялық экономикалық одақ туралы шартқа № 7 қосымшаға қосымша) 19-тармағына сәйкес көрсетілетін қызметті беруші мынадай жағдайларда лицензияның қолданысын тоқтату немесе тоқтата тұру туралы шешім қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының портал арқылы берілген лицензияның қолданылуын тоқтату туралы сұраныммен жүгінуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлға ретінде тіркелген көрсетілетін қызметті алушының құрылтай құжаттарына өзгерістер енгізу (ұйымдық-құқықтық нысанының, атауының не оның орналасқан жерінің өзгеруі) немесе жеке тұлға болып табылатын көрсетілетін қызметті алушының паспорттық деректерінің өзгеруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицензия алу мақсатында көрсетілетін қызметті алушы ұсынған құжаттарда дұрыс емес мәліметтердің анықталуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицензия беруге негіз болған бір немесе бірнеше құжаттың қолданысын тоқтату немесе тоқтата тұру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лицензия беруге негіз болған шартты (келісімшартты), мүше мемлекеттің халықаралық міндеттемелерін орындау кезіндегі бұзушылық;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) егер қызметтің түрі өзіне қатысты лицензиялау енгізілген тауар айналымына байланысты болса, лицензияланатын осындай қызмет түрін жүзеге асыруға арналған лицензияны кері қайтарып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) белгіленген тәртіп сақталған кезде берілуі мүмкін болмайтын лицензияның берілуіне әкеп соққан лицензияны беру кезінде жол берілген бұзушылықтардың анықталуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лицензия иеленушінің халықаралық нормативтік құқықтық актілерде немесе осы Қағидаларда белгіленген лицензия беру шарттарын сақтамауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сот шешімінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) лицензия иеленушінің осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орындамауы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Лицензияның қолданылуын тоқтата тұру, қайта бастау және жою Лицензиялар мен рұқсаттар беру қағидаларына № 2 қосымшаға сәйкес Тауарлардың экспортына және (немесе) импортына лицензияның қолданылуын тоқтата тұру, қайта бастау және жою тәртібіне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті алушыға лицензия беруден бас тарту Тізбенің 9-тармағында көрсетілген негіздер бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызметтер көрсету сатысы туралы деректердің мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" цифрлық инфрақұрылымның операторынына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушылардан ақпараттық жүйелерден алуға болатын құжаттарды талап етуге жол берілмейді. </w:t>
+        <w:t>
+      Көрсетілетін қызметті беруші осы Қағидалар бекітілген немесе оларға өзгерістер енгізілген күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-          <w:b w:val="false"/>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      15. Көрсетілетін қызметті берушінің мемлекеттік қызметті көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес шағым келіп түскен жағдайда, көрсетілетін қызметті беруші оны келіп түскен күнінен бастап 3 (үш) жұмыс күнінен кешіктірмей шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) жібереді. 3 (үш) жұмыс күні ішінде қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, көрсетілетін қызметті беруші шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Көрсетілетін қызметті алушының шағымын Заңның 25-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті беруші – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қарауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымшаға</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес 1-нысан бойынша тауарлардың жекелеген түрлерiнiң экспортына лицензияны / осы Қағидаларға </w:t>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымшаға</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттiк қызметті көрсетуден уәжді бас тартуды толығымен автоматты түрде өңдейді және қалыптастырады.</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7. Мемлекеттік қызметті көрсету нәтижесі көліктік қолтаңбамен куәландырылған электрондық құжат нысаны бойынша көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" жолданады.</w:t>
+        <w:t xml:space="preserve">
+      17. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабы 4-тармағына сәйкес: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Лицензия иелері лицензияның қолданылу мерзімі өткеннен кейін күнтізбелік 15 күн ішінде көрсетілетін қызметті берушіге Еуразиялық экономикалық комиссия кеңесінің 2023 жылғы 24 қарашадағы № 125 шешімімен бекітілген Үшінші елдермен саудада тарифтік емес реттеу шаралары қолданылатын тауарлардың бірыңғай тізбесіне енгізілген тауарлардың экспортына және (немесе) импортына лицензиялар мен рұқсаттар беру қағидаларына (бұдан әрі – Лицензиялар мен рұқсаттар беру қағидалары) № 3 қосымшаға сәйкес нысан бойынша тауарлардың экспортына және (немесе) импортына лицензияның орындалуы туралы анықтама ұсынады.</w:t>
-[...602 lines deleted...]
-</w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру жүргізу не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректердің мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
+        <w:t>
+      2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
-[...111 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес шағым келіп түскен жағдайда, көрсетілетін қызметті беруші оны келіп түскен күнінен бастап 3 (үш) жұмыс күнінен кешіктірмей шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) жібереді. 3 (үш) жұмыс күні ішінде қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, көрсетілетін қызметті беруші шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) шағымды жібермейді.</w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімнің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту.  17-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Көрсетілетін қызметті алушының шағымын Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабы </w:t>
+      18. Егер заңда өзгеше көзделмесе, ҚР ӘРПК-нің 91-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармағына</w:t>
+        <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес: </w:t>
+        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...266 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3034,292 +2804,228 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Сандық шектеулер (квоталар)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">енгізілген кезде жекелеген </w:t>
+              <w:t>енгізілген кезде жекелеген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тауарлар түрлерінің экспортына </w:t>
+              <w:t>тауарлар түрлерінің экспортына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және (немесе) импортына </w:t>
+              <w:t>және (немесе) импортына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік қызметін </w:t>
+              <w:t>мемлекеттік қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көрсету қағидаларына </w:t>
+              <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Сандық шектеулер (квоталар) енгізілген кезде жекелеген тауарлар түрлерінің экспортына және (немесе) импортына лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...100 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі); 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3334,51 +3040,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3447,51 +3153,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3519,92 +3225,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" веб-порталы (бұдан әрі – портал)</w:t>
+"Цифрлық үкіметтің" веб-порталы (бұдан әрі – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3632,92 +3338,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттар жолданған сәттен бастап 1 (бір) жұмыс күні ішінде</w:t>
+1 (бір) жұмыс күні ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3745,92 +3451,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)</w:t>
+Цифрлық (толық цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3858,92 +3564,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарлардың жекелеген түрлерiнiң экспортына лицензия/жекелеген түрлерiнiң импортына лицензия не мемлекеттiк қызмет көрсетуден уәжді бас тарту.</w:t>
+Тауарлардың жекелеген түрлерiнiң экспортына лицензия не тауарлардың жекелеген түрлерiнiң импортына лицензия не мемлекеттiк қызмет көрсетуден уәжді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4027,92 +3733,92 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4-тармағына сәйкес мемлекеттік қызметті көрсету кезінде жекелеген қызмет түрлерімен айналысуға лицензия бергені үшін лицензиялық алым 10 (он) айлық есептік көрсеткіш мөлшерінде төленеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензиялық алымды төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма- қол және қолма-қол емес нысанда, сондай-ақ "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы қолма-қол емес нысанда жүзеге асырылады.</w:t>
+Лицензиялық алымды төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма- қол және қолма-қол емес нысанда, сондай-ақ "цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) арқылы қолма-қол емес нысанда жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4140,51 +3846,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4217,51 +3923,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4325,269 +4031,217 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында осы Тізбеге қосымшаға сәйкес 1-нысан бойынша жекелеген тауарлар түрлерінің экспортына лицензия алуға өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) шарттың (келісімшарттың), оның қосымшаларының және (немесе) оған толықтырулардың электрондық көшірмесі, немесе шарттан (келісімшарттан) мәліметтер:</w:t>
-[...143 lines deleted...]
-мәміле түрі туралы ақпарат (экспорт);</w:t>
+2) шарттың (келісімшарттың), оның қосымшаларының және (немесе) оған толықтырулардың электрондық көшірмесі, немесе шарттан (келісімшарттан) мәліметтер: шарттың (келісімшарттың) нөмірі мен күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тауардың сипаттамасы; өлшем бірлігі көрсетілген тауардың саны, шарттың (келісімшарттың) валютасы көрсетілген тауардың құны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тауардың межелі елі; тауар шыққан елі; шарттың (келісімшарттың) қолданылу мерзімі (шартта (келісімшартта) оның қолданылу мерзімі туралы ережелер болмаған жағдайда шарттың (келісімшарттың) мерзімсіз болып табылатындығы көрсетіледі); тауарды сатып алушы туралы ақпарат; мәміле түрі туралы ақпарат (экспорт);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3) ауыл шаруашылығы жануарларының экспорты кезінде – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы 30 желтоқсандағы № 7-1/700 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтік актілердің мемлекеттік тіркеу реестрінде № 10223 тіркелген) Жануарларды карантиндеу қағидаларына сәйкес берілген эпизоотикалық зерттеп-қарау актісі.</w:t>
+              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10223 болып тіркелген) Жануарларды карантиндеу қағидаларына сәйкес берілген эпизоотикалық зерттеп-қарау актісі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. балықтарды және басқа да су жануарларын экспорттау кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+шарт (келісімшарт) жасалған сәтте қолданыста болатын, Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2016 жылғы 8 шілдедегі № 304 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14117 болып тіркелген) бекітілген нысан бойынша балықтың қайдан ауланғаны туралы анықтама.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарлардың импортына лицензия алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында осы Тізбеге қосымшаға сәйкес 2-нысан бойынша жекелеген тауарлар түрлерінің импортына лицензия алуға өтініш;</w:t>
+1) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған цифрлық құжат нысанында осы Тізбеге қосымшаға сәйкес 2-нысан бойынша жекелеген тауарлар түрлерінің импортына лицензия алуға өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) шарттың (келісімшарттың), оның қосымшаларының және (немесе) оған толықтырулардың электрондық көшірмесі немесе шарттан (келісімшарттан) мәліметтер:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4687,146 +4341,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шарттың (келісімшарттың) қолданылу мерзімі (шартта (келісімшартта) оның қолданылу мерзімі туралы ережелер болмаған жағдайда шарттың (келісімшарттың) мерзімсіз болып табылатындығы көрсетіледі);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тауарды сатушы туралы ақпарат;</w:t>
-[...17 lines deleted...]
-мәміле түрі туралы ақпарат (импорт).</w:t>
+тауарды сатушы туралы ақпарат; мәміле түрі туралы ақпарат (импорт).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті беруші шарттан (келісімшарттан) мәліметтердің дұрыс еместігі белгілерін анықтаған жағдайда көрсетілетін қызметті беруші көрсетілетін қызметті алушыдан шарттың (келісімшарттың) көшірмесін сұратуға құқылы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, қызметінің жекелеген түрлерімен айналысуға лицензиялар бергені үшін бюджетке лицензиялық алымның төленгені туралы (ЭҮТШ арқылы төленген жағдайда) мәліметтерді көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алады. Ақпараттық жүйелерден алынуы мүмкін құжаттарды көрсетілетін қызметті алушылардан талап етуге жол берілмейді.</w:t>
+Заңды тұлғаны тіркеу (қайта тіркеу) туралы анықтаманы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметінің басталғаны туралы, жеке тұлғаның жеке басын куәландыратын құжат туралы мәліметтерді көрсетілетін қызметті беруші мемлекеттік цифрлық жүйелерден портал арқылы алады, жекелеген қызмет түрлерімен айналысуға лицензия беру үшін бюджетке лицензиялық төлемнің төленгені туралы мәліметтер (ЦҮТШ арқылы төленген жағдайда) көрсетілетін қызметті берушіге ЦҮТШ арқылы мемлекеттік цифрлық жүйелерден ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық жүйелерден алынуы мүмкін құжаттарды көрсетілетін қызметті алушылардан талап етуге жол берілмейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4890,87 +4544,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Еуразиялық экономикалық комиссия Кеңесінің 2023 жылғы 24 қарашадағы № 125 шешімімен бекітілген Үшінші елдермен саудада тарифтік емес реттеу шаралары қолданылатын тауарлардың бірыңғай тізбесіне енгізілген тауарлардың экспортына және (немесе) импортына лицензиялар мен рұқсаттар беру қағидаларының 10, 11, 12 және 22-тармақтарында көзделген талаптардың сақталмауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) лицензия беру үшін негіз болып табылатын бір немесе бірнеше құжаттың қолданысын тоқтату немесе тоқтата тұру;</w:t>
+3) лицензия беру (ресімдеу) үшін негіз болып табылатын бір немесе бірнеше құжаттың қолданысын тоқтату немесе тоқтата тұру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) іске асыру үшін лицензия сұратылатын шартты (келісімшартты) орындау салдарынан туындауы мүмкін мүше мемлекеттердің халықаралық міндеттемелерінің бұзылуы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) экспорттың және (немесе) импорттың сандық шектеулері ретінде экспорттық және (немесе) импорттық квотаның, арнайы қорғау шарасы ретінде импорттық немесе арнайы квотаның, сондай-ақ тарифтік квотаның таусылуы не олардың болмауы (квоталанатын тауарларға лицензия рәсімделген жағдайда);</w:t>
+5) экспорттың және (немесе) импорттың сандық шектеулері ретінде экспорттық және (немесе) импорттық квотаның, арнайы қорғау шарасы ретінде импорттық немесе арнайы квотаның, сондай-ақ тарифтік квотаның таусылуы не олардың болмауы (квоталанатын тауарларға лицензия ресімделген жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) лицензиялық алымның енгізілмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5095,51 +4749,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5167,71 +4821,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Рұқсаттар мен хабарламалар туралы" Қазақстан Республикасы Заңының 37-бабы </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес экспортқа және (немесе) импортқа сандық шектеулер енгізілген тауарлар үшін лицензияның қолданылу кезеңі квота белгіленген күнтізбелік жылда аяқталады.</w:t>
+"Рұқсаттар мен хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7-тармағына сәйкес экспортқа және (немесе) импортқа сандық шектеулер енгізілген тауарлар үшін лицензияның қолданылу кезеңі квота белгіленген күнтізбелік жылда аяқталады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ 1414, 8 800 080 77 77 бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11701,68 +11355,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="37"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жекелеген тауарлар түрлерінің экспортына лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18077,68 +17731,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="38"/>
+    <w:bookmarkStart w:name="z66" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Берілген күні: [Берілген күні] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>