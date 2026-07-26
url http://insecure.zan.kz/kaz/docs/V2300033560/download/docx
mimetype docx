--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6da7548" w14:textId="6da7548">
+    <w:p w14:paraId="71636d3" w14:textId="71636d3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,235 +85,279 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптарды, Ақпараттық жүйелердегі бұзушылықтар, іркілістер туралы мәліметтерді қоса алғанда, ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты беру қағидалары мен мерзімдерін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 наурыздағы № 48 қаулысына толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 17 қазандағы № 75 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 20 қазанда № 33560 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 3 сәуірдегі № 53 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптарды, Ақпараттық жүйелердегі бұзушылықтар, іркілістер туралы мәліметтерді қоса алғанда, ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты беру қағидалары мен мерзімдерін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 наурыздағы № 48 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16772 болып тіркелген) мынадай толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мынадай мазмұндағы 10-тараумен толықтырылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10-тарау. Банктің, ұйымның қашықтан қызмет көрсету бағдарламалық қамтылымының қауіпсіздігіне қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144. Банктің, ұйымның қашықтан қызмет көрсету бағдарламалық қамтылымына:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1132,206 +1178,190 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мобильді қосымшаларды және олармен байланысты құрылғыларды сәйкестендіруді және бірдейлендіруді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жалған сұрау салулармен және зиянды кодтың кірулерімен шабуылдардың алдын алу үшін деректердің жарамдылығын тексеруді қамтамасыз етеді.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ақпараттық және киберқауіпсіздік департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1498,63 +1528,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1876,35 +1928,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>