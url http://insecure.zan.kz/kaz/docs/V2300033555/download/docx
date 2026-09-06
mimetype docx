--- v0 (2025-10-01)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="03d1911" w14:textId="03d1911">
+    <w:p w14:paraId="fe47b48" w14:textId="fe47b48">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,254 +93,315 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Заңды тұлғалардың, филиалдар мен өкілдіктердің атауын өзектендіру (түзету)" мемлекеттік қызмет көрсету қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Әділет министрінің 2023 жылғы 10 қазандағы № 726 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 18 қазанда № 33555 болып тіркелді</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Қазақстан Республикасы Әділет министрінің 2023 жылғы 10 қазандағы № 726 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 18 қазанда № 33555 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жариялағаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа қосымшаға сәйкес "Заңды тұлғалардың, филиалдар мен өкілдіктердің атауын өзектендіру (түзету)" мемлекеттік қызмет көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Әділет министрлігінің Тіркеу қызметі және заң қызметін ұйымдастыру департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінің ресми интернет-ресурсына орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Әділет вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -656,316 +717,347 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 726 Бұйрығымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Заңды тұлғалардың, филиалдар мен өкілдіктердің атауын өзектендіру (түзету)" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Заңды тұлғалардың, филиалдар мен өкілдіктердің атауын өзектендіру (түзету)" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленді және "Заңды тұлғалардың, филиалдар мен өкілдіктердің атауын өзектендіру (түзету)" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік қызмет) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...58 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жариялағаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Заңды тұлғалардың, филиалдар мен өкілдіктердің атауын өзектендіру (түзету) – "Заңды тұлғалар" Мемлекеттік дерекқорына (бұдан әрі – ЗТ МДҚ) өтініштен заңды тұлғалардың, филиалдар мен өкілдіктердің атауына өзгертілген мәліметтерді енгізуді арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Заңды тұлғаның, филиал мен өкілдіктің атауын өзектендіру (түзету) – заңды тұлғаның, филиал мен өкілдіктің атауында қате жіберілген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коммерциялық емес ұйымдар болып табылатын заңды тұлғаларға, филиалдар мен өкілдіктерге қатысты мемлекеттік қызметті Әділет министрлігі (бұдан әрі – Министрлік) және аумақтық әділет органдары (бұдан әрі – көрсетілетін қызметті беруші). "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) мемлекеттік қызметті коммерциялық ұйымдар болып табылатын заңды тұлғаларға, филиалдар мен өкілдіктерге (бұдан әрі – көрсетілетін қызметті беруші) қатысты көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Республикалық және өңірлік мәртебесі бар қоғамдық және діни бірлестіктердің, оның ішінде саяси партиялардың, Республикалық нотариаттық палатаның, Республикалық адвокаттар алқасының, Жеке сот орындаушыларының республикалық палатасының, Қазақстан Республикасының Ұлттық кәсіпкерлер палатасының, Қазақстан Республикасының Сот сарапшылары палатасының, Қазақстанның Төрелік палатасының, Республикалық Заң консультанттары алқасының, шетелдік және халықаралық коммерциялық емес үкіметтік емес бірлестіктердің филиалдары мен өкілдіктерінің атауын өзектендіруді (түзетуді) Министрлік жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Құрылған, қайта ұйымдастырылған заңды тұлғалардың және олардың филиалдар мен өкілдіктердің, жергілікті мәртебесі бар қоғамдық және діни бірлестіктердің, заңды тұлғалардың қорлары мен бірлестіктерінің атауын өзектендіруді (түзетуді) аумақтық әділет органдары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Коммерциялық ұйымдарға жататын заңды тұлғалардың, олардың филиалдары мен өкілдіктерінің атауын өзектендіруді (түзетуді) Мемлекеттік корпорацияның филиалдары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті беруші осы Қағидалардың қабылданғаны туралы ақпаратты өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын ұйымдарға, оның ішінде Бірыңғай байланыс орталығына үш жұмыс күні ішінде жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік көрсетілетін қызметті алу үшін заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -977,145 +1069,175 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті (бұдан әрі – өтініш) және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Заңды тұлғалардың, филиалдар мен өкілдіктердің атауын өзектендіру (түзету)" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Тізбе) көзделген құжатты Мемлекеттік корпорацияның филиалдары немесе "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы тапсырады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес "Заңды тұлғалардың, филиалдар мен өкілдіктердің атауын өзектендіру (түзету)" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Тізбе) көзделген құжатты Мемлекеттік корпорацияның филиалдары немесе "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы тапсырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жариялағаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Мемлекеттік корпорацияға жүгінген кезде, көрсетілетін қызметті алушы түріне сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда және/немесе қолданылу мерзімі өткен құжаттарды ұсынған жағдайда Мемлекеттік корпорацияның қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттарды тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсету нәтижесін алған күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсету үшін өтініш салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1150,50 +1272,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге өтініш келіп түскен кезде заңды тұлғаларды тіркеу басқармасының (бөлімнің) басшысы 20 минут ішінде орындаушыны айқындайды және орындауға жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы ұсынылған құжаттар топтамасының толықтығын Қазақстан Республикасының қолданыстағы заңнамасына сәйкестігін тексереді және заңды тұлғаның, филиал мен өкілдіктің атауын түзету туралы мәліметтерді ЗТ МДҚ енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1224,238 +1347,332 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес заңды тұлғаның, филиалдың және өкілдіктің атауын өзектендіру (түзету) туралы хабарлама (бұдан әрі – атауды өзектендіру туралы хабарлама) көрсетілетін қызметті берушінің басшылығына келісуге және қол қоюға жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшылық заңды тұлғаның, филиалдың және өкілдіктің атауын өзектендіруге (түзетуге) қол қойғаннан кейін орындаушы көрсетілетін қызметті берушінің электрондық-цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған портал арқылы қызметті алушының "жеке кабинетіне" не Мемлекеттік корпорацияға атауды өзектендіру туралы хабарламаны жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес заңды тұлғаның, филиалдың және өкілдіктің атауын өзектендіруден (түзетуден) бас тарту туралы хабарлама көрсетілетін қызметті берушінің ЭЦҚ-мен куәландырылған порталдағы "жеке кабинетке" не Мемлекеттік корпорацияға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес киберқауіпсіздік саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жариялағаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Цифрлық жүйе істен шыққан жағдайда көрсетілетін қызметті беруші "цифрлық үкімет" цифрлық инфрақұрылымының операторын (бұдан әрі – оператор) және қызметті алушыны дереу хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда оператор цифрлық жүйенің істен шығу себептерін айқындау анықтау жөнінде шаралар қабылдайды және 1 (бір) жұмыс күні ішінде техникалық проблема туралы хаттама (акт) жасайды және оған көрсетілетін қызметті беруші қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жариялағаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1639,641 +1856,955 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Заңды тұлғалардың, филиалдар</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен өкілдіктердің атауын</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өзектендіру (түзету)"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік көрсетілетін</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңды тұлғаның, филиалдың (өкілдіктің) атауын өзектендіру (түзету) туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жариялағаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Заңды тұлғаның, филиалдың (өкілдіктің) БСН</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заңды тұлғаның, филиалдың (өкілдіктің) атауын өзектендіру (түзету) үшін негіздеме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Түзету себебі ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш беруші мәтінмен түзетудің себебін не негіздемесін көрсетеді)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Заңды тұлғаның, филиал және өкілдіктің атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік тілдегі толық атауы (қажет болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Орыс тіліндегі толық атауы (қажет болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік тілдегі қысқаша атауы (қажет болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Орыс тіліндегі қысқаша атауы (қажет болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ағылшын тіліндегі толық атауы (қажет болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ағылшын тіліндегі қысқаша атауы (қажет болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтiнiш берушiнiң Т.А.Ә. (бар болған жағдайда) және қолы ______________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйедегі заңмен қорғалатын құпияны қамтитын мәліметтерді пайдалануға келісемін_________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___"__________ (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтiнiшке: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзектендіруді (түзетуді) жүргізу үшін құжат-негіздеме (қажет болған жағдайда) қоса берiледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2309,137 +2840,435 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Заңды тұлғалардың, филиалдар</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен өкілдіктердің атауын</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өзектендіру (түзету)"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік көрсетілетін</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Заңды тұлғалардың, филиалдар мен өкілдіктердің атауын өзектендіру (түзету)" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жариялағаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2453,51 +3282,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы "Заңды тұлғалардың, филиалдар мен өкілдіктердің атауын өзектендіру (түзету)"</w:t>
+Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2529,124 +3358,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметтің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Республикалық және өңірлік мәртебесі бар қоғамдық және діни бірлестіктерге, оның ішінде саяси партиялар, шетелдік және халықаралық коммерциялық емес үкіметтік емес бірлестіктердің филиалдары мен өкілдіктеріне қатысты Министрлік;</w:t>
-[...35 lines deleted...]
-3) Коммерциялық ұйымдар болып табылатын заңды тұлғаларға, филиалдар мен өкілдіктерге қатысты "Азаматтарға арналған үкімет" мемлекеттік корпорациясының (бұдан әрі-Мемлекеттік корпорация) филиалдары.</w:t>
+Заңды тұлғалардың, филиалдар мен өкілдіктердің атауын өзектендіру (түзету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2679,105 +3472,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Қызмет берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1604" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...2 lines deleted...]
-          </w:p>
+              <w:t>
+1) Республикалық және өңірлік мәртебесі бар қоғамдық және діни бірлестіктерге, оның ішінде саяси партиялар, шетелдік және халықаралық коммерциялық емес үкіметтік емес бірлестіктердің филиалдары мен өкілдіктеріне қатысты Министрлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-"электрондық үкімет" веб-порталы. </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Жергілікті мәртебесі бар қоғамдық және діни бірлестіктерге, қорлар мен заңды тұлғалардың бірлестіктеріне, қоғамдық және діни бірлестіктердің филиалдары мен өкілдіктеріне қатысты аумақтық әділет органдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Коммерциялық ұйымдар болып табылатын заңды тұлғаларға, филиалдар мен өкілдіктерге қатысты "Азаматтарға арналған үкімет" мемлекеттік корпорациясының (бұдан әрі-Мемлекеттік корпорация) филиалдары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2810,87 +3633,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса ):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қажетті құжаттарды қоса бере отырып, өтініш берілген күннен кейінгі 1 бір жұмыс күні ішінде</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2923,87 +3746,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)</w:t>
+Мемлекеттік корпорация және "цифрлық үкімет" веб-порталы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3036,87 +3859,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өзектендіру (түзету) туралы не өзектенді-руден (түзетуден) бас тарту туралы хабарлама</w:t>
+қажетті құжаттарды қоса бере отырып, өтініш берілген күннен кейінгі 1 бір жұмыс күні ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3149,87 +3972,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Электронды (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3262,145 +4085,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорациясының және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+Өзектендіру (түзету) туралы не өзектенді-руден (түзетуден) бас тарту туралы хабарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3433,213 +4198,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорация арқылы құжаттарды берген кезде:</w:t>
-[...125 lines deleted...]
-Жеке басты куәландыру және заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзы арқылы алады. </w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3672,125 +4311,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1606" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) шынайы еместігін анықтау;</w:t>
-[...1 lines deleted...]
-          </w:p>
+Өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтердің нәтижелерін беру Мемлекеттік корпорацияның филиалдары арқылы дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз, Мемлекеттік корпорацияның халыққа қызмет көрсету кезекші бөлімдері Қазақстан Республикасының Еңбек Кодексіне (бұдан әрі – Кодекс) сәйкес мереке және демалыс күндерінен басқа дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін мемлекеттік қызмет көрсету үшін талап етілетін, қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+              <w:t>
+Портал арқылы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3823,141 +4444,569 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1607" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өз-өзіне қызмет көрсетуді, өздігінен қозғалуды, бағдар жасауды жүзеге асыру қабілетін немесе мүмкіндігін толық немесе жартылай жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік көрсетілетін қызметті беруші құжаттар қабылдауды 1414, 8 800 080 7777 бірыңғай байланыс орталығы арқылы жүгіну жолымен тұратын жеріне бара отырып жүргізеді.</w:t>
-[...1 lines deleted...]
-          </w:p>
+Мемлекеттік корпорация арқылы құжаттарды берген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің интернет-ресурсында – www.gov.kz орналастырылған.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда электрондық цифрлық қолтаңба немесе бір реттік пароль пайдаланылған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Жеке куәлік немесе оның цифрлық құжаттар сервисінен алынған электрондық құжаты (жеке басын сәйкестендіру үшін).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алады. Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Растайтын құжат (құрылтай құжаттары, заңды тұлғаның уәкілетті органының шешімі). Құжаттарды "цифрлық үкімет" веб-порталы арқылы берген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) ЭЦҚ куәландырылған осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Электрондық растайтын құжат (құрылтай құжаттары, заңды тұлғаның уәкілетті органының шешімі).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыру және заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзы арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Заңнамасына сәйкес мемлекеттік қызмет көрсетуден бас тарту негіздемелері және оның кіші түрлері (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1613" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) шынайы еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Көрсетілетін қызметті алушының "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін мемлекеттік қызмет көрсету үшін талап етілетін, қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар, оның ішінде мемлекеттік корпорация арқылы және электрондық нысанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1614" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өз-өзіне қызмет көрсетуді, өздігінен қозғалуды, бағдар жасауды жүзеге асыру қабілетін немесе мүмкіндігін толық немесе жартылай жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік көрсетілетін қызметті беруші құжаттар қабылдауды 1414, 8 800 080 7777 бірыңғай байланыс орталығы арқылы жүгіну жолымен тұратын жеріне бара отырып жүргізеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің интернет-ресурсында – www.gov.kz орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушы ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда электрондық цифрлық қолтаңба немесе бір реттік пароль пайдаланылған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алады. Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4067,68 +5116,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Заңды тұлғаның, филиалдың және өкілдіктің атауын өзектендіру (түзету) туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тіркеуші органның атауы _______________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4344,335 +5393,595 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Заңды тұлғалардың, филиалдар</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен өкілдіктердің атауын</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өзектендіру (түзету)"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік көрсетілетін</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Заңды тұлғаның, филиалдың және өкілдіктің атауын өзектендіруден (түзетуден) бас тарту туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жариялағаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1617" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш №: ______________________ күні ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z1618" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас тартуға негіз: _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z1619" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z1620" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z1621" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (дәлелді бас тарту мәтінін көрсетілетін қызметті беруші қалыптастырады)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z1622" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       Аталған құжат Қазақстан Республикасының Цифрлық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>62-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес қағаз жеткізгіштегі құжатқа тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z1623" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Заңды тұлға" мемлекеттік дерекқорынан алынған және тиісті тіркеуші  органның электрондық-цифрлық қолтаңбасымен қол қойылған деректерді  қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4708,115 +6017,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Заңды тұлғалардың, филиалдар</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -4836,641 +6080,1272 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>мен өкілдіктердің атауын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзектендіру (түзету)"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік көрсетілетін қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі, аты, әкесінің аты (жеке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басын куәландыратын</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттарда көрсетілсе) не</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсетілетін қызметті</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының атауы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...29 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Заңының 20-бабының </w:t>
-[...111 lines deleted...]
-    </w:p>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жариялағаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1624" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы филиалының № __ бөлімі (мекенжайын көрсету) Сіздің мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес құжаттардың топтамасын толық ұсынбауыңызға және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынуыңызға, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z1625" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоқ құжаттардың және (немесе) қолданылу мерзімі өтіп кеткен құжаттардың атаулары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z1626" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z1627" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)________________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z1628" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3)_______________________________ ұсынуыңызға байланысты мемлекеттік қызметті</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...178 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z1629" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____________________________________" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес көрсетуге құжаттарды қабылдаудан бас тартады. Осы қолхат әр тарапқа бір-біреуден 2 данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z1630" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________(Мемлекеттік корпорация қызметкерінің  тегі, аты, әкесінің аты (жеке басын куәландыратын құжаттарда көрсетілсе), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z1631" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: берушінің аты, әкесінің аты (жеке басын куәландыратын құжаттарда көрсетілсе), тегі ___________ Телефоны __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z1632" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдым:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-      /көрсетілетін қызметті алушының қолы ______________ 20__ жылғы "___" _________</w:t>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z1633" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берушінің тегі, аты, әкесінің аты (жеке басын куәландыратын құжаттарда көрсетілсе), /көрсетілетін қызметті алушының қолы ______________ 20__ жылғы "___" _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -5478,55 +7353,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5852,31 +7727,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>