--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="828ccdc" w14:textId="828ccdc">
+    <w:p w14:paraId="53cae38" w14:textId="53cae38">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -931,90 +931,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Тексеру активтерді қайтару жөніндегі уәкілетті орган басшысының не оның міндетін атқарушы адамның тексеруге бастамашы болған активтерді қайтару жөніндегі уәкілетті органның лауазымды адамы баянатының негізінде қабылданатын шешімі бойынша жүзеге асырылады.</w:t>
+      5. Тексеру активтерді қайтару жөніндегі уәкілетті органның бірінші басшысының не бірінші басшысының активтерді қайтару жөніндегі жұмысқа жетекшілік ететін орынбасарының тексеруге бастамашы болған активтерді қайтару жөніндегі уәкілетті органның лауазымды адамы баянатының негізінде қабылданатын шешімі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Бас Прокурорының 14.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 63</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Бас Прокурорының 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1255,51 +1255,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тексеру жүргізу туралы қаулыда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қаулының нөмірі және күні, қаулыға қол қоятын активтерді қайтару жөніндегі уәкілетті орган басшысының немесе оның міндетін атқарушы адамның, не өзге де уәкілетті лауазымды адамның тегі, аты, әкесінің аты (ол болған кезде), тексеру негіздері;</w:t>
+      1) қаулының нөмірі және күні, қаулыға қол қоятын активтерді қайтару жөніндегі уәкілетті органның бірінші басшысының не бірінші басшысының активтерді қайтару жөніндегі жұмысқа жетекшілік ететін орынбасарының, не өзге де уәкілетті лауазымды адамның тегі, аты, әкесінің аты (ол болған кезде), тексеру негіздері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өзіне қатысты тексеру тағайындалған актив туралы деректер, оның орналасқан жері, өзінің меншігінде, пайдалануында, иеленуінде және (немесе) бақылауында активі бар (болған) субъектінің және (немесе) оның үлестес тұлғаларының атауы, заңды тұлғаның басшысы туралы мәліметтер, бизнес-сәйкестендіру нөмірі (жеке сәйкестендіру нөмірі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
@@ -1404,107 +1404,189 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 14.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгерістер енгізілді - ҚР Бас Прокурорының 14.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады); 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Тексеруді тағайындау туралы қаулы өзінің меншігінде, пайдалануында, иелігінде және (немесе) бақылауында актив болатын (болған) субъектіге және (немесе) оның үлестес тұлғасына не заңды тұлғаның басшысына активтерді қайтару жөніндегі уәкілетті органның іс жүргізу жөніндегі ақпараттық жүйесі арқылы жіберіледі.</w:t>
+      10. Тексеруді тағайындау туралы қаулы өзінің меншігінде, пайдалануында, иелігінде және (немесе) бақылауында актив болатын (болған) субъектіге және (немесе) оның үлестес тұлғасына не заңды тұлғаның басшысына активтерді қайтару жөніндегі уәкілетті органның іс жүргізу жөніндегі цифрлық жүйесі арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Активті иемдену (пайда болу) көздерінің заңдылығын тексеруді жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1537,150 +1619,172 @@
         </w:rPr>
         <w:t>
       Тізілімге енгізілген тұлғаға қатысты тексеру мұндай тұлғаның активтерді ашып көрсету туралы декларацияны ұсыну құқығын жүзеге асырғаны не асырмағанына қарамастан жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тексеруді тексеру жүргізу туралы қаулыда көрсетілген тұлғалар ғана жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеруді жүргізетін адамдардың құрамы, тексеру нысанасы мен кезеңі тексеруді тағайындаған активтерді қайтару жөніндегі уәкілетті органның бірінші басшысының не бірінші басшысының активтерді қайтару жөніндегі жұмысқа жетекшілік ететін орынбасарының, не өзге де уәкілетті лауазымды адамның шешімі бойынша өзгертілуі (толықтырылуы) мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 14.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгерістер енгізілді - ҚР Бас Прокурорының 14.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады); 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тексеру нысанасын не кезеңін өзгерту (толықтыру) туралы шешім:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тексерілетін мәселелердің тізбесін не тексерілетін кезеңін өзгертпей (толықтырусыз) активті иемдену (пайда болу) көздерінің заңдылығын бағалау мүмкін болмаған жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1691,182 +1795,250 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тексеру нысанасына не кезеңіне жатқызылмаған заңдылықты бұзушылықтың фактілері анықталған жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тексеру жүргізу туралы қаулыны қалыптастыру немесе тіркеу кезіндегі қателіктерге байланысты шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Тексеру алпыс жұмыс күнінен аспайтын мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша материалдарды талап ету қажет болған кезде, тексеру жүргізу мерзімі алпыс жұмыс күнінен аспайтын мерзімге ұзартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру, оның ішінде 2023 жылғы 11 қазаннан бастап тағайындалған тексеру сараптама, осы активке байланысты өзге де тексеру тағайындалған жағдайларда, сондай-ақ шет мемлекеттерден мәліметтер мен құжаттарды алу қажет болған кезде және тексеру жүргізуге кедергі келтіретін өзге де жағдайларда, оның ішінде аудит, активті бағалау, прокурордың талап етуі бойынша уәкілетті мемлекеттік орган тексеру тағайындаған кезінде, басқа мемлекеттік органдар мен меншік нысанына қарамастан өзге де ұйымдардан, жеке тұлғалардан қосымша материалдарды талап ету кезінде, келісу рәсімдерін жүргізу және Заңның 25-бабында көзделген келісімдердің шарттарын айқындау кезінде тоқтатыла тұруы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z90" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тоқтатыла тұрған тексеруді жүргізу мерзімін есептеу ол қайта басталған күннен бастап жалғасады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z91" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тексеру Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келісім (келісімдер) жасалған жағдайда, оның ішінде 2023 жылғы 11 қазаннан бастап жасалған осындай келісімдердің негізінде аяқталуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 12.09.2023 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қажет болған жағдайда тексеру шеңберінде қорытынды беру үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік және құқық қорғау органдарының қызметкерлері (прокуратура органдарын қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1995,152 +2167,152 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қазақстан Республикасы Бас Прокурорының не оның орынбасарының келісуі бойынша тексеруді жүргізуге, оның ішінде 2023 жылғы 11 қазаннан бастап тағайындалған, Қазақстан Республикасы Бас прокуратурасының басқа құрылымдық бөлімшелерінің, прокуратура органдары ведомстволарының, әскери және көлік прокуратурасы органдарының, облыстардың прокуратуралары мен оларға теңестірілген (астананың және республикалық маңызы бар қалалардың) прокуратуралардың, аудандық және оларға теңестірілген (қалалық, ауданаралық, сондай-ақ мамандандырылған) прокуратуралардың қызметкерлері тартылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Бас Прокурорының 14.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 63</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Тексеру барысында тексеруді жүзеге асыру үшін маңызы бар Қазақстан Республикасы заңнамасының жасырын бұзушылықтарын анықтау үшін өзге мүмкіндіктер болмаған кезде жедел-іздестіру іс-шараларын (бұдан әрі – ЖІІ) жүзеге асыру қажеттілігі туралы мәселе шешіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ЖІІ-ні жүргізу туралы қаулы Қазақстан Республикасының "Прокуратура туралы" Конституциялық заңының (бұдан әрі – Конституциялық заң) 10-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2309,248 +2481,248 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жүргізілетін тексеру шеңберінде сараптама арнайы ғылыми білімді талап ететін және оны тағайындаусыз тексеруді іске асыру мүмкін болмайтын жағдайларда тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сараптама тағайындау туралы қаулыны активтерді қайтару жөніндегі уәкілетті органның бірінші басшысы не бірінші басшысының активтерді қайтару жөніндегі жұмысқа жетекшілік ететін орынбасары, не өзге де уәкілетті лауазымды адам шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сараптама тағайындау туралы қаулыда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сараптама тағайындаған органның атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сараптама тағайындалған уақыт, орны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сараптама түрі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сараптама тағайындау үшін негіздер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сараптамаға жіберілетін объектілер және олардың пайда болу көзі туралы ақпарат, сондай-ақ зерттеу барысында көрсетілген объектілерді толық немесе ішінара жоюға, олардың сыртқы түрін немесе негізгі қасиеттерін өзгертуге рұқсат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сот сараптамасы органының атауы және (немесе) сот сараптамасын жүргізу тапсырылған тұлғаның тегі, аты, әкесінің аты (ол болған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сарапшының шешуіне жататын мәселелер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қызметкердің және (немесе) маманның (жұмыскердің) қорытындысында қылмыстық, әкімшілік құқық бұзушылықтың құрамы не сотқа арыз беру үшін негіз болып табылатын мән-жайлар туралы тұжырымдар болған кезде прокурорлық тексерулер материалдары бойынша сараптама </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2650,1005 +2822,1089 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 14.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады); 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тексеру барысында активтерді қайтару жөніндегі уәкілетті орган мемлекеттік, жергілікті өкілді және атқарушы органдардан, жергілікті өзін-өзі басқару органдарынан және меншік нысанына қарамастан өзге де ұйымдардан, квазимемлекеттік сектор субъектілерінен, лауазымды адамдардан және жеке тұлғалардан Қазақстан Республикасының заңнамасында айқындалған тәртіппен істерді, ақпаратты және материалдарды сұратады және алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Активтерді қайтару жөніндегі уәкілетті орган шет мемлекеттердің құзыретті органдары мен ұйымдарынан немесе халықаралық ұйымдардан, субъектілерден және (немесе) олардың үлестес тұлғаларынан ақпарат сұрата алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Активті иемдену (пайда болу) көздерінің заңдылығын тексеруді жүзеге асыру кезінде активтерді қайтару жөніндегі уәкілетті орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер олар активті иемдену (пайда болу) көздерінің заңдылығын тексеру нысанасына жатпаса, құжаттарды, ақпаратты ұсынуды талап етпейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) активті иемдену (пайда болу) көздерінің заңдылығына тексеру жүргізудің белгіленген мерзімін асырмайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңдылық пен қоғамдық тәртіпке, өңірдегі әлеуметтік-экономикалық тұрақтылыққа, Қазақстан Республикасының конституциялық құрылыс негіздері мен ұлттық қауіпсіздігіне қатер төндіретін, сондай-ақ адамдардың өмірі мен денсаулығы үшін қайтымсыз салдарлардың туындауына қауіп төндіретін жағдайларды қоспағанда, тексерілетін активтің қалыпты жұмыс істеуіне кедергі келтірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Бас Прокурорының 14.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 63</w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгерістер енгізілді – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қызметкерлерді және (немесе) мамандарды (жұмыскерлерді) бөлу, мәліметтер мен істерді талап ету туралы талаптарға активтерді қайтару жөніндегі уәкілетті органның бірінші басшысы не бірінші басшысының активтерді қайтару жөніндегі жұмысқа жетекшілік ететін орынбасары, не өзге де уәкілетті лауазымды адам, не тексеруді тағайындау туралы қаулыда көрсетілген тұлғалар, не олардың тікелей басшылары қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Бас Прокурорының 14.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 63</w:t>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Бас Прокурорының 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Уәкілетті органдарға жіберілетін тексеру жүргізу туралы талаптарға активтерді қайтару жөніндегі уәкілетті органның бірінші басшысы не бірінші басшысының активтерді қайтару жөніндегі жұмысқа жетекшілік ететін орынбасары, не өзге де уәкілетті лауазымды адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Бас Прокурорының 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Тексеру жүргізу кезінде активтерді қайтару жөніндегі уәкілетті орган иемдену (пайда болу) көздерінің заңдылығы тексеру нысанасы болып табылатын актив туралы, активтің меншік иесі, оның ішінде бұрынғы иесі, сенімгерлік басқарушысы, пайдаланушысы болып табылатын субъектілер, сондай-ақ құжаттар, материалдар, үй-жайлар, тиісті активтердің (субъектілердің) қызмет процесіне қатысты нақты ақпаратты жинау және заңдылықты бұзушылық фактілерін растау үшін қолда бар техникалық құралдарды қолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Нақты ақпаратты жинау тиісті субъектіні міндетті түрде хабардар ете отырып, тексеру барысында объективті бағалау үшін маңызы бар фото-бейнетүсірілім, өлшемдерді, көшірмелерді алу, сынамаларды алу, бақылау сатып алу және өзге де тіркеу жолымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жедел-іздестіру қызметі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес арнайы рұқсатты талап ететін арнайы техникалық құралдарды пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Жүргізілетін тексеру мәселелері бойынша тұлғаларды шақыруды және лауазымды адамдардан, жеке тұлғалардан және заңды тұлғалардың өкілдерінен түсініктемелер алуды тексеру тағайындау туралы қаулыда көрсетілген лауазымды адам не оның басшысы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Тексеру аяқталғаннан кейін тексеру нәтижелері туралы анықтама (бұдан әрі – анықтама) жасалады, онда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) анықтама жасалған күні мен орны, тексеру негіздері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тексерілетін активтің атауы және (немесе) өзінің меншігінде, пайдалануында, иелігінде және (немесе) бақылауында актив, тексеру нысанасы (тақырыбы) болатын (болған) субъектінің және (немесе) оның үлестес тұлғаларының деректері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тексеру тақырыбы бойынша жалпы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тексеру нәтижелері бойынша қорытындылар мен ұсыныстар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z73" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тексеру жүргізген лауазымды адамның (адамдардың) қолы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықтама субъектінің дерекнама материалдарына тіркеледі (бар болса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Тексеру, оның ішінде 2023 жылғы 11 қазаннан бастап тағайындалған тексеру нәтижелері бойынша мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) активтерді пайда болуы түсініксіз активтер ретінде тану туралы соттарға талап қою туралы мәселені Заңсыз иемденілген активтерді мемлекетке қайтару мәселелері жөніндегі комиссияның қарауына енгізу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қамтамасыз ету және (немесе) алдын ала қамтамасыз ету шараларын қоса алғанда, активтерді қайтару жөніндегі уәкілетті органның Қазақстан Республикасының заңдарында көзделген активтерді мәжбүрлеп қайтару жөніндегі өзге де шараларды іске асыруы туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z77" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сотқа дейінгі тергеп-тексерулер жүргізу үшін материалдарды құқық қорғау не арнаулы мемлекеттік органдарға беру туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) басқа мемлекеттік органдар жүргізетін тексерулерге, аудиттерге, ревизияларға бастамашылық жасау туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) активтерді қайтаруға байланысты талап қоюлар беруге бастама жасау, сондай-ақ Қазақстан Республикасының қолданыстағы заңнамасымен көзделген өзге де іс-шараларды жүзеге асыру туралы;      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Конституциялық заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген прокурорлық қадағалау және ден қою актілерін енгізу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасы заңнамасының талаптарына қайшы келмейтін өзге де іс-шараларға бастамашылық жасау туралы шешімдер қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кейінге қалдыруға болмайтын жағдайларда активтерді қайтару жөніндегі уәкілетті орган осы тармақта көзделген шешімдерді тексеру аяқталғанға және оның қорытындылары шығарылғанға дейін қабылдауы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармаққа өзгерістер енгізілді – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Анықтама өзінің меншігінде, пайдалануында, иелігінде және (немесе) бақылауында актив болатын (болған) субъектіге және (немесе) оның үлестес тұлғаларына не олардың уәкілетті өкілдеріне немесе иемдену (пайда болу) көздерінің заңдылығына қатысты тексеру жүргізілген заңды тұлғаның басшысына тексеру аяқталғаннан кейін бес жұмыс күні ішінде табысталады не жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиісті табыстау болып жеткізуді тіркеуді қамтамасыз ететін мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қолма-қол;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тапсырыс хатпен пошта арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электронды пошта мекенжайына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) цифрлық үкімет жүйесіндегі жеке кабинет арқылы беру тәсілдері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықтама оны қабылдаудан бас тартуға байланысты қайтарылған жағдайда тұлға тиісті түрде хабардар етілген болып саналады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3657,50 +3913,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықтамаға қарсылықтар (болған жағдайда) анықтама берілген күннен бастап үш жұмыс күні ішінде жазбаша ұсынылады және тексеру материалдарына тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармаққа өзгеріс енгізілді – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -3722,55 +4028,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>