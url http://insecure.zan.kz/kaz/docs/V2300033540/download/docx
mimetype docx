--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="163daa7" w14:textId="163daa7">
+    <w:p w14:paraId="828ccdc" w14:textId="828ccdc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -849,74 +849,198 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Активті иемдену (пайда болу) көздерінің заңдылығын тексеруді тағайындау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тексеруге бастамашы лауазымды адам ретінде активтерді қайтару жөніндегі уәкілетті органның дербес құрылымдық бөлімшесінің басшысы, оның орынбасары не олардың міндетін атқарушы адамдар бола алады.</w:t>
+      4. Тексеруге бастамашы лауазымды адам ретінде активтерді қайтару жөніндегі уәкілетті органның активтерді қайтару жөніндегі құрылымдық бөлімшесінің басшысы немесе оның орынбасары, не олардың міндеттерін атқаратын адамдар бола алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Бас Прокурорының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Тексеру активтерді қайтару жөніндегі уәкілетті орган басшысының не оның міндетін атқарушы адамның тексеруге бастамашы болған активтерді қайтару жөніндегі уәкілетті органның лауазымды адамы баянатының негізінде қабылданатын шешімі (қаулысы) бойынша не Қазақстан Республикасының Бас Прокуроры немесе активтерді қайтару жөніндегі уәкілетті органның жұмысына жетекшілік ететін Қазақстан Республикасының Бас Прокуроры орынбасарының тапсырмасы бойынша жүзеге асырылады.</w:t>
+      5. Тексеру активтерді қайтару жөніндегі уәкілетті орган басшысының не оның міндетін атқарушы адамның тексеруге бастамашы болған активтерді қайтару жөніндегі уәкілетті органның лауазымды адамы баянатының негізінде қабылданатын шешімі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Бас Прокурорының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тексеруді тағайындау туралы баянатта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1008,75 +1132,117 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тексеру жүргізу мерзімі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> айқындалған тәртіппен Қазақстан Республикасының прокуратура органдарының қызметкерлері танылады.</w:t>
+        <w:t>
+      7. Тексерушілер, оның ішінде 2023 жылғы 11 қазаннан бастап тағайындалған тексеру бойынша тексерушілер ретінде активтерді қайтару жөніндегі уәкілетті органның активтерді қайтару жөніндегі құрылымдық бөлімшесінің лауазымды адамдары, сондай-ақ осы Қағидалардың 16-тармағында айқындалған тәртіппен Қазақстан Республикасының прокуратура органдарының қызметкерлері танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Бас Прокурорының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Активті иемдену (пайда болу) көздерінің заңдылығын тексеру жүргізу туралы қаулы шығарылады, ол прокуратура органдарының мемлекеттік құқықтық статистика және арнайы есепке алу саласындағы ведомствосының және (немесе) оның аумақтық органдарында тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1089,51 +1255,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тексеру жүргізу туралы қаулыда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қаулының нөмірі және күні, қаулыға қол қоятын активтерді қайтару жөніндегі уәкілетті орган басшысының не оның міндетін атқарушы адамның тегі, аты, әкесінің аты (ол болған кезде), тексеру негіздері;</w:t>
+      1) қаулының нөмірі және күні, қаулыға қол қоятын активтерді қайтару жөніндегі уәкілетті орган басшысының немесе оның міндетін атқарушы адамның, не өзге де уәкілетті лауазымды адамның тегі, аты, әкесінің аты (ол болған кезде), тексеру негіздері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өзіне қатысты тексеру тағайындалған актив туралы деректер, оның орналасқан жері, өзінің меншігінде, пайдалануында, иеленуінде және (немесе) бақылауында активі бар (болған) субъектінің және (немесе) оның үлестес тұлғаларының атауы, заңды тұлғаның басшысы туралы мәліметтер, бизнес-сәйкестендіру нөмірі (жеке сәйкестендіру нөмірі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
@@ -1213,50 +1379,112 @@
         <w:t>
       6) өзінің меншігінде, пайдалануында, иелігінде және (немесе) бақылауында актив болатын (болған) субъектінің және (немесе) оның үлестес тұлғаларының құқықтары мен міндеттері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қаулыға қол қоюға уәкілетті тұлғаның қолы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тексеруді тағайындау туралы қаулы өзінің меншігінде, пайдалануында, иелігінде және (немесе) бақылауында актив болатын (болған) субъектіге және (немесе) оның үлестес тұлғасына не заңды тұлғаның басшысына активтерді қайтару жөніндегі уәкілетті органның іс жүргізу жөніндегі ақпараттық жүйесі арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1324,51 +1552,113 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тексеруді тексеру жүргізу туралы қаулыда көрсетілген тұлғалар ғана жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тексеруді жүргізетін тұлғалардың құрамы, тексеру нысанасы мен кезеңі тексеруді тағайындаған активтерді қайтару жөніндегі уәкілетті орган басшысының не оның міндетін атқарушы адамның шешімі бойынша өзгертілуі (толықтырылуы) мүмкін.</w:t>
+      Тексеруді жүргізетін тұлғалардың құрамы, тексеру нысанасы мен кезеңі тексеруді тағайындаған активтерді қайтару жөніндегі уәкілетті орган басшысының немесе оның міндетін атқарушы адамның, не өзге де уәкілетті лауазымды адамның шешімі бойынша өзгертілуі (толықтырылуы) мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тексеру нысанасын не кезеңін өзгерту (толықтыру) туралы шешім:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1640,73 +1930,197 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> не Қазақстан Республикасының заңсыз иемденілген активтерді мемлекетке қайтару туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Активтерді қайтару жөніндегі уәкілетті органның лауазымды адамының өмірі мен денсаулығына қатер төнген кезде, сондай-ақ оның заңды қызметіне кедергі келтіру қатері болған кезде тексеруді жүзеге асыратын тұлғалардың қауіпсіздігін қамтамасыз ету үшін тексеруге құқық қорғау органдарының қызметкерлері тартылуы мүмкін.</w:t>
+      Активтерді қайтару жөніндегі уәкілетті органның активтерді қайтару жөніндегі құрылымдық бөлімшесінің лауазымды адамының өмірі мен денсаулығына қатер төнген кезде, сондай-ақ оның заңды қызметіне кедергі келтіру қатері туындаған кезде тексеруді жүзеге асыратын тұлғалардың қауіпсіздігін қамтамасыз ету үшін тексеруге құқық қорғау органдарының қызметкерлері тартылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Активтерді қайтару жөніндегі уәкілетті орган Қазақстан Республикасы Бас Прокурорының не оның орынбасарларының келісуі бойынша тексеруді, оның ішінде 2023 жылғы 11 қазаннан бастап тағайындалған тексеруді жүргізуге прокуратура органдары ведомствосының, әскери және көлік прокуратурасы органдарының, облыстардың прокуратуралары мен оларға теңестірілген (республикалық маңызы бар қалалардың және астананың) прокуратуралардың, аудандық және оларға теңестірілген (қалалық, ауданаралық, сондай-ақ мамандандырылған) прокуратуралардың қызметкерлерін тарта алады.</w:t>
+      16. Қазақстан Республикасы Бас Прокурорының не оның орынбасарының келісуі бойынша тексеруді, оның ішінде 2023 жылғы 11 қазаннан бастап тағайындалған тексеруді жүргізуге Қазақстан Республикасы Бас прокуратурасының басқа құрылымдық бөлімшелерінің, прокуратура органдары ведомстволарының, әскери және көлік прокуратурасы органдарының, облыстардың прокуратуралары мен оларға теңестірілген (республикалық маңызы бар қалалардың және астананың) прокуратуралардың, аудандық және оларға теңестірілген (қалалық, ауданаралық, сондай-ақ мамандандырылған) прокуратуралардың қызметкерлері тартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Бас Прокурорының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Тексеру барысында тексеруді жүзеге асыру үшін маңызы бар Қазақстан Республикасы заңнамасының жасырын бұзушылықтарын анықтау үшін өзге мүмкіндіктер болмаған кезде жедел-іздестіру іс-шараларын (бұдан әрі – ЖІІ) жүзеге асыру қажеттілігі туралы мәселе шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1774,51 +2188,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖІІ-ні жүргізу туралы қаулының жобасы Қазақстан Республикасы Бас прокуратурасының (бұдан әрі – Бас прокуратура) жедел-іздестіру, қарсы барлау қызметі мен жасырын тергеу әрекеттерінің заңдылығын қадағалау бөлімшесінің басшысымен келісіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жедел-іздестіру іс-шараларын жүргізу туралы қаулыға Қазақстан Республикасының Бас Прокуроры немесе активтерді қайтару жөніндегі уәкілетті органның жұмысына жетекшілік ететін Бас Прокурор орынбасары қол қояды.</w:t>
+      Жедел-іздестіру іс-шараларын жүргізу туралы қаулыға Қазақстан Республикасының Бас Прокуроры не активтерді қайтару жөніндегі жұмысқа жетекшілік ететін Қазақстан Республикасы Бас Прокурорының орынбасары қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ЖІІ-ні жүргізу туралы қаулы Қылмыстық-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1833,86 +2247,148 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – ҚПК) айқындалған тергеулік (ведомстволық) реті бойынша уәкілетті органға орындау үшін жіберіледі. Ерекше жағдайларда, жедел ақпараттың тарап кету фактілерін болдырмау, мүдделер қақтығысын жою үшін ЖІІ жүргізуді заңда айқындалған өкілеттіктерге қарамастан өзге құқық қорғау органдарына немесе арнаулы мемлекеттік органдарға тапсыруға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖІІ-ні жүргізуге Бас прокуратураның жедел-іздестіру, қарсы барлау және жасырын тергеу әрекеттерінің заңдылығын қадағалау бөлімшесі атқарылған жұмыс нәтижелерін тыңдау арқылы тұрақты бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жүргізілетін тексеру шеңберінде сараптама арнайы ғылыми білімді талап ететін және оны тағайындаусыз тексеруді іске асыру мүмкін болмайтын жағдайларда тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сараптама тағайындау туралы қаулыны активтерді қайтару жөніндегі уәкілетті органның басшысы, оның орынбасарлары немесе олардың міндеттерін атқаратын адамдар шығарады.</w:t>
+      Сараптама тағайындау туралы қаулыны активтерді қайтару жөніндегі уәкілетті органның басшысы немесе оның міндетін атқарушы адам, не өзге де уәкілетті лауазымды адам шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сараптама тағайындау туралы қаулыда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
@@ -2129,50 +2605,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – АПК), Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – ӘРПК) шеңберінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тексеру барысында активтерді қайтару жөніндегі уәкілетті орган мемлекеттік, жергілікті өкілді және атқарушы органдардан, жергілікті өзін-өзі басқару органдарынан және меншік нысанына қарамастан өзге де ұйымдардан, квазимемлекеттік сектор субъектілерінен, лауазымды адамдардан және жеке тұлғалардан Қазақстан Республикасының заңнамасында айқындалған тәртіппен істерді, ақпаратты және материалдарды сұратады және алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2265,54 +2803,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңдылық пен қоғамдық тәртіпке, өңірдегі әлеуметтік-экономикалық тұрақтылыққа, Қазақстан Республикасының конституциялық құрылысы мен ұлттық қауіпсіздігіне қатер төндіретін, сондай-ақ адамдардың өмірі мен денсаулығы үшін қайтымсыз салдарлардың туындауына қауіп төндіретін жағдайларды қоспағанда, тексерілетін активтің қалыпты жұмыс істеуіне кедергі келтірмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Активтерді қайтару жөніндегі уәкілетті органның қызметкерлерді және (немесе) мамандарды (жұмыскерлерді) бөлу, мәліметтер мен істерді талап ету туралы талаптарына активтерді қайтару жөніндегі уәкілетті органның басшысы, оның орынбасарлары, активтерді қайтару жөніндегі уәкілетті органның құрылымдық бөлімшелерінің басшылары, олардың міндеттерін атқаратын адамдар не тексеруді тағайындау туралы қаулыда көрсетілген тұлғалар не олардың тікелей басшылары қол қояды.</w:t>
+      22. Қызметкерлерді және (немесе) мамандарды (жұмыскерлерді) бөлу, мәліметтер мен істерді талап ету туралы талаптарға активтерді қайтару жөніндегі уәкілетті органның басшысы немесе оның міндетін атқарушы адам, не өзге де уәкілетті лауазымды адам, не тексеруді тағайындау туралы қаулыда көрсетілген тұлғалар, не олардың тікелей басшылары қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Бас Прокурорының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Соттардың қылмыстық, азаматтық, әкімшілік істерді және әкімшілік құқық бұзушылық туралы істерді беруі туралы прокурордың талаптары </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2385,54 +2985,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-ге сәйкес жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Уәкілетті органдарға жіберілетін тексеру жүргізу туралы талаптарға активтерді қайтару жөніндегі уәкілетті органның басшысы, оның орынбасарлары не олардың міндеттерін атқаратын адамдар қол қояды.</w:t>
+      24. Уәкілетті органдарға жіберілетін тексеру жүргізу туралы талаптарға активтерді қайтару жөніндегі уәкілетті органның басшысы немесе оның міндетін атқарушы адам, не өзге де уәкілетті лауазымды адам қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Бас Прокурорының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 17.12.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Тексеру жүргізу кезінде активтерді қайтару жөніндегі уәкілетті орган иемдену (пайда болу) көздерінің заңдылығы тексеру нысанасы болып табылатын актив туралы, активтің меншік иесі, оның ішінде бұрынғы иесі, сенімгерлік басқарушысы, пайдаланушысы болып табылатын субъектілер, сондай-ақ құжаттар, материалдар, үй-жайлар, тиісті активтердің (субъектілердің) қызмет процесіне қатысты нақты ақпаратты жинау және заңдылықты бұзушылық фактілерін растау үшін қолда бар техникалық құралдарды қолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3060,55 +3722,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3434,31 +4096,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>