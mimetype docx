--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="64213a1" w14:textId="64213a1">
+    <w:p w14:paraId="b26ccb6" w14:textId="b26ccb6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидаларын және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын талаптарды бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 67 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 26 қыркүйектегі № 72 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 3 қазанда № 33493 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 26 қыркүйектегі № 72 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 3 қазанда № 33493 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -209,831 +209,245 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...129 lines deleted...]
-      "28. Қаржы ұйымының қаржылық жағдайы ықтимал нашарлауы жағдайларында қаржы ұйымын қайта капиталдандыру жоспары мынадай ақпараттан тұрады:</w:t>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Банктерді реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...177 lines deleted...]
-      29. Бизнес-жоспар мынадай талаптарға сәйкес келеді:</w:t>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...291 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>