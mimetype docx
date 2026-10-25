--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0a8b3d7" w14:textId="0a8b3d7">
+    <w:p w14:paraId="2056881" w14:textId="2056881">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -922,1261 +921,809 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының қызметтеріне ақы төлеу қағидалары және медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылары көрсететін қызметтердің тарифтері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тарифтер жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 06.02.2025 </w:t>
+      Ескерту. Тарифтер жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 37</w:t>
+        <w:t>№ 385</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z49" w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының қызметтеріне ақы төлеу қағидалары және медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылары көрсететін қызметтердің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің 156-бабының </w:t>
+      1. Осы Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының қызметтеріне ақы төлеу қағидалары және медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылары көрсететін қызметтердің тарифтері (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің 156-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының қызметтеріне ақы төлеу тәртібін және медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылары көрсететін қызметтерге тарифтерді айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z50" w:id="11"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> мынадай ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z51" w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті (бұдан әрі – Комитет) – Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласындағы іске асыру және бақылау функцияларын өз құзыреті шегінде жүзеге асыратын ведомствосы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z52" w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) медициналық-әлеуметтік сараптаманың тәуелсіз сарапшысы (бұдан әрі – МӘС тәуелсіз сарапшысы) – уәкілетті мемлекеттік орган айқындайтын талаптарға сәйкес келетін және медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізілімінде тұратын жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған цифрлық жүйесі (бұдан әрі – "МОДБ" АЦЖ) – мүгедектікті белгілеу, еңбекке қабілеттіліктен айырылу, абилитациялаудың және оңалтудың жеке бағдарламасын әзірлеу бойынша бизнес-процестерді автоматтандыруға, сондай-ақ медициналық-әлеуметтік сараптама бөлімдерінде куәландырудан өткен адамдар бойынша деректерді сақтау мен өңдеуге арналған аппараттық-бағдарламалық кешен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z55" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының қызметтеріне ақы төлеу тәртібі және тарифтері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...105 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. МӘС тәуелсіз сарапшысы ай сайын, есепті кезеңнен кейінгі айдың 10-күнінен кешіктірмей осы Қағидаларға </w:t>
+      3. МӘС тәуелсіз сарапшысы ай сайын, есепті кезеңнен кейінгі айдың 10-күнінен кешіктірмей Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 28 қыркүйектегі № 408 бұйрығымен бекітілген Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылары жұмысының нәтижелерін бағалау қағидалары мен өлшемшарттарына сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33482 болып тіркелген) МӘС тәуелсіз сарапшысы жұмысының нәтижелерін бағалау кестесінің және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша МӘС тәуелсіз сарапшысы жұмысының нәтижелерін бағалау кестесінің деректерін және қызметінің бағасын қалыптастыруды ескере отырып, "МОДБ" ААЖ-де "Бастапқы есепке алу құжаттарының нысандарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2012 жылғы 20 желтоқсандағы № 562 </w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша МӘС тәуелсіз сарапшысы қызметінің бағасын қалыптастыру кестесінің деректерін ескере отырып, "МОДБ" АЦЖ-да "Бастапқы есепке алу құжаттарының нысандарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2012 жылғы 20 желтоқсандағы № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізімінде № 8265 болып тіркелген) бекітілген Р-1 нысаны бойынша орындалған жұмыстардың (көрсетілген қызметтердің) актісін (бұдан әрі – Орындалған жұмыстардың актісі) қалыптастырады. Орындалған жұмыстардың актісі МӘС тәуелсіз сарапшысының электрондық-цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылғаннан кейін Комитетке түседі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="16"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізімінде № 8265 болып тіркелген) бекітілген Р-1 нысаны бойынша орындалған жұмыстардың (көрсетілген қызметтердің) актісін (бұдан әрі – Орындалған жұмыстардың актісі) қалыптастырады. Орындалған жұмыстардың актісі МӘС тәуелсіз сарапшысының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылғаннан кейін Комитетке түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комитет орындалған жұмыстардың актісін алған күннен бастап 5 (бес) жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z58" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оның дұрыс толтырылуын және анықтылығын тексереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) бұрыс және анық емес толтырылған жағдайда "МОДБ" ААЖ-да ескертулерді көрсете отырып, МӘС тәуелсіз сарапшысына қайта қарау үшін қайтарады. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      2) бұрыс және анық емес толтырылған жағдайда "МОДБ" АЦЖ-да ескертулерді көрсете отырып, МӘС тәуелсіз сарапшысына қайта қарау үшін қайтарады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      МӘС тәуелсіз сарапшысы орындалған жұмыстардың актісіне ескертулерді алған күннен кейін 2 (екі) жұмыс күні ішінде оны пысықтайды, ЭЦҚ арқылы қояды және орындалған жұмыстардың актісі осы Қағидалардың </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="18"/>
+      МӘС тәуелсіз сарапшысы орындалған жұмыстардың актісіне ескертулерді алған күннен кейін 2 (екі) жұмыс күні ішінде оны пысықтайды, ЭЦҚ арқылы қояды және орындалған жұмыстардың актісі Комитетке қарау үшін қайта жолдайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дұрыс және анық толтырылған жағдайда орындалған жұмыстардың актісіне қол қояды және МӘС тәуелсіз сарапшысы қызметтеріне ақысын төлеу үшін уәкілетті мемлекеттік органға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметтерге ақы төлеуді уәкілетті мемлекеттік орган МӘС тәуелсіз сарапшысының есептік шотына аудару арқылы жүзеге асырады және мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МӘС тәуелсіз сарапшысы қызметтерінің құны = (В* К1), мұндағы</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К1 – айына көрсетілген қызметтер саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В – осы Қағидалардың қосымшасына сәйкес МӘС тәуелсіз сарапшысы қызметінің бағасын қалыптастыру кестесі бойынша жүзеге асырылатын МӘС тәуелсіз сарапшысы жұмысының нәтижелерін бағалауды ескере отырып, қызмет бірлігінің бағасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. МӘС тәуелсіз сарапшысының бір қызметі үшін тариф (Тариф) мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В – осы Қағидалардың </w:t>
-[...41 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+      Тариф = (ЛЖ/20 жұмыс күні/8 сағат жұмыс), мұнда: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЛЖ – "Мемлекеттік бюджет есебінен ұсталатын барлық органдардың қызметкерлеріне еңбекақы төлеудің бірыңғай жүйесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 16 қазандағы қпү № 646 қаулысына сәйкес С-О-5 санаты бойынша жоғары лауазымдық жалақы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Куәландырылатын адамның/оның заңды өкілінің шағымдану оң шешілген немесе шығарылған сараптамалық қорытындының негізділігін бақылау нәтижесі кезінде көрсетілген қызметтер үшін МӘС тәуелсіз сарапшыға төленген сомаларды сараптамалық қорытынды өзгерген күннен бастап жарты жылда бір рет мынадай формула бойынша қайта есептеу жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта есептеуді бағалау = (А2*100%)/К5 + (А3*100%)/К6 + (А4*100%)/К7 + (А5*100%)/К8)/С,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта есептеуді бағалау – қайта есептеу бойынша жартыжылдық бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А – Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 28 қыркүйектегі № 408 бұйрығымен бекітілген Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылары жұмысының нәтижелерін бағалау қағидалары мен өлшемшарттарының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33482 болып тіркелген) 8-тармағының 2), 3), 4), 5) тармақшаларында белгіленген өлшемшарттарға сәйкес келетін қорытындылардың саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К5 – есепті кезеңде көрсетілген қызметтер саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К6 – куәландырылған міндетті әлеуметтік сақтандыру жүйесіне қатысушылардың саны (алғашқы куәландыру кезінде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К7 – жалпы еңбекке қабілетінен айырылу дәрежесі белгіленген қайта куәландырылған адамдардың саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К8 – абилитациялаудың және оңалтудың жеке бағдарламасы әзірленген мүгедектігі бар адамдардың саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С – К көрсеткіштерінің саны 1-ге тең немесе одан көп.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тариф = (ЛЖ / 20 жұмыс күні / 8 сағат жұмыс), мұнда: </w:t>
-[...250 lines deleted...]
-      7. Салықтарды және бюджетке төленетін басқа да міндетті төлемдерді, міндетті зейнетақы жарналары мен міндетті әлеуметтік медициналық сақтандыруға жарналарды есептеу (ұстап қалу) және аудару Қазақстан Республикасының Әлеуметтік </w:t>
+      7. Салықтарды және бюджетке төленетін басқа да міндетті төлемдерді, әлеуметтік аударымдарды, міндетті зейнетақы жарналары мен міндетті әлеуметтік медициналық сақтандыруға жарналарды есептеу (ұстап қалу) және аудару Қазақстан Республикасының Әлеуметтік кодексінде, Қазақстан Республикасының Салық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Салық кодексі), "Міндетті әлеуметтік медициналық сақтандыру туралы" Қазақстан Республикасының </w:t>
+        <w:t xml:space="preserve">, "Міндетті әлеуметтік медициналық сақтандыру туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2210,250 +1757,289 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Медициналық-әлеуметтік </w:t>
+              <w:t>Медициналық-әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сараптаманың тәуелсіз </w:t>
+              <w:t>сараптаманың тәуелсіз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сарапшыларының қызметтеріне </w:t>
+              <w:t>сарапшыларының қызметтеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ақы төлеу қағидаларына және </w:t>
+              <w:t>ақы төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">медициналық-әлеуметтік </w:t>
+              <w:t>және медициналық-әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сараптаманың тәуелсіз </w:t>
+              <w:t>сараптаманың тәуелсіз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сарапшылары көрсететін </w:t>
+              <w:t>сарапшылары көрсететін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметтер тарифіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="22"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> МӘС тәуелсіз сарапшысы қызметінің бағасын қалыптастыру кестесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...11 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымшаға орыс тіліндегі мәтініне өзгерістер енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
-[...37 lines deleted...]
-    </w:p>
+      __________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(МӘС тәуелсіз сарапшысының тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ жылғы ______ (ай, жыл)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2467,177 +2053,219 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ағымдағы жылға МӘС тәуелсіз сарапшысының бір қызметінің тарифі (теңге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ағымдағы жылға МӘС тәуелсіз сарапшысының бір қызметінің тарифі (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ай сайынғы/жылдық бағалаудың мәні (%)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 28 қыркүйектегі № 408 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылары жұмысының нәтижелерін бағалау қағидалары мен өлшемшарттарына сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33482 болып тіркелген)  ай сайынғы/жылдық бағалаудың мәні (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МӘС тәуелсіз сарапшысы жұмысының нәтижелерін бағалауды ескере отырып, қызмет бірлігінің бағасы (теңге)</w:t>
-[...17 lines deleted...]
-(2 баған*3 баған)/100</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МӘС тәуелсіз сарапшысы жұмысының нәтижелерін бағалауды ескере отырып, қызмет бірлігінің бағасы (теңге) (2 баған*3 баған)/100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2885,210 +2513,260 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орындаушы/Өнім беруші </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда) ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______ж.____.____. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк деректемелері: ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің атауы ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банктік шот нөмірі ____________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...50 lines deleted...]
-      Шот түрі: ағымдағы</w:t>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСК ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСК/IBAN _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шот түрі: ағымдағы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -3096,55 +2774,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3466,35 +3144,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>