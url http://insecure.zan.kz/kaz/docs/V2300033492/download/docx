--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="33f476e" w14:textId="33f476e">
+    <w:p w14:paraId="3ef1407" w14:textId="3ef1407">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1103,109 +1103,328 @@
         <w:t>
       1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті (бұдан әрі – Комитет) – Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласындағы іске асыру және бақылау функцияларын өз құзыреті шегінде жүзеге асыратын ведомствосы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z52" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) медициналық-әлеуметтік сараптаманың тәуелсіз сарапшысы (бұдан әрі – МӘС тәуелсіз сарапшысы) – уәкілетті мемлекеттік орган айқындайтын талаптарға сәйкес келетін және медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізілімінде тұратын жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z53" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "МОДБ" ААЖ) – мүгедектікті белгілеу, еңбекке қабілеттіліктен айырылу, абилитациялаудың және оңалтудың жеке бағдарламасын әзірлеу бойынша бизнес-процестерді автоматтандыруға, сондай-ақ медициналық-әлеуметтік сараптама бөлімдерінде куәландырудан өткен адамдар бойынша деректерді сақтау мен өңдеуге арналған аппараттық-бағдарламалық кешен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z54" w:id="15"/>
+    <w:bookmarkStart w:name="z54" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z55" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының қызметтеріне ақы төлеу тәртібі және тарифтері</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z55" w:id="16"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. МӘС тәуелсіз сарапшысы ай сайын, есепті кезеңнен кейінгі айдың 10-күнінен кешіктірмей осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1220,169 +1439,282 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша МӘС тәуелсіз сарапшысы жұмысының нәтижелерін бағалау кестесінің деректерін және қызметінің бағасын қалыптастыруды ескере отырып, "МОДБ" ААЖ-де "Бастапқы есепке алу құжаттарының нысандарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2012 жылғы 20 желтоқсандағы № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізімінде № 8265 болып тіркелген) бекітілген Р-1 нысаны бойынша орындалған жұмыстардың (көрсетілген қызметтердің) актісін (бұдан әрі – Орындалған жұмыстардың актісі) қалыптастырады. Орындалған жұмыстардың актісі МӘС тәуелсіз сарапшысының электрондық-цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылғаннан кейін Комитетке түседі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z57" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Комитет орындалған жұмыстардың актісін алған күннен бастап 5 (бес) жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z58" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оның дұрыс толтырылуын және анықтылығын тексереді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z57" w:id="18"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) бұрыс және анық емес толтырылған жағдайда "МОДБ" ААЖ-да ескертулерді көрсете отырып, МӘС тәуелсіз сарапшысына қайта қарау үшін қайтарады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       МӘС тәуелсіз сарапшысы орындалған жұмыстардың актісіне ескертулерді алған күннен кейін 2 (екі) жұмыс күні ішінде оны пысықтайды, ЭЦҚ арқылы қояды және орындалған жұмыстардың актісі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Комитетке қарау үшін қайта жолдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="21"/>
+    <w:bookmarkStart w:name="z60" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дұрыс және анық толтырылған жағдайда орындалған жұмыстардың актісіне қол қояды және МӘС тәуелсіз сарапшысы қызметтеріне ақысын төлеу үшін уәкілетті мемлекеттік органға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметтерге ақы төлеуді уәкілетті мемлекеттік орган МӘС тәуелсіз сарапшысының есептік шотына аудару арқылы жүзеге асырады және мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1451,126 +1783,126 @@
         </w:rPr>
         <w:t xml:space="preserve">
       В – осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес МӘС тәуелсіз сарапшысы қызметінің бағасын қалыптастыру кестесі бойынша жүзеге асырылатын МӘС тәуелсіз сарапшысы жұмысының нәтижелерін бағалауды ескере отырып, қызмет бірлігінің бағасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="22"/>
+    <w:bookmarkStart w:name="z61" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. МӘС тәуелсіз сарапшысының бір қызметі үшін тариф (Тариф) мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тариф = (ЛЖ / 20 жұмыс күні / 8 сағат жұмыс), мұнда: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЛЖ – "Мемлекеттік бюджет есебінен ұсталатын барлық органдардың қызметкерлеріне еңбекақы төлеудің бірыңғай жүйесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 16 қазандағы қпү № 646 қаулысына сәйкес С-О-5 санаты бойынша жоғары лауазымдық жалақы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="23"/>
+    <w:bookmarkStart w:name="z62" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Куәландырылатын адамның/оның заңды өкілінің шағымдану оң шешілген немесе шығарылған сараптамалық қорытындының негізділігін бақылау нәтижесі кезінде көрсетілген қызметтер үшін тәуелсіз сарапшыға төленген сомаларды сараптамалық қорытынды өзгерген күннен бастап жарты жылда бір рет мынадай формула бойынша қайта есептеу жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1721,51 +2053,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К8 – ОЖБ әзірленген мүгедектігі бар адамдардың саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С – К көрсеткіштерінің саны 1-ге тең немесе одан көп.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="24"/>
+    <w:bookmarkStart w:name="z63" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Салықтарды және бюджетке төленетін басқа да міндетті төлемдерді, міндетті зейнетақы жарналары мен міндетті әлеуметтік медициналық сақтандыруға жарналарды есептеу (ұстап қалу) және аудару Қазақстан Республикасының Әлеуметтік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1800,51 +2132,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Салық кодексі), "Міндетті әлеуметтік медициналық сақтандыру туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2006,68 +2338,68 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="25"/>
+    <w:bookmarkStart w:name="z65" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> МӘС тәуелсіз сарапшысы қызметінің бағасын қалыптастыру кестесі  ___________________________________________________________  (МӘС тәуелсіз сарапшысының тегі, аты, әкесінің аты (бар болса)  20___ жылғы ______  (ай, жыл)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2710,55 +3042,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3084,31 +3416,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>