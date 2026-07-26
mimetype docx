--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3ef1407" w14:textId="3ef1407">
+    <w:p w14:paraId="0a8b3d7" w14:textId="0a8b3d7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2352,54 +2352,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z65" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> МӘС тәуелсіз сарапшысы қызметінің бағасын қалыптастыру кестесі  ___________________________________________________________  (МӘС тәуелсіз сарапшысының тегі, аты, әкесінің аты (бар болса)  20___ жылғы ______  (ай, жыл)</w:t>
+        <w:t xml:space="preserve"> МӘС тәуелсіз сарапшысы қызметінің бағасын қалыптастыру кестесі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаға орыс тіліндегі мәтініне өзгерістер енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________________________________________  (МӘС тәуелсіз сарапшысының тегі, аты, әкесінің аты (бар болса)  20___ жылғы ______  (ай, жыл)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3042,55 +3096,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3416,31 +3470,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>