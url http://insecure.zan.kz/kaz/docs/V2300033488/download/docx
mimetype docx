--- v1 (2025-11-17)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f6c26fa" w14:textId="f6c26fa">
+    <w:p w14:paraId="9a09912" w14:textId="9a09912">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1621,378 +1621,608 @@
         <w:t>
       2) ақпаратты талдау және тәуекелдерді бағалау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Деректер базасын қалыптастыру және ақпарат жинау бақылау субъектілерін (объектілерін) анықтау үшін қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z57" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпаратты жинау және өңдеу процестері толық көлемде автоматтандырылады және алынған деректердің дұрыстығын тексеруге мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z58" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекел дәрежесін бағалау үшін мынадай ақпарат көздері пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z59" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бақылау субъектісі ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері, оның ішінде "АХАЖ" тіркеу пункті" ақпараттық жүйесі арқылы (бұдан әрі – АХАЖ АЖ);</w:t>
+      1) бақылау субъектісі ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері, оның ішінде "АХАЖ" тіркеу пункті" цифрлық жүйесі арқылы (бұдан әрі – АХАЖ ЦЖ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z60" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылаудың нәтижелері;</w:t>
+      2) алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылаудың нәтижелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Әділет министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 796</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.08.2026 № 137 (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Қолда бар ақпарат көздерінің негізінде азаматтық хал актілерін тіркеу саласындағы уәкілетті орган талдауға және бағалауға жататын субъективті өлшемшарттарды осы Өлшемшарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z61" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10-1. Цифрлық жүйелерді пайдалана отырып тәуекелдерді бағалау жүйесін қалыптастыру кезінде, субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу, сондай-ақ тәуекел дәрежесінің көрсеткіштері осы өлшем шарттарға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша субъективті өлшемшарттар тізбесіне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-параграф 10-1-тармақпен толықтырылды - ҚР Әділет министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 796</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.08.2026 № 137 (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Субъективті критерийлерді талдау және бағалау бақылау субъектісінің (объектісінің) неғұрлым ықтимал тәуекелі бар бақылау субъектісінің (объектісінің) профилактикалық бақылауын шоғырландыруға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талдау және бағалау кезінде белгілі бір бақылау объектісіне (объектісіне) қатысты бұрын ескерілген және қолданылатын субъективті критерийлер туралы деректер немесе Қазақстан Республикасының заңнамасына сәйкес шектеу мерзімі аяқталған деректер қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдыңғы жүргізілген бару арқылы профилактикалық бақылаудың қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау субъектілеріне қатысты оларды мемлекеттік бақылаудың кезекті кезеңіне кестелер мен тізімдерді қалыптастыру кезінде енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қолданылатын ақпарат көздерінің басымдығын және осы Қағидалардың 3-тарауында айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу тәртібіне сәйкес субъективті өлшемшарттар көрсеткішінің маңыздылығын негізге ала отырып, субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші 0-ден 100-ге дейінгі шәкіл бойынша есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z42" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Бағалау жүйесін қалыптастыру ерекшеліктері және тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z43" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын АХАЖ АЖ және басқа да ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
+      13. Тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу тізімдерін қалыптастыратын АХАЖ ЦЖ және басқа да цифрлық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азаматтық хал актілерін тіркеу саласындағы субъектілерге қойылатын талаптардың бұзылу дәрежесі осы Өлшемшарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Әділет министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 796</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.08.2026 № 137 (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z45" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Бақылау субъектісін осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азаматтық хал актілерін тіркеу саласында уәкілетті орган бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізуге байланысты осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2115,110 +2345,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC –субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есеп мемлекеттік бақылаудың әрбір саласының бақылау субъектілерінің (объектілерінің) біртекті тобының әрбір бақылау субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте мемлекеттік бақылаудың бір саласының бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын, бағаланатын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z47" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне 100 балл тәуекел дәрежесінің көрсеткіші теңестіріледі және оған қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өрескел бұзушылықтар анықталмаған кезде бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші елеулі және болмашы дәрежедегі бұзушылықтар бойынша жиынтық көрсеткішпен есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2517,90 +2747,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – болмашы бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2735,70 +2965,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2913,69 +3143,69 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал – осы Өлшемшарттардың есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тексеру парақтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z51" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Тексеру парақтары бақылау субъектілерінің (объектілерінің) біртекті топтары үшін жасалады және Кодекстің 132-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2990,71 +3220,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес талаптарды қамтиды және Кодекстің 143-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған шарттарды сақтай отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z52" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Тексеру парақтары осы бірлескен бұйрыққа 2-қосымшаға сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3133,104 +3363,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1–қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Азаматтық хал актілерін тіркеу саласындағы бақылау  субъектілеріне (объектілеріне) қойылатын бұзушылық дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 24.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 519</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 25.09.2025 № 93 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 25.09.2025 № 93 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен; өзгеріс енгізілді - ҚР Әділет министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 796</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.08.2026 № 137 (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10287,87 +10537,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акт кітаптары қатаң жүйелі түрде тігілген және нөмірленген, оны жасаған тіркеуші орган басшысының қолымен және елтаңбалы мөрімен бекемделген бірдей жүз акт жазбасын қамтылған, екі данада жасау</w:t>
+Акт кітаптары тігілген және қатаң реттілікпен нөмірленген, оларды құрастырған тіркеуші орган бастығының қолтаңбасымен және елтаңбалы мөрімен бекемделген екі жүз бірдей акт жазбаларын қамтып қалыптастырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некені (ерлі-зайыптылықты) бұзуды мемлекеттік тіркегеннен кейін тіркеуші орган АХАЖ ЦЖ-да неке (ерлі-зайыптылық) қию туралы акт жазбасына некені (ерлі-зайыптылықты) бұзу туралы белгі қояды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Азаматтық хал актілері жазбаларына өзгерістер, толықтырулар мен түзетулер енгізу мынадай негіздерде жүргізіледі: егер азаматтық хал актісі жазбасында ата-анасының аты, әкесінің аты, тегі немесе ұлты көрсетілмесе; егер азаматтық хал актілері жазбасында дұрыс емес мәліметтер көрсетілсе; егер баланың мүдделерінен туындаған кезде, баланың туу туралы акт жазбасында көрсетiлгеннен өзге есімі болса; егер азаматтық хал актілерін тіркеу кезінде қателер (бұрмалаулар, мәліметтерді немесе жеке сөздерді жіберу) жіберілсе; егер неке қиылғаннан (ерлі-зайыпты болған) кейін жұбайының (зайыбының) тегін алса, туу туралы акт жазбасында әкесінің атын толықтыру және әкесінің аты бойынша берілген тегін өзгерту, түзету қажет болса.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10516,104 +10992,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 688 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 24.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 519</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 25.09.2025 № 93 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 25.09.2025 № 93 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен; өзгеріс енгізілді - ҚР Әділет министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 796</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.08.2026 № 137 (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық хал актілерін мемлекеттік тіркеуді жүзеге асыратын "Азаматтарға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19906,84 +20402,378 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акт кітаптары қатаң жүйелі түрде тігілген және нөмірленген, оны жасаған тіркеуші орган басшысының қолымен және елтаңбалы мөрімен бекемделген бірдей жүз акт жазбасын қамтылған, екі данада жасау</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+Акт кітаптары тігілген және қатаң реттілікпен нөмірленген, оларды құрастырған тіркеуші орган бастығының қолтаңбасымен және елтаңбалы мөрімен бекемделген екі жүз бірдей акт жазбаларын қамтып қалыптастырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некені (ерлі-зайыптылықты) бұзуды мемлекеттік тіркегеннен кейін тіркеуші орган АХАЖ ЦЖ-да неке (ерлі-зайыптылық) қию туралы акт жазбасына некені (ерлі-зайыптылықты) бұзу туралы белгі қояды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Азаматтық хал актілері жазбаларына өзгерістер, толықтырулар мен түзетулер енгізу мынадай негіздерде жүргізіледі: егер азаматтық хал актісі жазбасында ата-анасының аты, әкесінің аты, тегі немесе ұлты көрсетілмесе; егер азаматтық хал актілері жазбасында дұрыс емес мәліметтер көрсетілсе; егер баланың мүдделерінен туындаған кезде, баланың туу туралы акт жазбасында көрсетiлгеннен өзге есімі болса; егер азаматтық хал актілерін тіркеу кезінде қателер (бұрмалаулар, мәліметтерді немесе жеке сөздерді жіберу) жіберілсе; егер неке қиылғаннан (ерлі-зайыпты болған) кейін жұбайының (зайыбының) тегін алса, туу туралы акт жазбасында әкесінің атын толықтыру және әкесінің аты бойынша берілген тегін өзгерту, түзету қажет болса.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20211,55 +21001,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20585,31 +21375,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>