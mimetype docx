--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dfb33b5" w14:textId="dfb33b5">
+    <w:p w14:paraId="73207e8" w14:textId="73207e8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1056,91 +1055,111 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Қор қаражатының түсімдері бойынша операциялар "Қазақстан Республикасының Бірыңғай бюджеттік сыныптамасының кейбір мәселелері" Қазақстан Республикасы Қаржы министрінің 2025 жылғы 4 сәуірдегі № 149 бұйрығымен бекітілген Қазақстан Республикасының Бірыңғай бюджеттік сыныптамасына сәйкес есепке алынады.</w:t>
+        <w:t xml:space="preserve">
+      4. Қор қаражатының түсімдері бойынша операциялар "Қазақстан Республикасының Бірыңғай бюджеттік сыныптамасының кейбір мәселелері" Қазақстан Республикасы Қаржы министрінің 2025 жылғы 4 сәуірдегі № 151 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының Бірыңғай бюджеттік сыныптамасына сәйкес есепке алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Қаржы министрінің 26.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 462</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Қаржы министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1258,52 +1277,72 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7. ОМО жергілікті уәкілетті органдар (бұдан әрі – ЖУО) ұсынған өтінішхаттарды "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының Заңына сәйкес олар электрондық құжат айналымы арқылы келіп түскен күннен бастап 5 (бес) күнтізбелік күн ішінде қарайды.</w:t>
+        <w:t xml:space="preserve">
+      7. ОМО жергілікті уәкілетті органдар (бұдан әрі – ЖУО) ұсынған өтінішхаттарды Қазақстан Республикасының Цифрлық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес олар электрондық құжат айналымы арқылы келіп түскен күннен бастап 5 (бес) күнтізбелік күн ішінде қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖУО-ның жобаға әлеуметтік және экономикалық жобалар тізбесін енгізуге өтінішхаты осы Қағидаларға 1-қосымшада белгіленген нысанға сәйкес келмеген кезде ОМО өтінішхатты ЖУО-ға қайтаруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1362,51 +1401,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Қаржы министрінің 26.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізіді – ҚР Қаржы министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2321,192 +2380,192 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Қор қаражатын ЖУО-ның тиісті шоттарына аударуды ОМО мемлекеттік қазынашылық органдарына РБК шешімімен және мақұлданған Тізбемен қоса төлеуге берілетін шот ұсыну жолымен "Қазынашылық-клиент" ақпараттық жүйесі арқылы жүргізеді.</w:t>
+      18. Қор қаражатын ЖУО-ның тиісті шоттарына аударуды ОМО мемлекеттік қазынашылық органдарына РБК шешімімен және мақұлданған Тізбемен қоса төлеуге берілетін шот ұсыну жолымен "Қазынашылық-клиент" цифрлық жүйесі арқылы жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Қаржы министрінің 26.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 462</w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Қаржы министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. ОМО және (немесе) ЖУО шотынан қаражат "2025 қаржы жылына арналған бюджетті атқарылу және оған кассалық қызмет көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2025 жылғы 30 мамырдағы № 272 </w:t>
+      19. ОМО және (немесе) ЖУО шотынан қаражат "Бюджеттің қазынашылық атқарылуы және оларға кассалық қызмет көрсету рәсімдерін, қазынашылық есепке алу және мониторинг рәсімдерін бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2025 жылғы 27 маусымдағы № 328 (бұдан әрі – № 328 Рәсімдері) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – № 272 Қағидалар) сәйкес жұмсалады.</w:t>
+        <w:t xml:space="preserve"> сәйкес жұмсалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Қаржы министрінің 26.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 462</w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Қаржы министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2525,314 +2584,254 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Қор қаражатын ОМО және (немесе) ЖУО шоттарынан пайдалануға байланысты төлемдерді жүргізу Бюджет кодексінің 110-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және № 272 Қағидалардың </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> және № 328 Рәсімдерінің 6-тарауының 7, 8, 9, 10 және 11-параграфтарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Қаржы министрінің 26.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Қаржы министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1. Қор қаражаты есебінен қаржыландырылатын әлеуметтік және экономикалық жобалар бойынша, егер аванстық (алдын ала) төлем бұрын басқа қаржыландыру көздерінен жүргізілмеген жағдайда, Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес ағымдағы қаржы жылына арналған шарт сомасының 30 (отыз) пайызы мөлшерінде аванстық (алдын ала) төлем жасауға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 20-1-тармақпен толықтырылды - ҚР Қаржы министрінің 26.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="46"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қор шотын және ОМО және (немесе) ЖУО шоттарын ашу және жабу тәртібі № 328 Рәсімдерінің 4-тарауының 3 және 4-параграфтарына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тарау 20-1-тармақпен толықтырылды - ҚР Қаржы министрінің 26.08.2025 </w:t>
-[...111 lines deleted...]
-        <w:t>№ 462</w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Қаржы министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2889,51 +2888,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Арнаулы мемлекеттік қор қаражатын пайдалану бойынша мониторингтеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Мемлекеттік мүлік жөніндегі уәкілетті орган ай сайын 25-ші күнге дейін мемлекеттік қазынашылық органдарының "Қазынашылық-клиент" ақпараттық жүйесі арқылы Қор шотына қаражат түсімдерінің мониторингін жүргізеді.</w:t>
+      24. Мемлекеттік мүлік жөніндегі уәкілетті орган ай сайын 25-ші күнге дейін мемлекеттік қазынашылық органдарының "Қазынашылық-клиент" цифрлық жүйесі арқылы Қор шотына қаражат түсімдерінің мониторингін жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік мүлік жөніндегі уәкілетті орган ай сайын, есепті кезеңнен кейінгі айдың 10-күніне дейінгі мерзімде және тиісті қаржы жылы үшін есепті жылдан кейінгі жылдың 20 қаңтарына дейінгі мерзімде "Бюджеттік есептілікті жасау және ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 мамырдағы № 262 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2984,99 +2983,139 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Арнаулы мемлекеттік қордан бөлінген қаражаттың пайдаланылуы туралы есептің жыл қорытындысы бойынша жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қазынашылық Қор қаражатын пайдалану мониторингі шеңберінде деректерді салыстыру үшін тоқсан сайын есепті кезеңнен кейінгі айдың 15-күніне дейін бюджетті атқару жөніндегі орталық уәкілетті органға Қор қаражатының ОМО және ЖАО арнаулы шоттарында қалдықтарының болуы туралы ақпарат береді.</w:t>
+      Мемлекеттік қазынашылық Қор қаражатын пайдалану мониторингі шеңберінде деректерді салыстыру үшін ай сайын есепті кезеңнен кейінгі айдың 10-күніне дейін бюджетті атқару жөніндегі орталық уәкілетті органға Қор қаражатының ОМО және ЖАО арнаулы шоттарында қалдықтарының болуы туралы ақпарат береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Қаржы министрінің 26.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Қаржы министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3255,125 +3294,145 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобаға әлеуметтік және экономикалық жобалар тізбесін енгізуге өтінішхат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы министрінің 26.08.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Қаржы министрінің м.а. 24.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 462</w:t>
+        <w:t>№ 432</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...53 lines deleted...]
-       (әлеуметтік және экономикалық жобалардың атауын көрсету)</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орталық мемлекеттік орган/жергілікті уәкілетті орган Арнаулы мемлекеттік қор (бұдан әрі – Қор) қаражатын пайдалану және мониторингтеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жобаға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (әлеуметтік және экономикалық жобалардың атауын көрсету)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тізбесін енгізуді сұрайды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3401,69 +3460,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сметалық құны _____________ мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) _______________ № __________ жобалардың кешенді ведомстводан тыс</w:t>
-[...17 lines deleted...]
-      сараптамасының оң қорытындысы (техникалық-экономикалық негіздеме немесе жобалау-сметалық құжаттама) және инвестициялық ұсыныстың, техникалық-экономикалық негіздеменің және қаржылық-экономикалық негіздеменің оң экономикалық қорытындысы;</w:t>
+      2) _______________ № __________ жобалардың кешенді ведомстводан тыс сараптамасының оң қорытындысы (техникалық-экономикалық негіздеме немесе жобалау-сметалық құжаттама) және инвестициялық ұсыныстың, техникалық-экономикалық негіздеменің және қаржылық-экономикалық негіздеменің оң экономикалық қорытындысы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жасалған мемлекеттік сатып алу шарты бойынша құны _____ мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3563,69 +3604,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жер учаскесінің ауданы__________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Инвестициялық жоба бойынша Қордан қаржыландырудың талап етілетін сомасы</w:t>
-[...17 lines deleted...]
-      _____________________________ (сандармен және жазумен) мың теңге.</w:t>
+      Инвестициялық жоба бойынша Қордан қаржыландырудың талап етілетін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сомасы _____________________________ (сандармен және жазумен) мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішхатқа мынадай құжаттар қоса беріледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3652,124 +3693,138 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша: ______________ парақта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-       ___________________________________________</w:t>
+        <w:t>
+      Орталық мемлекеттік орган басшысы / астана, облыс, республикалық маңызы бар қала әкімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы, тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3846,435 +3901,807 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мониторингтеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді жинауға</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді жинауға</w:t>
+              <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 2-қосымшамен толықтырылды - ҚР Қаржы министрінің 26.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда көзделген – ҚР Қаржы министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: бюджетті атқару жөніндегі орталық уәкілетті органға/тиісті саланың орталық мемлекеттік органына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Арнаулы мемлекеттік қордан бөлінген қаражаттың пайдаланылуы туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 1-АМҚ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: тоқсан сайын, жыл сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: _______тоқсан _______жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: тиісті саланың орталық мемлекеттік органы/тиісті саланың жергілікті уәкілетті органы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті саланың жергілікті уәкілетті органы үшін-есепті кезеңнен кейінгі айдың 15-ші күніне дейінгі мерзімде және тиісті қаржы жылы үшін есепті кезеңнен кейінгі жылдың 20-ші қаңтарына дейінгі мерзімде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті саланың орталық мемлекеттік органы үшін-есепті кезеңнен кейінгі айдың 20-ші күніне дейінгі мерзімде және тиісті қаржы жылы үшін есепті кезеңнен кейінгі жылдың 25-ші қаңтарына дейінгі мерзімде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес сәйкестендіру нөмер:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...18 lines deleted...]
-            <w:tcBorders/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...12 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...301 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6578,69 +7005,87 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Атауы: ____________________________ Мекенжайы: _________________________</w:t>
-[...17 lines deleted...]
-      _________________________________ ______________________________________</w:t>
+      Атауы: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы:____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны: ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6686,69 +7131,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефоны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталық мемлекеттік органның басшысы /</w:t>
-[...17 lines deleted...]
-      облыстың, республикалық маңызы бар қаланың және астананың әкімі</w:t>
+      Орталық мемлекеттік органның басшысы / астананың, облыстың, республикалық маңызы бар қаланың әкімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6927,464 +7354,706 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пайдаланылуы туралы есеп"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған  "Арнаулы мемлекеттік қордан бөлінген қаражаттың  пайдаланылуы туралы есеп" нысанын толтыру бойынша түсініктеме  (1-АМҚ, тоқсан сайын, жыл сайын)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="56"/>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Арнаулы мемлекеттік қордан бөлінген қаражаттың пайдаланылуы туралы есеп" нысанын толтыру бойынша түсініктеме (1-АМҚ, тоқсан сайын, жыл сайын) 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсініктеме әкімшілік деректерді өтеусіз негізде жинауға арналған "Арнаулы мемлекеттік қордан бөлінген қаражаттың пайдаланылуы туралы есеп" нысанды толтыру бойынша тиісті саланың орталық мемлекеттік органдары/тиісті саланың жергілікті уәкілетті органдары жасауға және ұсынуға арналған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды орталық мемлекеттік органның басшысы/ астананың, облыстың, республикалық маңызы бар қаланың әкімі тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Құндық мәндегі барлық көрсеткіштер ондық таңбасыз мың теңгемен толтырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Нысанды орталық мемлекеттік органның басшысы/облыстың, республикалық маңызы бар қаланың және астананың әкімі тегі мен аты-жөнін көрсете отырып, қол қояды. </w:t>
-[...340 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
+      4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-бағанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бюджеттік бағдарламалар әкімшісінің коды көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-бағанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орталық мемлекеттік органның/жергілікті уәкілетті органның атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-бағанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> инвестициялық жобаның атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-бағанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құрылыстың сметалық құны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бағанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жасалған мемлекеттік сатып алу шарты бойынша жұмыстардың құны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бағанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өнім берушімен жасалған шарттың күні мен нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бағанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> республикалық бюджеттен бірлесіп қаржыландыруға бөлінген қаражаттың көлемі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бағанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жергілікті бюджеттен бірлесіп қаржыландыруға бөлінген қаражаттың көлемі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бағанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жыл басындағы Арнаулы мемлекеттік қор қаражатының/бюджет қаражатының пайдаланылмаған қалдығы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бағанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арнайы шотқа аударылған Арнаулы мемлекеттік қор қаражатының сомасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бағанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Арнаулы мемлекеттік қордың пайдаланылған қаражаттың сомасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бағанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> есепті кезеңнің соңында Арнаулы мемлекеттік қордан бөлінген қаражаттың пайдаланылмаған қалдығы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бағанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Арнаулы мемлекеттік қор қаражатының үнемдеу сомасы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бағанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Арнаулы мемлекеттік қордан қайтару сомасы көрсетіледі (Арнаулы мемлекеттік қор қаражатын пайдалану және мониторингтеу қағидалардың 23 және 25-тармақтарына сәйкес).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-бағанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қол жеткізілген нәтиже не қол жеткізбеу себептері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7422,55 +8091,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7792,35 +8461,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>