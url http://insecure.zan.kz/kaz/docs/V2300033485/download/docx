--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3830361" w14:textId="3830361">
+    <w:p w14:paraId="e1ec233" w14:textId="e1ec233">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -717,74 +717,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісі – қызметі сыбайлас жемқорлық тәуекелдерін сыртқы талдауға жататын мемлекеттік орган және (немесе) оның ведомствосы, мемлекеттік ұйым, квазимемлекеттік сектор субъектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) – Қазақстан Республикасының сыбайлас жемқорлыққа қарсы саясатын қалыптастыруды және іске асыруды және сыбайлас жемқорлыққа қарсы іс-қимыл саласындағы үйлестіруді, сондай-ақ сыбайлас жемқорлық құқық бұзушылықтардың алдын алуды, анықтауды, жолын кесуді, ашуды және тергеуді жүзеге асыратын мемлекеттік орган және оның аумақтық бөлімшелері.</w:t>
+      3) сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) – Қазақстан Республикасының сыбайлас жемқорлыққа қарсы саясатын қалыптастыру мен іске асыруды, сыбайлас жемқорлыққа қарсы іс-қимыл саласында, сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды барынша азайту және жою мәселелерінде үйлестіруді жүзеге асыратын орталық мемлекеттік орган және оның аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сыбайлас жемқорлыққа қарсы іс-қимылдың өзге де субъектілері –мемлекеттік органдар, квазимемлекеттік сектор субъектілері, қоғамдық бірлестіктер, сондай-ақ өзге жеке және заңды тұлғалар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді  – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидалардың қолданысы мынадай салалардағы қатынастарға қолданылмайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1035,1746 +1097,2434 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Президенті Әкімшілігінің тапсырмалары, Қазақстан Республикасы Президентінің жанындағы консультативтік-кеңесші органдардың шешімдері мен ұсынымдарының;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) әлеуметтанушылық зерттеу нәтижелері негізінде қабылданады.</w:t>
+      4) әлеуметтанушылық зерттеу нәтижелері негізінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сыбайлас жемқорлық тәуекелдеріне ішкі талдау жүргізу нәтижесінде қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді  – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.08.2026 бастап қолданысқа енгізіледі); 5) тармақшамен толықтырылды – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(13.08.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уәкілетті орган сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізу қажеттігі туралы сыбайлас жемқорлық тәуекелдерін осы Қағидалардың 5-тармағы 1), 3) және 4) тармақшалары бойынша сыртқы талдау объектісін хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Қағидалардың 5-тармағы 2) тармақшасы бойынша сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісі уәкілетті органды сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізу қажеттігі туралы хабардар етеді.</w:t>
-[...19 lines deleted...]
-    </w:p>
+      Осы Қағидалардың 5-тармағы 2) және 5) тармақшалары бойынша сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісі уәкілетті органды сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізу қажеттігі туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізу туралы қағидалардың 5-тармағы 1), 2), 4) және 5) тармақшалары бойынша бірлескен шешімді уәкілетті орган немесе сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісі сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жасауға бастамашылық жасалған сәттен бастап 10 жұмыс күнінен кешіктірілмейтін мерзімде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыбайлас жемқорлық тәуекелдеріне сыртқы талдау осы Қағидалардың 5-тармағы 3) тармақшасының негізінде міндетті түрде жүргізіледі, сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізу туралы бірлескен шешім тапсырма келіп түскен сәттен бастап 3 жұмыс күнінен кешіктірілмейтін мерзімде қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Қағидалардың 5-тармағы 1), 2) және 4) тармақшалары бойынша сыбайлас жемқорлық тәуекелдерін сыртқы талдау жүргізуден бас тартылған жағдайда, уәкілетті орган немесе сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісі осы тармақтың үшінші бөлігінде көрсетілген мерзімде оны өткізу мерзімін ауыстыру мүмкіндігімен бас тарту себептерінің дәлелді негіздемелерін оның бастамашысына ұсынады.</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+      Осы Қағидалардың 5-тармағы 1), 2), 4) және 5) тармақшалары бойынша сыбайлас жемқорлық тәуекелдерін сыртқы талдау жүргізуден бас тартылған жағдайда, уәкілетті орган немесе сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісі осы тармақтың үшінші бөлігінде көрсетілген мерзімде оны өткізу мерзімін ауыстыру мүмкіндігімен бас тарту себептерінің дәлелді негіздемелерін оның бастамашысына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас тарту себептері ауыстырылған мерзімге дейін жойылған жағдайда уәкілетті орган немесе сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісі сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізуді қайта бастамашылық жасауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгерістер енгізілді  – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізу туралы шешімде мынадай ақпарат жазылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z34" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметі сыбайлас жемқорлық тәуекелдеріне сыртқы талдауға жататын бөлімшенің атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z35" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізетін уәкілетті органның лауазымды адамдары туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z36" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізу мерзімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z37" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сыбайлас жемқорлық тәуекелдерін сыртқы талдаумен қамтылатын кезең;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z38" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уәкілетті орган және сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісі тарапынан сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізуге және басшылық ету, үйлестіру және жұмыс нәтижелері үшін жауапкершілік жүктелетін лауазымды адамдар туралы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізу туралы бірлескен шешім қабылдаған кезде сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісі және уәкілетті орган осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сыбайлас жемқорлық тәуекелдеріне сыртқы талдауға жататын бағыттар тізілімін бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді  – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сыбайлас жемқорлық тәуекелдеріне сыртқы талдау уәкілетті органмен 30 жұмыс күніне дейінгі мерзімде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z26" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізуге, сондай-ақ оның нәтижелерін талқылауға және анықталған сыбайлас жемқорлық тәуекелдерін жою жөніндегі ұсынымдарды іске асыру мониторингіне сыбайлас жемқорлық тәуекелдеріне ол сыртқы талдау объектісінде болған жағдайда, Қоғамдық кеңес мүшелерін, сондай-ақ сыбайлас жемқорлыққа қарсы іс-қимылдың өзге субъектілерінің мамандарын және (немесе) сарапшыларын тартуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сыбайлас жемқорлық тәуекелдерін сыртқы талдау өткізу кезінде қосымша материалдарды зерделеу қажет болған кезде уәкілетті органның бірінші басшыларының және сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісінің, олар болмаған жағдайда, олардың міндеттерін атқаратын не олардың лауазымдарын алмастыратын адамдардың бірлескен шешімге қол қоюы арқылы оны жүргізу 30 жұмыс күнінен аспайтын жаңа мерзімде ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізу мерзімі оны жүргізуге кедергі келтіретін ерекше жағдайларда – уәкілетті органның бірінші басшыларының және сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісінің, олар болмаған жағдайда, олардың міндеттерін атқаратын не олардың лауазымдарын алмастыратын адамдардың бірлескен шешім негізінде оларды жойғанға дейін тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkStart w:name="z41" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уәкілетті органның функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z42" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісіне қатысты ақпаратты жинау, қорыту және талдау жолымен сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z43" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісінің қызметіне қатысты түсіндірмелер беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z44" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) байқалған сыбайлас жемқорлық тәуекелдері туралы хабарлау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z45" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сыбайлас жемқорлық тәуекелдерін жою және сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісінің қызметін қозғайтын заңнама нормаларын жетілдіру жөнінде ұсыныстар мен ұсынымдар дайындау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді  – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізу мынадай кезеңдерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z47" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 16-тармағына сәйкес уәкілетті орган талдамалық анықтама жасай отырып, осы Қағидалардың 13-тармағында көзделген бағыттарға сәйкес сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісіне қатысты ақпаратты жинау, қорыту және талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z48" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) талдамалық анықтаманы осы Қағидалардың 17 және 18-тармақтарына сәйкес келісу және қол қою;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z49" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы Қағидалардың 20-тармағына сәйкес бекітілген іс-шаралар жоспарына сәйкес, сыбайлас жемқорлық тәуекелдерін жою бойынша шараларды қабылдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді  – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сыбайлас жемқорлық тәуекелдеріне сыртқы талдау мынадай бағыттар бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z51" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісінің қызметіне қатысты құқықтық және өзге де актілердегі сыбайлас жемқорлық тәуекелдерін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z52" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісінің ұйымдық-басқару қызметіндегі сыбайлас жемқорлық тәуекелдерін анықтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z53" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Сыртқы талдау объектісінің ұйымдық-басқару қызметіндегі сыбайлас жемқорлық тәуекелдерін анықтау мынадай мәселелерді зерделеуді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z54" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) персоналды басқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) квазимемлекеттік сектор субъектісінің сыбайлас жемқорлыққа қарсы комплаенс-қызметінің немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметінің функцияларын жүзеге асыратын тұлғаның қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мүдделер қақтығысының алдын алу және оны реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z56" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z57" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рұқсат беру функцияларын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z58" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бақылау-қадағалау функцияларын іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z59" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) цифрлық жүйелерді әзірлеу және пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z60" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісінің ұйымдық-басқару қызметінен туындайтын өзге де мәселелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді  – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); 1-1-тармақшамен толықтырылды – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(13.08.2026 бастап қолданысқа енгізіледі); 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(13.08.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізуге арналған ақпарат көздері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z62" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісінің қызметін реттейтін құқықтық және өзге де актілер, құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z63" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісі ұсынатын оның бағыттары бойынша мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z64" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасында белгіленген тәртіппен алынған сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісінің қызметі туралы мемлекеттік және құқық қорғау органдарының цифрлық жүйелерінің деректері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z65" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісіне қатысты бұрын мемлекеттік органдар жүргізген тексерулердің нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z66" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ішкі аудит қызметтерінің бақылау іс-шараларының нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z67" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сыбайлас жемқорлыққа қарсы мониторинг нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z68" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бұқаралық ақпарат құралдарындағы жарияланымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z69" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісіне қатысты жеке және заңды тұлғалардың өтініштері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z70" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сыбайлас жемқорлық құқық бұзушылықтар жасағаны үшін, сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісінің лауазымды адамдарын анықтау және жауаптылыққа тарту туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z71" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сыбайлас жемқорлық тәуекелдерін ішкі талдау нәтижелері болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісінің қызметіне байланысты мәселелер бойынша заңды күшіне енген сот актілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) әлеуметтік желілерде және басқа да интернет-ресурстарда орналастырылған жарияланымдар, өтініштер және өзге де мәліметтер, сондай-ақ уәкілетті органға келіп түскен сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісінің қызметіндегі ықтимал сыбайлас жемқорлық тәуекелдері туралы ақпаратты қамтитын материалдар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді  – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 52</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); 11) және 12) тармақшалармен толықтырылды – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>(13.08.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізу барысында уәкілетті орган заңнаманы бұзушылықтар не қылмыстық немесе әкімшілік құқық бұзушылық жасау белгілері байқалған кезде Қазақстан Республикасының заңнамасына сәйкес шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Сыбайлас жемқорлық тәуекелдерін сыртқы талдау қорытындылары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z74" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сыбайлас жемқорлық тәуекелдерін сыртқы талдау нәтижелері бойынша уәкілетті орган анықталған сыбайлас жемқорлық тәуекелдері туралы ақпаратты және оларды жою жөніндегі ұсынымдарды қамтитын талдамалық анықтама (бұдан әрі – талдамалық анықтама) дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 52</w:t>
+        <w:t>(13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Талдамалық анықтама танысу және ескертулер ұсыну үшін сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z44" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертулер болған жағдайда сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісі талдамалық анықтаманы алған күннен бастап он жұмыс күні ішінде оларды уәкілетті органға жібереді. Уәкілетті орган келіп түскен ескертулерді қарайды және негіздер болған кезде талдамалық анықтамаға тиісті өзгерістер енгізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z45" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Белгіленген мерзімде ескертулер ұсынылмаған жағдайда талдамалық анықтама келісілген болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z46" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісінің ескертулерімен келіспеген жағдайда уәкілетті орган талдамалық анықтаманы негізделген бас тартуымен бірге келісу үшін оның жоғары тұрған органына жібереді, ал ондай орган болмаған жағдайда талдамалық анықтаманы уәкілетті органның және сыбайлас жемқорлық тәуекелдеріне сыртқы талдау объектісінің жанынан құрылған қоғамдық кеңестердің қарауына шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z47" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүргізілген келісу қорытындысы бойыша талдамалық анықтамаға уәкілетті орган қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...309 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Талдамалық анықтама екі данада жасалады – уәкілетті орган және сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісі үшін және талдамалық анықтамаға қол қойылғаннан кейін 3 жұмыс күні ішінде олардың бірінші басшыларына ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z77" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Сыбайлас жемқорлық тәуекелдерін сыртқы талдау нәтижелері талдамалық анықтамаға қол қойылған күннен бастап 10 жұмыс күні ішінде оны жүргізудің негізіне қарай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z78" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Президентінің жанындағы консультативтік-кеңесші органдардың қарауына ұсынылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z79" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті органның және сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісінің интернет-ресурстарында құпиялылық режимінің, қызметтік, коммерциялық немесе Қазақстан Республикасының заңымен қорғалатын өзге де құпияны қорғау жөніндегі талаптардың сақталуын қамтамасыз ету ескеріле отырып орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z80" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісі сыбайлас жемқорлық тәуекелдерін сыртқы талдау нәтижелері бойынша талдамалық анықтамаға қол қойылған күннен бастап 10 жұмыс күні ішінде, сыбайлас жемқорлық тәуекелдерін сыртқы талдау нәтижелері бойынша анықталған сыбайлас жемқорлық құқық бұзушылықтарды жасауға ықпал ететін себептер мен жағдайларды жою жөніндегі іс-шаралар жоспарын (бұдан әрі – іс-шаралар жоспары) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әзірлейді, уәкілетті органмен келіседі және бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іс-шара, оның орындаушылары, аяқталу формасы және орындалу мерзімі іс-шаралар жоспарында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Іс-шаралар жоспарының іске асырылу барысы туралы сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісін уәкілетті орган тоқсан сайын хабардар етеді.</w:t>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="78"/>
+      Іс-шаралар жоспарының іске асырылу барысы туралы сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісін уәкілетті орган тоқсан сайын, есепті тоқсаннан кейінгі айдың 15-күнінен кешіктірмей, осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша растайтын құжаттарды қоса бере отырып хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдардың, ұйымдардың және квазимемлекеттік сектор субъектілерінің басшылары сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды жоймағаны үшін Қазақстан Республикасының заңдарында белгіленген тәртіптік жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді  – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(13.08.2026 бастап қолданысқа енгізіледі); жаңа төртінші бөлікпен толықтырылды – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(13.08.2026 бастап қолданысқа енгізіледі) бұйрықтарымен..</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Уәкілетті орган сыбайлас жемқорлық тәуекелдерін сыртқы талдау нәтижелері бойынша іс-шаралар жоспарына қол қойылған күннен бастап, сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісінің сыбайлас жемқорлық тәуекелдерін сыртқы талдау нәтижелері бойынша анықталған сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды жою жөніндегі ұсынымдарды орындауына тоқсан сайын мониторинг (бұдан әрі – мониторинг) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектілерінің сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды жою жөніндегі ұсынымдарды орындау мониторингінің нәтижелері туралы ақпарат уәкілетті органның және сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісінің интернет-ресурсында құпиялылық режимін, қызметтік, коммерциялық немесе Қазақстан Республикасының заңымен қорғалатын өзге де құпияны қорғау жөніндегі талаптардың сақталуын қамтамасыз етуді ескере отырып орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z83" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Нормативтік құқықтық актілерде сыбайлас жемқорлық тәуекелдері анықталған кезде, сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісі олардың бар екендігі туралы мәліметтерді тиісті уәкілетті органға (әзірлеушіге) жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыбайлас жемқорлық тәуекелдерін сыртқы талдау нәтижелері бойынша анықталған сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды жою жөніндегі ұсынымдар құқықтық мониторинг жүргізу кезінде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:bookmarkStart w:name="z84" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Сыбайлас жемқорлық тәуекелдерін жою және сыбайлас жемқорлық тәуекелдерін сыртқы талдау нәтижелері бойынша шығарылған ұсынымдарды орындау кезінде жобалық басқару тәсілдері қолданылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2849,687 +3599,614 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z63" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бекітемін</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>____________________________</w:t>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(сыбайлас жемқорлық тәуекелдерін</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сыртқы талдау объектісі басшысының</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лауазымының атауы, тегі, аты-жөні)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>____________________________</w:t>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>(сыбайлас жемқорлық</w:t>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(сыбайлас жемқорлық тәуекелдерін</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>тәуекелдерін сыртқы талдау</w:t>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сыртқы талдау объектісі басшысының қолы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...43 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+20__ жылғы "____" ___________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...30 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бекітемін</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>____________________________</w:t>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(уәкілетті орган басшысының</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тегі, аты-жөні, лауазымының атауы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(уәкілетті орган басшысының қолы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>20__ жылғы "____" ___________</w:t>
+20__ жылғы "____" ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:bookmarkStart w:name="z77" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сыбайлас жемқорлық тәуекелдерін сыртқы талдауға жататын бағыттар ТІЗІЛІМІ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+        <w:t xml:space="preserve"> Сыбайлас жемқорлық тәуекелдерін сыртқы талдауға жататын бағыттар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z78" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ТІЗІЛІМІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3544,125 +4221,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағыттар тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағыттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негіздеме</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3672,102 +4379,100 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қажет
-</w:t>
+Қажет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қажет емес
-</w:t>
+Қажет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4223,51 +4928,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүдделер қақтығысын реттеу</w:t>
+Квазимемлекеттік сектор субъектісінің сыбайлас жемқорлыққа қарсы комплаенс-қызметінің немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметінің функцияларын жүзеге асыратын тұлғаның қызметі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4364,51 +5069,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтер көрсету</w:t>
+Мүдделер қақтығысының алдын алу және оны реттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4505,51 +5210,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рұқсат беру функцияларын орындау</w:t>
+Мемлекеттік қызметтер көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4646,51 +5351,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бақылау-қадағалау функцияларын іске асыру</w:t>
+Рұқсат беру функцияларын орындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4787,51 +5492,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық жүйелерді әзірлеу және пайдалану</w:t>
+Бақылау-қадағалау функцияларын іске асыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4893,50 +5598,191 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жүйелерді әзірлеу және пайдалану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5406,80 +6252,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__ жылғы "____" __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісінің атауы) сыбайлас жемқорлық тәуекелдерін сыртқы талдау нәтижелері бойынша  анықталған сыбайлас жемқорлық құқық бұзушылықтар жасауға  ықпал ететін себептер мен жағдайларды жою жөніндегі  іс-шаралар жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6060,526 +6906,599 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkStart w:name="z80" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сыбайлас жемқорлық тәуекелдерін сыртқы талдау қорытындылары бойынша енгізілген ұсынымдардың орындалуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-[...35 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 142 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(13.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлық тәуекелдерін сыртқы талдау объектісінің атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z82" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z83" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыбайлас жемқорлық тәуекелдеріне сыртқы талдау жүргізу мерзімі: _______</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z84" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талдамалық анықтамаға қол қойылған күн:_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>р/с№</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұсыным</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Іс-шаралар жоспарына сәйкес аяқтау формасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұсынымның орындалуы туралы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...6 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыбайлас жемқорлық құқық бұзушылықтардың жасалуына ықпал етке себептер мен жағдайларды жоймағаны үшін тәртіптік жауаптылыққа тарту туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6637,55 +7556,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7011,31 +7930,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>