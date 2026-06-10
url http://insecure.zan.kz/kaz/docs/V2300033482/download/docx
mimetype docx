--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="984b2bf" w14:textId="984b2bf">
+    <w:p w14:paraId="d578bbf" w14:textId="d578bbf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -989,148 +989,366 @@
         <w:t>
       3) медициналық-әлеуметтік сараптама (бұдан әрі – МӘС) – мүгедектікті және (немесе) еңбекке қабілеттіліктен айырылу дәрежесін белгілеп (белгілемей), куәландырылатын адамның организмі функцияларының тұрақты бұзылуынан туындаған тыныс-тіршілігінің шектелуін бағалау, сондай-ақ оның әлеуметтік қорғау шараларын қажетсінуін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) медициналық-әлеуметтік сараптаманың тәуелсіз сарапшысы (бұдан әрі – МӘС тәуелсіз сарапшысы) – уәкілетті мемлекеттік орган айқындайтын талаптарға сәйкес келетін және медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізілімінде тұратын жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "МОДБ" ААЖ) – мүгедектікті белгілеу, еңбекке қабілеттілігінен айырылу, абилитациялау мен оңалтудың жеке бағдарламасын әзірлеу бойынша бизнес-процестерді автоматтандыруға, сондай-ақ МӘС бөлімдерінде куәландырудан өткен адамдар бойынша деректерді сақтау мен өңдеуге арналған аппараттық-бағдарламалық кешен;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасы (бұдан әрі – ОЖБ) – мүгедектігі бар адамды абилитациядан және оңалтудан өткізудің нақты көлемін, түрлері мен мерзімдерін оның жеке қажеттіліктері негізінде белгілейтін құжат;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
-[...15 lines deleted...]
-      6) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасы (бұдан әрі – ОЖБ) – мүгедектігі бар адамды абилитациядан және оңалтудан өткізудің нақты көлемін, түрлері мен мерзімдерін оның жеке қажеттіліктері негізінде белгілейтін құжат;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
-[...15 lines deleted...]
-      7) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылары жұмысының нәтижелерін бағалау тәртібі мен өлшемшарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың бірінші бөлігінің бірінші абзацы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. МӘС тәуелсіз сарапшылары жұмысының нәтижелерін бағалау "МОДБ" ААЖ автоматтандырылған режимде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ай сайын, есепті кезеңнен кейінгі айдың 5-і күніне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1141,90 +1359,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жылына бір рет, есепті жылдың 20 желтоқсанында жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ай сайынғы және жылдық бағалауды қарау сараптамалық қызметтер көрсетуге арналған келісімшарт негізінде жасалған талаптармен реттелінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. МӘС тәуелсіз сарапшылары жұмысының нәтижелерін ай сайынғы бағалау осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген өлшемшарттарға сәйкес келетін МӘС тәуелсіз сарапшылары қорытындыларының пайыздық орташа арифметикалық мәнін мынадай формула бойынша айқындау арқылы жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1511,328 +1729,556 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – ОЖБ әзірленген мүгедектігі бар адамдардың саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С – К көрсеткіштерінің саны 1-ге тең немесе одан көп.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. МӘС тәуелсіз сарапшылары жұмысының нәтижелерінің жылдық бағасы ай сайынғы бағалаудың орташа арифметикалық мәнін айқындау арқылы жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. МӘС тәуелсіз сарапшылары жұмысының нәтижелерін бағалау қорытындысы бойынша "МОДБ" ААЖ осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша МӘС тәуелсіз сарапшысы жұмысының нәтижелерін бағалау кестесін қалыптастырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. МӘС тәуелсіз сарапшылары жұмысының нәтижелерін ай сайынғы және жылдық бағалау қорытындысы "МОДБ" ААЖ-дағы оның жеке кабинетінде көрсетіледі және олар электрондық-цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) қол қояды. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қол қойылғаннан кейін МӘС тәуелсіз сарапшысы жұмысының нәтижелерін бағалау (ай сайынғы және жылдық) Комитетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. МӘС тәуелсіз сарапшылары жұмысының нәтижелерін бағалау мынадай өлшемшарттар бойынша жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сараптамалық шешім шығарудың уақтылығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шығарылған шешім (мүгедектікті белгілеу/белгілемеу) организм функцияларының бұзылу дәрежесіне және тіршілік-тынысының шектелуіне сәйкес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алғашқы куәландыру кезінде міндетті әлеуметтік сақтандыру жүйесіне қатысушыға ЖЕА дәрежесін белгілеу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...33 lines deleted...]
-      8. МӘС тәуелсіз сарапшылары жұмысының нәтижелерін бағалау мынадай өлшемшарттар бойынша жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ЖЕА дәрежесі белгіленген адамдарға қайта куәландыру кезінде ЖЕА дәрежесін белгілеу/белгілемеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32922 болып тіркелген) бекітілген Медициналық-әлеуметтік сараптама жүргізу қағидаларының 41-тармағына сәйкес ОЖБ-ның әлеуметтік бөлігін әзірлеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. МӘС тәуелсіз сарапшыларының өтініштері мен шағымдары Қазақстан Республикасы Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1955,68 +2401,68 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшысы жұмысының нәтижелерін бағалау кестесі  ________________________________________________________________  (МӘС тәуелсіз сарапшысының тегі, аты, әкесінің аты (бар болған жағдайда)  20___ жылғы __________  (жыл, ай)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3235,70 +3681,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К1 – айда көрсетілген қызметтер саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3412,55 +3858,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3786,31 +4232,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>