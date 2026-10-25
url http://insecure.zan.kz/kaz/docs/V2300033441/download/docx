--- v1 (2026-01-15)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="749fbb9" w14:textId="749fbb9">
+    <w:p w14:paraId="2c33204" w14:textId="2c33204">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -887,51 +887,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес мемлекеттік қазынашылықта ашылған қолма-қол ақшаны бақылау шоты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z45" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) әлеуметтік жобалар – денсаулық сақтау, білім беру, халықтың әлеуметтік қорғалмаған топтарын, мүгедек адамдарды, жетім балаларды, ата-анасының қамқорлығынсыз қалған балаларды, ауыл жастарын, жұмыссыздарды, моноқалалар, ауылдық елді мекендер тұрғындарының мұқтаждықтары үшін коммуналдық және әлеуметтік-мәдени инфрақұрылым объектілерін қолдау саласындағы жобалар және Қазақстан Республикасының Үкіметі айқындайтын өзге де жобалар;</w:t>
+      2) әлеуметтік жобалар – денсаулық сақтау, білім беру, азаматтық қорғау, халықтың әлеуметтік қорғалмаған топтарын, мүгедектігі бар адамдарды, жетім балаларды, ата-анасының қамқорлығынсыз қалған балаларды, ауыл жастарын, жұмыссыздарды, моноқалалар, ауылдық елді мекендер тұрғындарының мұқтаждықтары үшін коммуналдық және әлеуметтік-мәдени инфрақұрылым объектілерін қолдау саласындағы жобалар және Қазақстан Республикасының Үкіметі айқындайтын өзге де жобалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z46" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) экономикалық жобалар – экономика салаларын дамытуға, мемлекеттің әлеуметтік-экономикалық мәселелерін шешуге қажетті өндірістерді құруға (жаңғыртуға) бағытталған жобалар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
@@ -956,51 +956,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 09.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1087,141 +1107,141 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жобаларды айқындау өлшемшарттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z47" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жобалардың мемлекеттік органдардың немесе облыстардың, республикалық маңызы бар қалалардың, астананың даму жоспарларын, квазимемлекеттік сектор субъектілерінің даму және (немесе) іс-шаралар жоспарларын, сондай-ақ дербес білім беру ұйымдарын дамытудың ұзақ мерзімді стратегияларын қоса алғанда, Мемлекеттік жоспарлау жүйесінің құжаттарына сәйкестігі;</w:t>
+      1) жобалардың мемлекеттік органдардың немесе астананың, облыстардың, республикалық маңызы бар қалалардың даму жоспарларын, квазимемлекеттік сектор субъектілерінің даму және (немесе) іс-шаралар жоспарларын, сондай-ақ дербес білім беру ұйымдарын дамытудың ұзақ мерзімді стратегияларын қоса алғанда, Мемлекеттік жоспарлау жүйесінің құжаттарына сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z48" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жобалардың Қазақстан Республикасының әлеуметтік-экономикалық даму болжамына сәйкес бюджеттік инвестициялық саясаттың басым бағыттарының біріне сәйкестігі (экономиканы әртараптандыру және инфрақұрылымдық-инновациялық даму, әлеуметтік саланы жаңғырту);</w:t>
+      2) жобалардың бюджеттік инвестициялық саясаттың басым бағыттарының біріне сәйкестігі (экономиканы әртараптандыру және инфрақұрылымдық-инновациялық даму, әлеуметтік саланы жаңғырту, табиғи құбылыстар мен техногендік аварияларды болдырмау жөніндегі шараларды қаржыландыру арқылы азаматтардың қауіпсіздігін қамтамасыз ету);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z49" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Қазақстан Республикасы Президентінің немесе Премьер-Министрінің тікелей тапсырмасы бойынша іске асырылатын техникалық және (немесе) технологиялық жағынан күрделі объектілерді салу немесе реконструкциялау жөніндегі жобалардың техникалық жағынан күрделі емес және (немесе) Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 28 ақпандағы № 165 </w:t>
+      3) Қазақстан Республикасы Президентінің немесе Премьер-Министрінің тікелей тапсырмасы бойынша іске асырылатын техникалық және (немесе) технологиялық жағынан күрделі объектілерді салу немесе реконструкциялау жөніндегі жобаларды қоспағанда, Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің міндетін атқарушының 2026 жылғы 10 сәуірдегі № 161 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген Ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10666 болып тіркелген) сәйкестігі;</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 38416 болып тіркелген) бекітілген Құрылыс объектілерінің техникалық күрделілігін айқындау қағидаларына сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z50" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) жобалардың Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 20 сәуірдегі №29, Қазақстан Республикасы Білім және ғылым министрінің 2019 жылғы 23 сәуірдегі №164, Қазақстан Республикасы Денсаулық сақтау министрінің 2019 жылғы 25 сәуірдегі №ҚР ДСМ-50, Индустрия және инфрақұрылым министрінің 2019 жылғы 23 сәуірдегі №243, Қазақстан Республикасы Мәдениет және спорт министрінің 2019 жылғы 22 сәуірдегі №113 және Цифрлық даму, қорғаныс және аэроғарыш өнеркәсібі министрінің 2019 жылғы 25 сәуірдегі №56/НҚ (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №18592 болып тіркелген) </w:t>
-[...9 lines deleted...]
-        <w:t>бірлескен бұйрығымен</w:t>
+      4) жобалардың Қазақстан Республикасы Үкіметінің 2025 жылғы 2 қыркүйектегі № 710 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Елді мекендерге арналған өңірлік стандарттар жүйесіне сәйкестігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1236,51 +1256,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 17.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1673,336 +1733,336 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Бюджеттік инвестициялар бойынша қажетті құжаттаманы әзірлеуді мемлекеттік органдар Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушы 2025 жылғы 27 маусымдағы № 59 бұйрығымен бекітілген Мемлекеттік инвестициялық жобаларды жоспарлау және іске асыру, инвестициялық ұсынысты, техникалық-экономикалық және қаржылық-экономикалық негіздемелерді әзірлеу немесе түзету, қажетті сараптамалар жүргізу, бюджеттік кредиттеудің орындылығын айқындау, мемлекеттік инвестициялық жобалар портфелін қалыптастыру, сондай-ақ мемлекеттік инвестициялық жобалардың бекітілген (нақтыланған) параметрлерін түзету, іріктеу, іске асырылуын мониторингтеу және бағалау қағидаларына (бұдан әрі – № 59 Қағидалар) сәйкес жүзеге асырады.</w:t>
+      8. Бюджеттік инвестициялар бойынша қажетті құжаттаманы әзірлеуді мемлекеттік органдар Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушы 2025 жылғы 28 маусымдағы № 59 бұйрығымен бекітілген Мемлекеттік инвестициялық жобаларды жоспарлау және іске асыру, инвестициялық ұсынысты, техникалық-экономикалық және қаржылық-экономикалық негіздемелерді әзірлеу немесе түзету, қажетті сараптамалар жүргізу, бюджеттік кредиттеудің орындылығын айқындау, мемлекеттік инвестициялық жобалар портфелін қалыптастыру, сондай-ақ мемлекеттік инвестициялық жобалардың бекітілген (нақтыланған) параметрлерін түзету, іріктеу, іске асырылуын мониторингтеу және бағалау қағидаларына (бұдан әрі – № 59 Қағидалар) сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 09.07.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік органдар инвестициялық ұсыныстарды және (немесе) қаржы-экономикалық негіздемелерді қалыптастырады және бюджет саясаты жөніндегі орталық уәкілетті органға немесе мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті органға мемлекеттік жоспарлау цифрлық жүйесінің "Мемлекеттік инвестициялық жобалар" модулі арқылы ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бюджеттік саясат жөніндегі орталық уәкілетті орган немесе мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган инвестициялық ұсыныстарды және (немесе) қаржы-экономикалық негіздемелерді қарайды және олар бойынша экономикалық қорытындыларды мемлекеттік органдарға № 59 Қағидаларда айқындалған тәртіппен және мерзімдерде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 09.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Экономикалық сараптама жүргізу кезінде бюджет саясаты жөніндегі орталық уәкілетті орган немесе мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган мемлекеттік органдардың инвестициялық ұсыныстарын экономикалық орындылығы, мемлекеттік органдардың немесе астананың, облыстардың, республикалық маңызы бар қалалардың даму жоспарларын, квазимемлекеттік сектор субъектілерінің даму жоспарларын және (немесе) іс-шараларын, сондай-ақ дербес білім беру ұйымдарын дамытудың ұзақмерзімді стратегияларын қоса алғанда, Мемлекеттік жоспарлау жүйесінің құжаттарында белгіленген экономика салаларының (аяларының) даму басымдықтары жобаларының мақсаттарына сәйкестігі тұрғысынан, сондай-ақ жобаның осы Қағидаларда айқындалған өлшемшарттарға сәйкестігі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 09.07.2025 </w:t>
-[...173 lines deleted...]
-        <w:t>№ 65</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2224,55 +2284,137 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      16. Комиссия ОМО өтінішхаттарының осы Қағидалардың және бюджеттік жоспарлау жөніндегі орталық уәкілетті орган айқындайтын Қор қаражатын пайдалану мен мониторингтеу тәртібінің талаптарына сәйкестігін қарайды.</w:t>
+        <w:t xml:space="preserve">
+      16. Комиссия ОМО өтінішхаттарының осы Қағидалардың және бюджеттік жоспарлау жөніндегі орталық уәкілетті орган айқындайтын Қор қаражатын пайдалану мен мониторингтеу тәртібінің талаптарына сәйкестігін Қазақстан Республикасы Үкіметінің 2025 жылғы 7 маусымдағы № 415 қаулысымен бекiтiлген Комиссия туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ережеде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мерзімдерде қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Комиссия мақұлданған жағдайда Тізбе 5 жұмыс күні ішінде тиісті ОМО-лар мен Қазынашылық комитетіне жіберіледі және бюджеттік жоспарлау жөніндегі орталық уәкілетті органның ресми интернет-ресурсында орналастыруға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2318,55 +2460,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2692,31 +2834,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>