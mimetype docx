--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3ffa04d" w14:textId="3ffa04d">
+    <w:p w14:paraId="2121c54" w14:textId="2121c54">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -922,51 +922,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда қолданылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті (бұдан әрі – Комитет) – Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) еңбек саласында, оның ішінде еңбек қауіпсіздігі мен халықты әлеуметтік қорғау саласындағы іске асырушылық және бақылау функцияларын өз құзыреті шегінде жүзеге асыратын ведомствосы;</w:t>
+      1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті (бұдан әрі – Комитет) – Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласындағы іске асыру және бақылау функцияларын өз құзыреті шегінде жүзеге асыратын ведомствосы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) медициналық-әлеуметтік сараптама (бұдан әрі – МӘС) – мүгедектікті және (немесе) еңбекке қабілеттіліктен айырылу дәрежесін белгілеп (белгілемей), куәландырылатын адамның организмі функцияларының тұрақты бұзылуынан туындаған тыныс-тіршілігінің шектелуін бағалау, сондай-ақ оның әлеуметтік қорғау шараларын қажетсінуін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
@@ -1006,1454 +1006,1232 @@
         <w:t>
       4) медициналық-әлеуметтік сараптаманың тәуелсіз сарапшысы (бұдан әрі – МӘС тәуелсіз сарапшысы) – уәкілетті мемлекеттік орган айқындайтын талаптарға сәйкес келетін және медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізілімінде тұратын жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) медициналық–әлеуметтік сараптаманың тәуелсіз сарапшыларының тізілімі (бұдан әрі –тізілім) – мамандықтар бейінін көрсете отырып, сырттай проактивті куәландыруға қатысатын тәуелсіз сарапшылардың тізімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған цифрлық жүйесі (бұдан әрі – "МОДБ" АЦЖ) – мүгедектікті белгілеу, еңбек ету қабілетінен айырылу, абилитациялау мен оңалтудың жеке бағдарламасын әзірлеу бойынша бизнес-процестерді автоматтандыруға, сондай-ақ МӘС бөлімдерінде куәландырудан өткен адамдар бойынша деректерді сақтау мен өңдеуге арналған аппараттық-бағдарламалық кешен; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) үміткер – медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізіліміне енгізу үшін құжаттар тапсырған Қазақстан Республикасының азаматы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді -  ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылары тізілімін жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тізілімді Комитет "МОДБ" АЦЖ-да осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 163</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Үміткерлердің құжаттарын қабылдаудың басталғаны туралы хабарландыру Комитеттің ресми сайтында құжаттарды қабылдау басталғанға дейін 10 (он) жұмыс күні бұрын жарияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарландыруда құжаттарды қабылдау мерзімі және тапсыру тәртібі туралы ақпарат, сондай-ақ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) орналасқан жері, пошталық мекенжайлары, телефон нөмірлері, электрондық пошта мекенжайлары көрсетілген конкурс өткізетін мемлекеттік органның атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 6-тармағында көрсетілген қажетті құжаттар тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) МӘС тәуелсіз сарапшылары мамандықтарының атауы және олардың саны, негізгі функционалдық міндеттері, бекітілген тарифі және қызметтерді төлеу шарттары көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "МОДБ" ААЖ) – мүгедектікті белгілеу, еңбек ету қабілетінен айырылу, абилитациялау мен оңалтудың жеке бағдарламасын әзірлеу бойынша бизнес-процестерді автоматтандыруға, сондай-ақ МӘС бөлімдерінде куәландырудан өткен адамдар бойынша деректерді сақтау мен өңдеуге арналған аппараттық-бағдарламалық кешен; </w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+      5. Үміткерлер уәкілетті мемлекеттік органның цифрлық жүйесі – әлеуметтік қызметтер порталына (http://aleumet.egov.kz) (бұдан әрі – әлеуметтік қызметтер порталы) электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған дербес деректерге қол жеткізуді мемлекеттік бақылау сервисі (бұдан әрі – мемлекеттік сервис) арқылы анықталған дербес деректерді жинауға, өңдеуге келісе отырып ("Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес), осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тізілімге енгізуге өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...304 lines deleted...]
-      3) мәлімделген мамандық бойынша біліктілік деңгейін және оның клиникалық практикаға дайындығын қоса алғанда, кәсіби қызметке дайындығын растайтын клиникалық практикаға жіберу үшін маман сертификатының немесе клиникалық практикаға жіберу үшін шетелдік маман сертификатының болуы; </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тізілімге енгізуге арналған өтінішке бекітілген тізбеге сәйкес үміткердің ЭЦҚ-сы қойылған және мемлекеттік сервис арқылы расталған қажетті құжаттардың электрондық көшірмелері (мәліметтер) қоса беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
-[...213 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жалпы медицина, емдеу ісі, педиатрия мамандығының сыныптауышына сәйкес келетін жоғары медициналық білімі туралы диплом (шетелдік білім беру ұйымдары берген білім туралы құжаттар үшін "Білім туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттың болуы қажет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) № 260 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 15-қосымшасына сәйкес сырттай проактивті куәландыру жүргізілетін нозологиялық нысандар тізбесіне сәйкес келетін мәлімделген медициналық мамандық бойынша немесе МӘС саласында кемінде 5 жыл үздіксіз еңбек өтілінің болуын растайтын құжат (Қазақстан Республикасы Еңбек кодексінің </w:t>
+      2) "Медициналық-әлеуметтік сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 бұйрығымен (бұдан әрі – № 260 бұйрығы) бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32922 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сырттай проактивті куәландыру жүргізілетін нозологиялық нысандар тізбесіне сәйкес келетін мәлімделген медициналық мамандық бойынша немесе МӘС саласында кемінде 5 (бес) жыл үздіксіз еңбек өтілінің болуын растайтын құжат (Қазақстан Республикасы Еңбек кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес жұмыскердің еңбек қызметін растайтын құжат); </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+        <w:t xml:space="preserve"> сәйкес жұмыскердің еңбек қызметін растайтын құжат);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) мәлімделген мамандық бойынша біліктілік деңгейін және оның клиникалық практикаға дайындығын қоса алғанда, кәсіби қызметке дайындығын растайтын клиникалық практикаға жіберу үшін маман сертификаты немесе клиникалық практикаға жіберу үшін шетелдік маман сертификаты; </w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+      3) тізілімге енгізу үшін МӘС тәуелсіз сарапшысы мәлімдейтін № 260 бұйрықпен бекітілген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нозологиялық нысандардың тізбесіне сәйкес келетін мәлімделген мамандық бойынша біліктілік деңгейін және оның клиникалық практикаға дайындығын қоса алғанда, кәсіби қызметке дайындығын растайтын клиникалық практикаға жіберу үшін маман сертификаты немесе клиникалық практикаға жіберу үшін шетелдік маман сертификаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) МӘС жүргізу мәселелері бойынша соңғы 5 (бес) жылда жалпы көлемі кемінде 2 (екі) кредит (60 (алпыс) сағат) білім алғанын растайтын құжат. МӘС бөлімдерінде 5 (бес) жылдан астам жалпы жұмыс өтілі болған жағдайда құжат талап етілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – № ҚР ДСМ-49/2020 бұйрығы) бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) "Психиатрия" Психикалық денсаулық орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсету қағидаларына қосымшаға сәйкес нысан бойынша мәліметтер (психикалық мінез-құлық бұзылуларымен науқастардың динамикалық бақылауда тұрғаны туралы (немесе динамикалық бақылауда болмауы));</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) № ҚР ДСМ-49/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген "Наркология" Психикалық денсаулық орталығынан мәліметтер ұсыну" мемлекеттік қызмет көрсету қағидаларына қосымшаға сәйкес нысан бойынша мәліметтер (наркологиялық науқастардың динамикалық бақылауда тұрғаны туралы (немесе динамикалық бақылауда болмауы));</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті және оның аумақтық органдарымен көрсетілетін мемлекеттік қызметтер қағидаларын бекіту туралы" Қазақстан Республикасы Бас прокурорының 2020 жылғы 18 мамырдағы № 64 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20674 болып тіркелген) "Соттылықтың болуы не болмауы туралы анықтама беру" мемлекеттік қызметті көрсету қағидаларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша соттылықтың болуы не болмауы туралы анықтама.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бекітілген тізбеге сәйкес қажетті құжаттар бойынша мәліметтер ЭЦҚ-мен куәландырылған электрондық құжаттар түрінде іске асырылған интеграция мен "цифрлық үкімет" шлюзі арқылы мемлекеттік цифрлық жүйелерден қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1), 2), 3), 4) тармақшалар бойынша мемлекеттік органдардың цифрлық жүйелерінде мәліметтер болмаған кезде, растайтын электрондық құжаттардың көшірмелері әлеуметтік қызметтер порталында "МӘС тәуелсіз сарапшылар кабинеті" модулі арқылы ұсынылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...236 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Комитет өтінішті қабылдаған күннен кейін 5 (бес) жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұсынылған құжаттардың толықтығы мен жарамдылық мерзімін, оның ішінде "цифрлық үкімет" шлюзі арқылы мемлекеттік цифрлық жүйелерден алынатын мәліметтер негізінде тексереді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) құжаттар топтамасы толық болған жағдайда осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысанда үміткерге міндетті тестілеуден өту қажеттілігі туралы СМС-хабарлама жолдайды және "МӘС тәуелсіз сарапшысының кабинетіне" skills.enbek.kz платформасында хабарламаны алған күннен кейін күнтізбелік 10 (он) күн ішінде міндетті тестілеуден өту туралы ақпарат жібереді;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+        <w:t xml:space="preserve"> сәйкес нысанда үміткерге міндетті тестілеуден өту қажеттілігі туралы SMS-хабарлама жолдайды және "МӘС тәуелсіз сарапшысының кабинетіне" skills.enbek.kz платформасында хабарламаны алған күннен кейін күнтізбелік 10 (он) күн ішінде міндетті тестілеуден өту туралы ақпарат жібереді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) үміткерге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысанда өтінішті қабылдаудан бас тарту туралы СМС-хабарлама жолдайды және және "МӘС тәуелсіз сарапшысының кабинетіне" себептерін көрсете отырып, өтінішті қабылдаудан дәлелді бас тарту туралы ақпарат жолдайды: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+        <w:t xml:space="preserve"> сәйкес нысанда өтінішті қабылдаудан бас тарту туралы SMS-хабарламаны және "МӘС тәуелсіз сарапшысының кабинетіне" мынадай:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құжаттардың толық емес топтамасын ұсыну және (немесе) олардың жарамдылық мерзімінің аяқталуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидалардың </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+      осы Қағидалардың 6-тармағында көрсетілген қажетті құжаттардың тізбесіне сәйкес ұсынылған құжаттар бойынша анық емес мәліметтердің анықталуы себептерін көрсете отырып, өтінішті қабылдаудан бас тарту туралы ақпарат жолдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тестілеу прокторинг жүйесін қолдану арқылы skills.enbek.kz платформасында үміткердің таңдауы бойынша қазақ немесе орыс тілінде ақылы негізде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тесттер Қазақстан Республикасының мүгедектігі бар адамдарды әлеуметтік қорғау саласы, МӘС жүргізу негіздері, куәландырылатын адамның әлеуметтік қорғау шараларына қажеттілігін бағалау бойынша 90 сұрақтан тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2464,920 +2242,1188 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеу уақыты 90 минутты қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеу барысында үміткерлерге үшінші тұлғаларға көмек көрсетуге, көмекші құжаттарды (анықтамалық, арнайы әдебиет), байланыс құралдарын, электрондық жеткізгіште жазбаларды пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тестілеу нәтижелері сұрақтардың жалпы санынан кемінде 70 % дұрыс жауап және прокторинг жүйесінің оң қорытындысы болған кезде оң деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Тестілеу нәтижелері сұрақтардың жалпы санынан кемінде 70 % дұрыс жауап және прокторинг жүйесінің оң қорытындысы болған кезде оң деп есептеледі. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+      Дұрыс жауаптардың 70 %-ынан төмен және/немесе прокторинг жүйесінің теріс қорытындысын алған жағдайда skills.enbek.kz платформасында осы Қағидалардың 7-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мерзімдерде үміткерлердің бір реттік қайта тестілеуі рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік органдардың цифрлық жүйелерінің жұмысында техникалық іркілістер туындаған жағдайда тестілеу нәтижелері ескерілмейді. Үміткер техникалық іркілістер туындаған сәттен бастап 24 сағат ішінде тестілеуден қайтадан өту туралы мәселені қарастыру үшін 1414 Бірыңғай байланыс орталығы арқылы skills.enbek.kz платформасының техникалық қолдау қызметіне жүгінуге құқылы. Техникалық іркілістер бойынша себептер жойылғаннан кейін осы Қағидалардың 7-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мерзімдерде үміткерге қайта тестілеуден өту мүмкіндігі беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу нәтижесі автоматты түрде қалыптастырылады және "Комитеттің кабинетіне" және "МӘС тәуелсіз сарапшысының кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тестілеу нәтижесі теріс болған жағдайда және/немесе прокторинг жүйесінің теріс қорытындысы болған жағдайда немесе осы Қағидалардың 7-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген мерзімде тестілеуден өтпеген жағдайда үміткерге автоматты түрде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысанда тізіліміне енгізуден бас тарту туралы SMS-хабарлама жіберіледі. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тестілеу нәтижесі оң болған жағдайда, Комитет 5 (бес) жұмыс күні ішінде тізілімге енгізу туралы шешім қабылдайды, келісімшарт әзірлейді және МӘС тәуелсіз сарапшыларына ЭЦҚ-мен қол қоюға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      МӘС тәуелсіз сарапшысы 3 (үш) жұмыс күні ішінде келісімшартқа ЭЦҚ-мен қол қоймаған жағдайда, оған автоматты түрде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысанда тізілімге енгізуден бас тарту туралы SMS-хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      9-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 163</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Комитет МӘС тәуелсіз сарапшысы келісімшартқа қол қойған күннен бастап 3 (үш) жұмыс күні ішінде оның деректерін осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысанда "МОБД" АЦЖ-да тізілімге енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1. Тізілімге енгізілген МӘС тәуелсіз сарапшысына ол еңбек қатынастарында тұратын және/немесе кәсіби қызметті жүзеге асыратын өңірге қатысты МӘС актілерінің жобалары бөлінбейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 11-1-тармақпен толықтырылды  - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...170 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізіліміне енгізу негіздері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тестілеудің оң нәтижесі және қол қойылған келісімшарт МӘС тәуелсіз сарапшыларының тізіліміне енгізу үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...102 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізіліміне енгізу негіздері</w:t>
-[...76 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшысын тізілімнен шығару негіздері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Комитеттің МӘС тәуелсіз сарапшысын тізілімнен шығару негіздері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Әлеуметтік кодекстің 156-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес уәкілетті мемлекеттік орган бекіткен, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 28 қыркүйектегі № 408 "Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылары жұмысының нәтижелерін бағалау қағидалары мен өлшемшарттарын бекіту туралы" </w:t>
+        <w:t xml:space="preserve"> сәйкес уәкілетті мемлекеттік орган бекіткен, "Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылары жұмысының нәтижелерін бағалау қағидалары мен өлшемшарттарын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 28 қыркүйектегі № 408 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33482 болып тіркелген) сәйкес тәртіпте өткізілген МӘС тәуелсіз сарапшылары жұмыс нәтижелерін бағалаудың ай сайынғы/жылдық қорытындысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тізілімге қайта енгізу құқығынсыз келісімшартта анықталған куәландыру бойынша бекітілген жоспарлы көрсеткішті жүйелі түрде (3 реттен астам) орындамаған кезде келісімшартты бұзу;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) "МӘС тәуелсіз сарапшысы Кабинетіне" осы Қағидаларға </w:t>
+      3) "МӘС тәуелсіз сарапшысы кабинетінде" әзірленетін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша тізілімінен шығаруға өтініш қалыптастырғанда;</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тізілімнен шығаруға МӘС тәуелсіз сарапшысының өтініші;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сот әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп таныған МӘС тәуелсіз сарапшылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) МӘС тәуелсіз сарапшысы Қазақстан Республикасынан тыс жерге тұрақты тұруға кетуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) МӘС тәуелсіз сарапшысы қайтыс болғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) келісімшарт мерзімінің аяқталуына байланысты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МӘС тәуелсіз сарапшысын 4), 5), 6) тармақшалар бойынша тізілімнен шығару автоматтандырылған режимде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 252</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. МӘС тәуелсіз сарапшысын тізілімнен шығару кезінде немесе еңбекке уақытша жарамсыздық парағында болған жағдайда, сараптамалық шешім шығарылмаған МӘС актісінің жобасы тізілімдегі МӘС тәуелсіз сарапшылар арасында таратылып және келіп түскен күннен кейін 3 (үш) жұмыс күн ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z61" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Үміткер немесе МӘС тәуелсіз сарапшысы шешіммен келіспеген кезде оны алған күннен бастап үш айдан кешіктірмей Комитетке шағым береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. МӘС тәуелсіз сарапшыларының өтініштері мен шағымдарын қарау Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+      Шағымдану Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкес жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, шағымды қарау мерзімі шағым тіркелген күннен бастап жиырма жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3494,87 +3540,172 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>одан шығару негіздеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3589,195 +3720,245 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖСН</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Маманның тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МӘС тәуелсіз сарапшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғылықты жері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрғылықты жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мамандық бейіні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мамандық бейіні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3920,215 +4101,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
-          </w:p>
-[...163 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -4330,125 +4346,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Куәландыру жүргізілетін нозологиялық формалар (АХЖ10)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Куәландыру жүргізілетін нозологиялық формалар (АХЖ-10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тізілімге енгізілген күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тізілімге енгізілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тізілімнен шығару</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тізілімнен шығару</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4658,183 +4704,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
-          </w:p>
-[...131 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -4928,155 +4841,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5110,77 +4918,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Медициналық-әлеуметтік </w:t>
+              <w:t>Медициналық-әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сараптаманың тәуелсіз </w:t>
+              <w:t>сараптаманың тәуелсіз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сарапшыларының тізілімін </w:t>
+              <w:t>сарапшыларының тізілімін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5189,341 +4997,385 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>одан шығару негіздеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мемлекеттік органның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _________________________________  (мемлекеттік органның толық атауы)</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылар тізіліміне енгізуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Медициналық-әлеуметтік сараптаманың сарапшылар тізіліміне мені, </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылар тізіліміне мені,  _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
+                   (тегі, аты, әкесінің аты (ол болған жағдайда)) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (тегі, аты, әкесінің аты (бар болса) </w:t>
-[...71 lines deleted...]
-      Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізіліміне (бұдан әрі – тізілімі) енгізу үшін тізілімнен шыққанға дейін қажетті менің дербес деректерімді және заңмен қорғалатын құпияны құрайтын мәліметтерді жинауға және өңдеуге келісім беремін ("Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      ___________________________________ мекенжайы бойынша тұратын  ___________________________ нозологиялық нысандар бойынша медициналық- әлеуметтік сараптаманың тәуелсіз сарапшысы ретінде қосуды сұраймын.  Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізіліміне (бұдан әрі – тізілімі) енгізу үшін тізілімнен шыққанға дейін қажетті менің дербес деректерімді және заңмен қорғалатын құпияны құрайтын мәліметтерді жинауға және өңдеуге келісім беремін ("Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес). </w:t>
-[...107 lines deleted...]
-      Электрондық мекенжай (міндетті):____________@______ </w:t>
+        <w:t xml:space="preserve"> сәйкес).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалған ақпарат пен дәйексіз (жасанды) құжаттар бергенім үшін жауапкершілік туралы ескертілдім.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізілімге енгізу кезінде техникалық қамтамасыз етуді өзім реттеу қажеттілігі туралы ескертілдім:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "МОДБ" АЦЖ-да жұмыс жасау үшін қажет техникалық сипаттамалары бар компьютер немесе ноутбуктың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "МОДБ" АЦЖ-ға USB-модем арқылы қосылу мүмкіндігі бар интернеттің болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшысының қызметін төлеудің бекітілген тарифтерімен таныстым және келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық мекенжай (міндетті):____________@______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон нөмірі: 20 ___ жылғы "___" _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5532,52 +5384,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолы / ЭЦҚ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________________________ </w:t>
+        <w:t>
+      ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мемлекеттік органның толық атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5587,51 +5439,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дербес деректердің трансшекаралық берілуінің жоқтығы, сондай-ақ жалпыға қолжетімді көздерде дербес деректердің таралуының жоқтығы туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жиналатын деректердің тізбесі: ТАӘ, ЖСН, банк деректемелері, электрондық пошта, телефон нөмірі.</w:t>
+      Жиналатын деректердің тізбесі: тегі, аты, әкесінің аты (ол болған жағдайда), ЖСН, банк деректемелері, электрондық пошта, телефон нөмірі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5667,116 +5519,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Медициналық-әлеуметтік </w:t>
+              <w:t>Медициналық-әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сараптаманың тәуелсіз </w:t>
+              <w:t>сараптаманың тәуелсіз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сарапшыларының тізілімін </w:t>
+              <w:t>сарапшыларының тізілімін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізу қағидаларына, сондай-ақ </w:t>
+              <w:t>жүргізу қағидаларына,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тізілімге енгізу және одан </w:t>
+              <w:t>сондай-ақ тізілімге енгізу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шығару негіздеріне </w:t>
+              <w:t>одан шығару негіздеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5816,84 +5668,122 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
-[...32 lines deleted...]
-      Медициналық - әлеуметтік сараптаманың тәуелсіз сарапшыларының тізіліміне енгізу үшін Сізге осы СМС-хабарламаны алған күннен кейін күнтізбелік 10 (он) күн ішінде skills.enbek.kz платформасында тестілеуден өту қажет.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті (үміткердің тегі, аты, әкесінің аты (ол болған жағдайда))!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізіліміне енгізу үшін Сізге осы SMS-хабарламаны алған күннен кейін күнтізбелік 10 (он) күн ішінде skills.enbek.kz платформасында тестілеуден өту қажет.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5929,103 +5819,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Медициналық-әлеуметтік </w:t>
+              <w:t>Медициналық-әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сараптаманың тәуелсіз </w:t>
+              <w:t>сараптаманың тәуелсіз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сарапшыларының тізілімін </w:t>
+              <w:t>сарапшыларының тізілімін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізу қағидаларына, сондай-ақ </w:t>
+              <w:t>жүргізу қағидаларына, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тізілімге енгізу және одан </w:t>
+              <w:t>тізілімге енгізу және одан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шығару негіздеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6078,84 +5968,122 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құрметті (үміткердің Т.А.Ә.) !</w:t>
-[...18 lines deleted...]
-      Сізге медициналық-әлеуметтік сараптаманың сарапшылар тізіліміне енгізу үшін өтінішті қабылдаудан бас тартылғаны туралы хабарлаймыз (бір немесе бірнеше себептерді көрсете отырып):</w:t>
+        <w:t xml:space="preserve"> Құрметті (үміткердің тегі, аты, әкесінің аты (ол болған жағдайда))!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізге медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылар тізіліміне енгізу үшін өтінішті қабылдаудан бас тартылғаны туралы хабарлаймыз (бір немесе бірнеше себептерді көрсете отырып):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құжаттар топтамасын толық емес ұсыну:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6183,87 +6111,125 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үздіксіз жұмыс өтілін растайтын құжаттың болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      медициналық-әлеуметтік сараптама жүргізу мәселелері бойынша соңғы 5 жылды оқытуды аяқтағанын растайтын құжаттың болмауы.</w:t>
+      медициналық-әлеуметтік сараптама жүргізу мәселелері бойынша соңғы 5 (бес) жылды оқытуды аяқтағанын растайтын құжаттың болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мәлімделген мамандық бойынша біліктілік деңгейін және оның клиникалық практикаға дайындығын қоса алғанда, кәсіби қызметке дайындығын растайтын клиникалық практикаға жіберу үшін маман сертификаты немесе клиникалық практикаға жіберу үшін шетелдік маман сертификаттың болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      мобильді азаматтар базасында (бұдан әрі – МАБ) абоненттік телефон нөмірін тіркеу туралы скриншоттың болмауы.</w:t>
+        <w:t xml:space="preserve">
+      тізілімге енгізу үшін медициналық-әлеуметтік сараптаманың тәуелсіз сарапшысы мәлімдейтін "Медициналық-әлеуметтік сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 бұйрығының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32922 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нозологиялық нысандардың тізбесіне клиникалық практикаға жіберу үшін маман сертификатының немесе клиникалық практикаға жіберу үшін шетелдік маман сертификатының сәйкес келмеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мобильді азаматтар базасында абоненттік телефон нөмірді тіркеу туралы цифрлық жүйелерде мәліметтердің болмауы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жарамдылық мерзімі өткен құжаттарды ұсыну:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6274,50 +6240,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке басын куәландыратын құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мәлімделген мамандық бойынша біліктілік деңгейін және оның клиникалық практикаға дайындығын қоса алғанда, кәсіби қызметке дайындығын растайтын клиникалық практикаға жіберу үшін маман сертификаты немесе клиникалық практикаға жіберу үшін шетелдік маман сертификаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Қағидалардың 6-тармағында көрсетілген қажетті құжаттардың тізбесіне сәйкес ұсынылған құжаттар бойынша анық емес мәліметтердің анықталуы.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6353,103 +6337,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Медициналық-әлеуметтік </w:t>
+              <w:t>Медициналық-әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сараптаманың тәуелсіз </w:t>
+              <w:t>сараптаманың тәуелсіз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сарапшыларының тізілімін </w:t>
+              <w:t>сарапшыларының тізілімін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізу қағидаларына, сондай-ақ </w:t>
+              <w:t>жүргізу қағидаларына, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тізілімге енгізу және одан </w:t>
+              <w:t>тізілімге енгізу және одан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шығару негіздеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6502,156 +6486,194 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құрметті (Үміткердің Т.А.Ә.) !</w:t>
-[...90 lines deleted...]
-      - 3 (үш) жұмыс күні ішінде шартқа қол қойылмаған жағдайда.</w:t>
+        <w:t xml:space="preserve"> Құрметті (үміткердің тегі, аты, әкесінің аты (ол болған жағдайда))!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізді медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылар тізіліміне енгізуден бас тартылғаны туралы хабардар етеміз (бір немесе бірнеше себептерді көрсете отырып):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      skills.enbek.kz платформасында тестілеудің теріс нәтижесіне байланысты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      skills.enbek.kz платформасында прокторинг жүйесінің теріс қорытындысына байланысты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабарлама алған күннен кейін 10 (он) күнтізбелік күн ішінде skills.enbek.kz платформасында міндетті немесе қайталама тестілеуден өтпеуіне байланысты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 (үш) жұмыс күні ішінде келісімшартқа қол қойылмауына байланысты.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6687,103 +6709,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Медициналық-әлеуметтік </w:t>
+              <w:t>Медициналық-әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сараптаманың тәуелсіз </w:t>
+              <w:t>сараптаманың тәуелсіз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сарапшыларының тізілімін </w:t>
+              <w:t>сарапшыларының тізілімін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүргізу қағидаларына, сондай-ақ </w:t>
+              <w:t>жүргізу қағидаларына, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тізілімге енгізу және одан </w:t>
+              <w:t>тізілімге енгізу және одан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шығару негіздеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6836,248 +6858,314 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(мемлекеттік органның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _________________________________________________________  (толық атауы мемлекеттік органның) Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылар тізілімінен шығаруға өтініш</w:t>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылар тізілімінен шығаруға өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізілімінен </w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      мені, ________________________________ шығаруды сұраймын. </w:t>
-[...25 lines deleted...]
-      </w:pPr>
+      Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізілімінен мені, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                (тегі, аты, әкесінің аты (ол болған жағдайда)) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Негіздеме ___________________________________________ </w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      шығаруды сұраймын. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Негіздеме ______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізілімінен шығару үшін қажетті менің дербес деректерімді және заңмен қорғалатын құпияны құрайтын мәліметтерді "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жинауға және өңдеуге келісім беремін.</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық мекенжай (міндетті):__________________@______</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон нөмірі:</w:t>
       </w:r>
-    </w:p>
-[...33 lines deleted...]
-      Қолы/ЭЦҚ_________</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" _______</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы / ЭЦҚ_________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7117,55 +7205,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7491,31 +7579,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>