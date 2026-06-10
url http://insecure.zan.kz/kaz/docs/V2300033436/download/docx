--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2de769c" w14:textId="2de769c">
+    <w:p w14:paraId="1753099" w14:textId="1753099">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1006,429 +1006,762 @@
         <w:t>
       4) медициналық-әлеуметтік сараптаманың тәуелсіз сарапшысы (бұдан әрі – МӘС тәуелсіз сарапшысы) – уәкілетті мемлекеттік орган айқындайтын талаптарға сәйкес келетін және медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізілімінде тұратын жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) медициналық–әлеуметтік сараптаманың тәуелсіз сарапшыларының тізілімі (бұдан әрі –тізілім) – мамандықтар бейінін көрсете отырып, сырттай проактивті куәландыруға қатысатын тәуелсіз сарапшылардың тізімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "МОДБ" ААЖ) – мүгедектікті белгілеу, еңбек ету қабілетінен айырылу, абилитациялау мен оңалтудың жеке бағдарламасын әзірлеу бойынша бизнес-процестерді автоматтандыруға, сондай-ақ МӘС бөлімдерінде куәландырудан өткен адамдар бойынша деректерді сақтау мен өңдеуге арналған аппараттық-бағдарламалық кешен; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) үміткер – медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізіліміне енгізу үшін құжаттар тапсырған Қазақстан Республикасының азаматы. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылары тізілімін жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Тізілімді Комитет "МОДБ" ААЖ-да осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Үміткерлердің құжаттарын қабылдаудың басталғаны туралы хабарландыру Комитеттің ресми сайтында құжаттарды қабылдау басталғанға дейін 10 (он) жұмыс күні бұрын жарияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарландыруда құжаттарды қабылдау мерзімі және тапсыру тәртібі туралы ақпарат, сондай-ақ:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      4. Үміткерлердің құжаттарын қабылдаудың басталғаны туралы хабарландыру Комитеттің ресми сайтында құжаттарды қабылдау басталғанға дейін 10 (он) жұмыс күні бұрын жарияланады.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) орналасқан жері, пошталық мекенжайлары, телефон нөмірлері, электрондық пошта мекенжайлары көрсетілген конкурс өткізетін мемлекеттік органның атауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген қажетті құжаттар тізімі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) МӘС тәуелсіз сарапшылары мамандықтарының атауы және олардың саны, негізгі функционалдық міндеттері, бекітілген тарифі және қызметтерді төлеу шарттары көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тізілімге енгізу туралы өтінішке мынадай құжаттардың электрондық көшірмелері қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      3) МӘС тәуелсіз сарапшылары мамандықтарының атауы және олардың саны, негізгі функционалдық міндеттері, бекітілген тарифі және қызметтерді төлеу шарттары көрсетілген.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары, жоғары оқу орнынан кейінгі білім (резидентура) (бар болса): денсаулық сақтау (жалпы медицина, емдеу ісі, педиатрия) мамандықтары бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Медициналық-әлеуметтік сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Мемлекеттік нормативтік құқықтық актілер тізілімінде 32922 нөмірімен тіркелген) (бұдан әрі - № 260 бұйрығы) 15-қосымшасына сәйкес, сырттай проактивті куәландыру жүргізілетін нозологиялық нысандар тізбесіне сәйкес мәлімделген медициналық мамандық бойынша немесе МӘС саласында кемінде 5 жыл үздіксіз еңбек өтілінің болуын растайтын құжат; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) мәлімделген мамандық бойынша біліктілік деңгейін және оның клиникалық практикаға дайындығын қоса алғанда, кәсіби қызметке дайындығын растайтын клиникалық практикаға жіберу үшін маман сертификатының немесе клиникалық практикаға жіберу үшін шетелдік маман сертификатының болуы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) МӘС жүргізу мәселелері бойынша соңғы 5 жылда жалпы көлемі кемінде 2 кредит (60 сағат) білім алғанын растайтын құжат. Аталған құжат МӘС бөлімдерінде 5 жылдан астам жалпы жұмыс өтілі болған жағдайда талап етілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мобильді азаматтар базасында (бұдан әрі – МАБ) абоненттік телефон нөмірін тіркеу туралы скриншот.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың бірінші бөлігінің бірінші абзацы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Үміткерлер уәкілетті мемлекеттік органның ақпараттық жүйесі – әлеуметтік қызметтер порталына (http://aleumet.egov.kz) дербес деректерге қол жеткізу сервисі арқылы анықталған дербес деректерді жинауға, өңдеуге келісе отырып ("Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1443,92 +1776,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес), осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тізілімге енгізуге өтініш береді және іске асырылған интеграция мен "электрондық үкімет" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алынатын электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжаттар түріндегі мәліметтерді қалыптастырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жалпы медицина, емдеу ісі, педиатрия мамандығының сыныптауышына сәйкес келетін жоғары медициналық білімі туралы диплом (шетелдік білім беру ұйымдары берген білім туралы құжаттар үшін "Білім туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттың болуы қажет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) № 260 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1543,289 +1875,509 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15-қосымшасына сәйкес сырттай проактивті куәландыру жүргізілетін нозологиялық нысандар тізбесіне сәйкес келетін мәлімделген медициналық мамандық бойынша немесе МӘС саласында кемінде 5 жыл үздіксіз еңбек өтілінің болуын растайтын құжат (Қазақстан Республикасы Еңбек кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыскердің еңбек қызметін растайтын құжат); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) мәлімделген мамандық бойынша біліктілік деңгейін және оның клиникалық практикаға дайындығын қоса алғанда, кәсіби қызметке дайындығын растайтын клиникалық практикаға жіберу үшін маман сертификаты немесе клиникалық практикаға жіберу үшін шетелдік маман сертификаты; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) МӘС жүргізу мәселелері бойынша соңғы 5 жылда жалпы көлемі кемінде 2 кредит (60 сағат) білім алғанын растайтын құжат. Аталған талап МӘС бөлімдерінде 5 жылдан астам жалпы жұмыс өтілі бар үміткерлерге таралмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Психиатрия" психикалық денсаулық орталығынан аурудың болмауы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "Наркология" психикалық денсаулық орталығынан аурудың болмауы туралы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...15 lines deleted...]
-      4) МӘС жүргізу мәселелері бойынша соңғы 5 жылда жалпы көлемі кемінде 2 кредит (60 сағат) білім алғанын растайтын құжат. Аталған талап МӘС бөлімдерінде 5 жылдан астам жалпы жұмыс өтілі бар үміткерлерге таралмайды;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) соттылығының болмауы туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1), 2), 3) және 4) тармақшалар бойынша мемлекеттік органдардың ақпараттық жүйелерінде мәліметтер болмаған кезде, растайтын электрондық құжаттар көшірмелері уәкілетті органның ақпараттық жүйесі - әлеуметтік қызметтер порталында "МӘС тәуелсіз сарапшылар кабинеті" модулі арқылы электрондық түрде ұсынылады (http://aleumet.egov.kz). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Комитет өтінішті қабылдаған күннен кейін 5 (бес) жұмыс күні ішінде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсынылған құжаттардың толықтығы мен жарамдылық мерзімін, оның ішінде "электрондық үкімет" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алынатын мәліметтер негізінде тексереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) құжаттар топтамасы толық болған жағдайда осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда үміткерге міндетті тестілеуден өту қажеттілігі туралы СМС-хабарлама жолдайды және "МӘС тәуелсіз сарапшысының кабинетіне" skills.enbek.kz платформасында хабарламаны алған күннен кейін күнтізбелік 10 (он) күн ішінде міндетті тестілеуден өту туралы ақпарат жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) үміткерге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда өтінішті қабылдаудан бас тарту туралы СМС-хабарлама жолдайды және және "МӘС тәуелсіз сарапшысының кабинетіне" себептерін көрсете отырып, өтінішті қабылдаудан дәлелді бас тарту туралы ақпарат жолдайды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құжаттардың толық емес топтамасын ұсыну және (немесе) олардың жарамдылық мерзімінің аяқталуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1838,70 +2390,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мәліметтердің анықталуы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тестілеу прокторинг жүйесін қолдану арқылы skills.enbek.kz платформасында үміткердің таңдауы бойынша қазақ немесе орыс тілінде ақылы негізде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тесттер Қазақстан Республикасының мүгедектігі бар адамдарды әлеуметтік қорғау саласы, МӘС жүргізу негіздері, куәландырылатын адамның әлеуметтік қорғау шараларына қажеттілігін бағалау бойынша 90 сұрақтан тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1912,70 +2464,176 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеу уақыты 90 минутты қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеу барысында үміткерлерге үшінші тұлғаларға көмек көрсетуге, көмекші құжаттарды (анықтамалық, арнайы әдебиет), байланыс құралдарын, электрондық жеткізгіште жазбаларды пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Тестілеу нәтижелері сұрақтардың жалпы санынан кемінде 70 % дұрыс жауап және прокторинг жүйесінің оң қорытындысы болған кезде оң деп есептеледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70 %-дан аз дұрыс жауаптар және/немесе прокторинг жүйесінің теріс қорытындысын алған жағдайда және/немесе ақпараттық жүйелердің жұмысындағы техникалық іркілістер туралы актімен расталған мемлекеттік органдардың ақпараттық жүйелерінің жұмысында техникалық іркілістер туындаған жағдайда, үміткерлердің skills.enbek.kz платформада бір реттік қайта тестілеу осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2046,167 +2704,281 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында көрсетілген мерзімде тестілеуден өтпеген жағдайда үміткерге автоматты түрде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда тізіліміне енгізуден бас тарту туралы СМС-хабарлама жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тестілеу нәтижесі оң болған жағдайда, Комитет 5 (бес) жұмыс күні ішінде тізілімге енгізу туралы шешім қабылдайды, шарт әзірлейді және МӘС тәуелсіз сарапшыларына ЭЦҚ-мен қол қоюға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       МӘС тәуелсіз сарапшысы 3 (үш) жұмыс күні ішінде шартқа ЭЦҚ-мен қол қоймаған жағдайда, МӘС тәуелсіз сарапшысына автоматты түрде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда сарапшылар тізіліміне енгізуден бас тарту туралы СМС-хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Комитет МӘС тәуелсіз сарапшысы шартқа қол қойған күннен бастап 3 (үш) жұмыс күні ішінде оның деректерін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда "МОБД" ААЖ-де тізілімге енгізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізіліміне енгізу негіздері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Үміткердің осы Қағидалардың 2-тарауының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2221,90 +2993,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес талаптарға сәйкестігі МӘС тәуелсіз сарапшыларының тізіліміне енгізу үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшысын тізілімнен шығару негіздері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Комитеттің МӘС тәуелсіз сарапшысын тізілімнен шығару негіздері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Әлеуметтік кодекстің 156-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2319,231 +3091,231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті мемлекеттік орган бекіткен, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 28 қыркүйектегі № 408 "Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылары жұмысының нәтижелерін бағалау қағидалары мен өлшемшарттарын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33482 болып тіркелген) сәйкес тәртіпте өткізілген МӘС тәуелсіз сарапшылары жұмыс нәтижелерін бағалаудың ай сайынғы/жылдық қорытындысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тізілімге қайта енгізу құқығынсыз шартта анықталған куәландыру бойынша бекітілген жоспарлы көрсеткішті жүйелі түрде (3 реттен астам) орындамаған кезде шартты бұзу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "МӘС тәуелсіз сарапшысы Кабинетіне" осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тізілімінен шығаруға өтініш қалыптастырғанда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сот МӘС тәуелсіз сарапшысын әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танығанда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) МӘС тәуелсіз сарапшысы Қазақстан Республикасынан тыс жерге тұрақты тұруға кеткенде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) МӘС тәуелсіз сарапшысы қайтыс болғанда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. МӘС тәуелсіз сарапшысын тізілімнен шығару кезінде немесе еңбекке уақытша жарамсыздық парағында болған жағдайда, сараптамалық шешім шығарылмаған МӘС актісінің жобасы тізілімдегі МӘС тәуелсіз сарапшылар арасында таратылып және келіп түскен күннен кейін 3 (үш) жұмыс күн ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. МӘС тәуелсіз сарапшыларының өтініштері мен шағымдарын қарау Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексте</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2679,68 +3451,68 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4094,50 +4866,155 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4271,68 +5148,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________________________  (мемлекеттік органның толық атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылар тізіліміне енгізуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Медициналық-әлеуметтік сараптаманың сарапшылар тізіліміне мені, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4877,68 +5754,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрметті (үміткердің Т.А.Ә.) !</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медициналық - әлеуметтік сараптаманың тәуелсіз сарапшыларының тізіліміне енгізу үшін Сізге осы СМС-хабарламаны алған күннен кейін күнтізбелік 10 (он) күн ішінде skills.enbek.kz платформасында тестілеуден өту қажет.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -5139,68 +6016,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрметті (үміткердің Т.А.Ә.) !</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізге медициналық-әлеуметтік сараптаманың сарапшылар тізіліміне енгізу үшін өтінішті қабылдаудан бас тартылғаны туралы хабарлаймыз (бір немесе бірнеше себептерді көрсете отырып):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5563,68 +6440,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрметті (Үміткердің Т.А.Ә.) !</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізді медициналық - әлеуметтік сараптама сарапшылар тізіліміне енгізуден бас тартылғаны туралы хабардар етеміз (бір немесе бірнеше себептерді көрсете отырып):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5897,68 +6774,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________________________________________________  (толық атауы мемлекеттік органның) Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшылар тізілімінен шығаруға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Медициналық-әлеуметтік сараптаманың тәуелсіз сарапшыларының тізілімінен </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6178,55 +7055,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6552,31 +7429,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>