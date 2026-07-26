--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1753099" w14:textId="1753099">
+    <w:p w14:paraId="3ffa04d" w14:textId="3ffa04d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3168,94 +3168,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тізілімінен шығаруға өтініш қалыптастырғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сот МӘС тәуелсіз сарапшысын әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп танығанда;</w:t>
+      4) сот әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп таныған МӘС тәуелсіз сарапшысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) МӘС тәуелсіз сарапшысы Қазақстан Республикасынан тыс жерге тұрақты тұруға кеткенде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) МӘС тәуелсіз сарапшысы қайтыс болғанда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. МӘС тәуелсіз сарапшысын тізілімнен шығару кезінде немесе еңбекке уақытша жарамсыздық парағында болған жағдайда, сараптамалық шешім шығарылмаған МӘС актісінің жобасы тізілімдегі МӘС тәуелсіз сарапшылар арасында таратылып және келіп түскен күннен кейін 3 (үш) жұмыс күн ішінде қаралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7055,55 +7117,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7429,31 +7491,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>