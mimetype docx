--- v0 (2025-10-01)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d45d2a4" w14:textId="d45d2a4">
+    <w:p w14:paraId="0195d3c" w14:textId="0195d3c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -752,489 +752,603 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген. Қазақстан Республикасының "Кәсіптік біліктілік туралы" (бұдан әрі – Заң) және кәсіптік біліктілікті тануға арналған біржолғы ваучерлерді беру, қаржыландыру және Қазақстан Республикасының өңірлері арасында бөлу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен анықтамалар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуметтік еңбек саласындағы бірыңғай ақпараттық жүйе (ААЖ "Еңбек нарығы" ААЖ) – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      2) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кәсіптер тізілімі – кәсіптік біліктілікті тану жүзеге асырылатын кәсіптер бойынша электрондық нысанда жүйеленген ақпарат жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      3) кәсіптер тізілімі – кәсіптік біліктілікті тану жүзеге асырылатын кәсіптер бойынша электрондық нысанда жүйеленген ақпарат жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кәсіптік біліктілік – кәсіп бойынша еңбек функцияларын орындау үшін талап етілетін құзыреттерді меңгеруді сипаттайтын кәсіптік даярлық дәрежесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      4) кәсіптік біліктілік – кәсіп бойынша еңбек функцияларын орындау үшін талап етілетін құзыреттерді меңгеруді сипаттайтын кәсіптік даярлық дәрежесі;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кәсіптік біліктілікті тану – кандидаттың кәсіптік стандарттардың талаптарына, ал олар болмаған кезде біліктілік талаптарына сәйкестігін бағалау және ол туралы шешім қабылдау рәсімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      5) кәсіптік біліктілікті тану – кандидаттың кәсіптік стандарттардың талаптарына, ал олар болмаған кезде біліктілік талаптарына сәйкестігін бағалау және ол туралы шешім қабылдау рәсімі;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кәсіптік біліктілікті тану орталығы (бұдан әрі – тану орталығы) – Қазақстан Республикасының заңнамасында белгіленген тәртіппен аккредиттелген, кәсіптік біліктілікті тануды жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      6) кәсіптік біліктілікті тану орталығы (бұдан әрі – тану орталығы) – Қазақстан Республикасының заңнамасында белгіленген тәртіппен аккредиттелген, кәсіптік біліктілікті тануды жүзеге асыратын заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кәсіптік біліктілікті тануға арналған біржолғы ваучер (бұдан әрі - біржолғы ваучер) – тіркелген жұмыссыз адамдарға берілетін және олардың кәсіптер тізіліміне енгізілген кәсіп бойынша кәсіптік біліктілікті тану рәсімінен ақысыз негізде өту құқығын куәландыратын электрондық құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      7) кәсіптік біліктілікті тануға арналған біржолғы ваучер (бұдан әрі - біржолғы ваучер) – тіркелген жұмыссыз адамдарға берілетін және олардың кәсіптер тізіліміне енгізілген кәсіп бойынша кәсіптік біліктілікті тану рәсімінен ақысыз негізде өту құқығын куәландыратын электрондық құжат;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кәсіптік біліктілікті тану саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – Қазақстан Республикасының заңнамасында көзделген шектерде кәсіптік біліктілікті тану бойынша басшылықты, сондай-ақ салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      8) кәсіптік біліктілікті тану саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – Қазақстан Республикасының заңнамасында көзделген шектерде кәсіптік біліктілікті тану бойынша басшылықты, сондай-ақ салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кәсіптік біліктілікті тану туралы құжат – кандидаттың кәсіптік біліктілігінің белгілі бір кәсіп бойынша еңбек функцияларын орындауға қойылатын талаптарға сәйкестігін куәландыратын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      9) кәсіптік біліктілікті тану туралы құжат – кандидаттың кәсіптік біліктілігінің белгілі бір кәсіп бойынша еңбек функцияларын орындауға қойылатын талаптарға сәйкестігін куәландыратын құжат;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мансап орталығы – еңбек мобильділігі орталығының функцияларын аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада орындауды жүзеге асыратын филиалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      10) мансап орталығы – еңбек мобильділігі орталығының функцияларын аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада орындауды жүзеге асыратын филиалы;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Ұлттық біліктілік жүйесі (бұдан әрі - ҰБЖ) – біліктілікке еңбек нарығы тарапынан сұранысты және біліктілікке білім беру, оның ішінде информалды білім беру жүйесі тарапынан ұсынысты реттеу мен келісудің құқықтық және институционалдық құралдары мен тетіктерінің кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      11) Ұлттық біліктілік жүйесі (бұдан әрі - ҰБЖ) – біліктілікке еңбек нарығы тарапынан сұранысты және біліктілікке білім беру, оның ішінде информалды білім беру жүйесі тарапынан ұсынысты реттеу мен келісудің құқықтық және институционалдық құралдары мен тетіктерінің кешені;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) үміткер – еңбек мобильділігі орталығында (мансап орталығында) жұмыссыз ретінде тіркелген және біржолғы ваучер алуға үміткер адам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z50" w:id="23"/>
-[...15 lines deleted...]
-      12) үміткер – еңбек мобильділігі орталығында (мансап орталығында) жұмыссыз ретінде тіркелген және біржолғы ваучер алуға үміткер адам.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 23.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Біржолғы ваучерлерді беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Біржолғы ваучерлерді беру тәртібі</w:t>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мансап орталығы кәсіптік біліктілікті тану рәсімінен өтуге ниет білдірген үміткерге Кәсіптер тізіліміне сәйкес кәсіпті және мәліметтері ҰБЖ цифрлық платформасында орналастырылған тану орталығын таңдауда консультациялық көмек көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Біржолғы ваучер алу үшін үміткер ағымдағы жылғы 1 қарашаға дейін ҰБЖ цифрлық платформасындағы жеке кабинетінде мынадай құжаттарды ұсынады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="26"/>
+    <w:bookmarkStart w:name="z51" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша біржолғы ваучер алуға электрондық цифрлық қолтаңбамен (бұдан әрі - ЭЦҚ) қол қойылған өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z52" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z52" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) білім туралы құжаттың көшірмесі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z53" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z53" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасы Еңбек кодексінің 35-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1269,167 +1383,999 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес еңбек қызметін растайтын құжаттың көшірмесі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 2) және 3) тармақшаларында көрсетілген құжаттар білім деңгейіне және еңбек өтілінің болуына қойылатын талаптар тиісті кәсіптік стандарттарда, ал олар болмаған кезде – біліктілік талаптарында белгіленген жағдайда ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҰБЖ цифрлық платформасы өтініш автоматты режимде келіп түскен сәттен бастап:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үміткердің жұмыссыз ретінде тіркеудің болуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының өңірлері арасында бөлуге сәйкес үміткердің өтініш берген өңірінде біржолғы ваучердің болуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үміткердің ағымдағы жылы біржолғы ваучер алмауына үміткердің өтінішін тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 23.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 23.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 23.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 23.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мансап орталығы өтініш келіп түскен күннен кейін бір жұмыс күні ішінде ұсынылған құжаттардың толықтығын, өтінішті толтырудың дұрыстығын, оның ішінде үміткердің кәсіптік біліктілік пен білімге қойылатын белгіленген талаптарға сәйкестігін тексереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...88 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.07.2025 </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар топтамасы толық ұсынылмаған және (немесе) өтініш дұрыс толтырылмаған және (немесе) кәсіптік біліктілік пен білімге қойылатын белгіленген талаптарға сәйкес келмеген жағдайда мансап орталығы осы тармақтың бірінші бөлігінде көрсетілген мерзімдерде "Еңбек нарығы" ААЖ-да дәлелді бас тартуды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек мобильділігі орталығы үміткерге ҰБЖ цифрлық платформасында дәлелді бас тартуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үміткер құжаттардың толық топтамасын берген, өтінішті дұрыс толтырған, кәсіптік біліктілік пен білімге белгіленген талаптарға сәйкес келген кезде осы тармақтың бірінші бөлігінде көрсетілген мерзімдерде мансап орталығы үміткердің өтінішін Еңбек мобильділігі орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 23.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Еңбек мобильділігі орталығы "Еңбек нарығы" ААЖ арқылы үміткердің біржолғы ваучер алуға өтініші келіп түскен күннен кейін бір жұмыс күні ішінде үміткер ҰБЖ цифрлық платформасында таңдаған тану орталығының жеке кабинетіне үміткердің өтінішін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тану орталығынан теріс жауап түскен жағдайда Еңбек мобильділігі орталығы "Еңбек нарығы" ААЖ арқылы бір жұмыс күні ішінде үміткерге ҰБЖ цифрлық платформасында дәлелді бас тартуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 23.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-1-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. Тану орталығы өтінішті алған күннен кейін бір жұмыс күні ішінде үміткердің ҰБЖ цифрлық платформасында үміткердің жеке кабинетінде мәлімделген кәсіп бойынша кәсіптік біліктілікті тану рәсімінен өту мүмкіндігін растайды және растауды "Еңбек нарығы" ААЖ арқылы еңбек мобильділігі орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 9-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 230</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1439,51 +2385,595 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 23.08.2024 </w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Еңбек мобильділігі орталығы "Еңбек нарығы" ААЖ арқылы тану орталығы расталғаннан кейін бір жұмыс күні ішінде электрондық құжат нысанындағы біржолғы ваучерді оның берілген күні мен қолданылу мерзімін, үміткердің жеке сәйкестендіру нөмірін және тану орталығының атауын көрсете отырып, ҰБЖ цифрлық платформасындағы үміткердің жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біржолғы ваучер алушының мәртебесі үміткерге өтінішті қарау нәтижелері бойынша ваучер беру туралы шешімді тану орталығы қабылдаған сәттен бастап беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біржолғы ваучердің қолданылу мерзімі оны берген күннен кейін күнтізбелік қырық бес күнді құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Егер алушы біржолғы ваучерді оның қолданылу мерзімі ішінде пайдаланбаған болса, онда ол автоматты түрде жойылады, бұл туралы ақпарат "Еңбек нарығы" ААЖ-ға келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Біржолғы ваучердің қолданылу мерзімі еңбекке уақытша жарамсыздық парағында көрсетілген біржолғы ваучерді алушының еңбекке уақытша жарамсыздық кезеңіне ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біржолғы ваучердің қолданылу мерзімін ұзарту үшін біржолғы ваучерді алушы мемлекеттік органдардың ақпараттық жүйелерімен интеграция болмаған жағдайда "Еңбек нарығы" ААЖ-ға жіберілетін еңбекке уақытша жарамсыздық парағының көшірмесін ҰБЖ цифрлық платформасындағы жеке кабинетте орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 23.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1493,1089 +2983,405 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 23.08.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Еңбек мобильділігі орталығы "Еңбек нарығы" ААЖ-да еңбекке уақытша жарамсыздық парағының көшірмесін алған күннен кейін бір жұмыс күні ішінде ҰБЖ цифрлық платформасында біржолғы ваучер алушының жеке кабинетінде тиісті деректерді өзектендіре отырып, біржолғы ваучердің қолданылу мерзімін ұзартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Қазақстан Республикасының өңірлері арасында біржолғы ваучерлерді қаржыландыру және бөлу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Біржолғы ваучер негізінде кәсіптік біліктілікті тану рәсімінен өтуге арналған шығыстарды қаржыландыру жергілікті бюджет есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біржолғы ваучер негізінде кәсіптік біліктілікті тану рәсімінен өтуге арналған шығыстар мынадай мөлшерде өтеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кәсіп бойынша біржолғы ваучер алушының кәсіптік біліктілігін тану жөніндегі тану орталығының қызметтеріне ақы төлеуге жұмсалған нақты шығындар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік-гуманитарлық бейіндегі, бірақ республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің үш еселенген мөлшерінен аспайтын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техникалық бейіндегі, бірақ республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің жеті еселенген мөлшерінен аспайтын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген алты еселенген айлық есептік көрсеткіш, оның тұрақты тіркелген өңірінен тыс жерлерде біржолғы ваучерді алушы кәсіптік біліктілігін тану рәсімінен өткен жағдайда материалдық көмек көрсетуге арналған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Ваучер негізінде кәсіптік біліктілікті тану рәсімінен өтуге жұмсалған шығыстарды өтеу сомасы мен оны өткеруге жұмсалған нақты шығындар арасындағы айырманы біржолғы ваучерді алушы өз қаражаты есебінен дербес төлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...853 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Емтихан комиссиясы Заңның 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген кәсіптік біліктілікті тану қағидаларында айқындалған тәртіппен кәсіптік біліктілікті тану рәсімінен өту туралы шешімнің хаттамасына қол қойған күннен кейін үш жұмыс күні ішінде тану орталығы еңбек мобильділігі орталығына ҰБЖ цифрлық платформасында жеке кабинетте қалыптастырылған және ЭЦҚ қойылған көрсетілген қызметтердің актісін нысан бойынша осы Қағидаларға 2-қосымшаға сәйкес емтихан комиссиясы шешімінің хаттамасын қоса бере отырып жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2594,70 +3400,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Еңбек мобильділігі орталығы көрсетілген қызметтер актісін алған күннен кейін бес жұмыс күні ішінде ақшалай қаражатты: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың 14-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2690,70 +3496,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың 14-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес біржолғы ваучер алушыға аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Қазақстан Республикасының өңірлері арасында біржолғы ваучерлерді бөлуді уәкілетті орган үш жылдық кезеңге жүзеге асырады және еңбек нарығы туралы өзекті статистикалық деректерді ескере отырып, әрбір үш жыл сайын қайта қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2972,68 +3778,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Еңбек мобильділігі орталығы _________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (облыс, республикалық маңызы бар қала, астана)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Біржолғы ваучер беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 23.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3945,55 +4751,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4319,31 +5125,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>