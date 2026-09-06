--- v0 (2025-11-26)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b218b8e" w14:textId="b218b8e">
+    <w:p w14:paraId="b651a17" w14:textId="b651a17">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -945,70 +945,132 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Ағымдағы және болашақ кезеңдердегі кәсіптердің өзектілігін ескере отырып, кәсіптік біліктілікті тануда еңбек нарығының қажеттілігін қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары жыл сайын, еңбек нарығының кәсіптік біліктілікті тану қажеттілігін қалыптастыратын жылдың алдындағы жылдың 1 желтоқсанына дейін еңбек нарығының жай-күйін ағымдағы және болашақ кезеңдердегі кәсіптердің өзектілігі тұрғысынан талдауды жүзеге асырады және мемлекеттік органдарға енгізеді.</w:t>
+      3. Астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары жыл сайын, еңбек нарығының кәсіптік біліктілікті тану қажеттілігін қалыптастыратын жылдың алдындағы жылдың 1 желтоқсанына дейін еңбек нарығының жай-күйін ағымдағы және болашақ кезеңдердегі кәсіптердің өзектілігі тұрғысынан талдауды жүзеге асырады және мемлекеттік органдарға енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбек нарығын талдау кезінде кәсіптің ағымдағы кезеңдегі өзектілігі бір жыл, болашақ кезеңде – жиырма жыл ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жыл сайын, ағымдағы жылдың 20 қаңтарынан кешіктірмей мемлекеттік органдар Мемлекеттік басқарудың тиісті саласындағы (аясындағы) ағымдағы және болашақ кезеңдердегі кәсіптердің өзектілігін ескере отырып, еңбек нарығының кәсіптік біліктіліктерді тану қажеттілігін қалыптастыру қажеттілігі туралы ұсыныстарды қалыптастырады және уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
@@ -1288,55 +1350,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>