--- v0 (2025-10-21)
+++ v1 (2026-06-10)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b0f9b5a" w14:textId="b0f9b5a">
+    <w:p w14:paraId="ca3a746" w14:textId="ca3a746">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +101,53 @@
         </w:rPr>
         <w:t>Жұмыспен қамтудың жеке картасын және оны толтыру нысанын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 1 қыркүйектегі № 365 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 5 қыркүйекте № 33380 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -181,50 +176,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -243,146 +239,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрыққа 1-қосымшаға сәйкес "Жұмыспен қамтудың жеке картасы" әкімшілік деректерін жинауға арналған нысан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Жұмыспен қамтудың жеке картасын жүргізу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -401,210 +381,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің кейбір бұйрықтарының кейбір бұйрықтары мен құрылымдық элементтерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты жұмыспен қамту департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің ресми интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелген күннен бастап он жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтер ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -730,68 +710,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Т. Дуйсенова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -864,1546 +826,1584 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>орынбасары – Еңбек және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>халықты әлеуметтік</w:t>
+              <w:t>халықты әлеуметтік қорғау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорғау министрінің</w:t>
+              <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы 1 қыркүйектегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 365 бұйрығына</w:t>
+              <w:t>№ 365 бұйрығына 1 қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жұмыспен қамтудың жеке картасы" әкімшілік деректерін жинауға арналған нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: аудан, қала, республикалық маңызы бар қалалар, астана мансап орталықтарына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректер нысаны интернет – ресурста орналастырылған: www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректер нысанының атауы: жұмыспен қамтудың жеке картасының нысаны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (қысқаша әріптік-цифрлық өрнек нысанның атауы): ЖҚК -1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиілік: бір реттік.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: қажет емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпаратты ұсынатын адамдар тобы: жұмыс іздеушілер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректер нысанын ұсыну мерзімі: мансап орталығына жұмыс іздеушілер жүгінген кезде.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4191000" cy="622300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4191000" cy="622300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғалар деректерді ұсынған жағдайда, сондай-ақ жиынтық түрде толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Жұмыспен қамтудың жеке картасы" әкімшілік деректерін жинауға арналған нысан</w:t>
-[...13 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Жұмыспен қамтудың жеке картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тегі_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аты _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкесінің аты (ол болған жағдайда) ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жеке сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.Жынысы ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Туған күні_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Азаматтығы _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ұлты ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғылықты жерінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Телефон __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Электрондық пошта ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Білімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) білімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру ұйымының атауы _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 25.06.2024 </w:t>
-[...703 lines deleted...]
-      _____________________________________________________________________</w:t>
+      Білім деңгейі бойынша оқу мекемесінің түрі (жоғары оқу орны, колледж, жалпы білім </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беретін мектеп)__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқу мерзімі _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алған мамандығы (біліктілігі) ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша білімі (қайта даярлау, біліктілікті арттыру курстары)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Білім беру ұйымының немесе жұмыс берушінің атауы ______________________</w:t>
-[...197 lines deleted...]
-      Лауазымы ____________________________________________________________</w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру ұйымының немесе жұмыс берушінің атауы___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқу мерзімі _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алған мамандығы (біліктілігі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Соңғы жұмыс (қызмет) орны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс берушінің атауы ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмысқа қабылданған күні_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыстан босатылған күні_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жұмыс іздеуші адам ретінде тіркелгені туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жүгінген күні _________________________________________________________</w:t>
-[...71 lines deleted...]
-      Есептен шығару себебі _________________________________________________</w:t>
+      Өтініш берген күні __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеу немесе бас тарту күні___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас тарту себебі ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есептен шығарылған күні ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есептен шығару себебі _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әлеуметтік кәсіптік бағдарлау қорытындылары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әлеуметтік кәсіптік бағдарлауды жүргізетін органның атауы</w:t>
-[...53 lines deleted...]
-      Нәтижесі _____________________________________________________________</w:t>
+      Әлеуметтік кәсіптік бағдарлауды жүргізетін органның атауы_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өткізу күні________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нәтижесі ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Тиісті жұмыстың берілген бағыттары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмыс берушінің атауы ________________________________________________</w:t>
-[...53 lines deleted...]
-      Жұмыс бағытын беру күні ______________________________________________</w:t>
+      Лауазымы (кәсібі) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс бағытын беру күні ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жұмыс берушінің жұмысқа қабылдау туралы актісі не бас тарту себебін көрсету </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
+      ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Жұмыссыз ретінде тіркелу туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жүгінген күні _________________________________________________________</w:t>
-[...89 lines deleted...]
-      16. Жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысуға берілген</w:t>
+      Өтініш берген күні _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеу немесе бас тарту күні _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас тарту себебі______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есептен шығарылған күні____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есептен шығару себебі_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысуға берілген </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жолдамалар туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2413,1077 +2413,1095 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәсіптік оқыту:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмыс берушінің және (немесе) оқу орнының атауы ________________________</w:t>
-[...143 lines deleted...]
-      орналасқан күні _______________________________________________________</w:t>
+      Кәсіптік оқыту түрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс берушінің және (немесе) оқу орнының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оқу орнының және (немесе) жұмыс берушінің мекенжайы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефоны______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқу мерзімі ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жіберілген күні _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алған мамандығы, біліктілігі__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмыс берушіні, лауазымды көрсете отырып, тұрақты жұмыс орнына жұмысқа </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан күні___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кәсіпкерлік бастамаға жәрдемдесу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Микрокредиттер: ______________________________________________________</w:t>
-[...89 lines deleted...]
-      Қызмет түрі __________________________________________________________</w:t>
+      Микрокредиттер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микрокредит алу күні__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредит сомасы_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңілдік кезеңінің мерзімі_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайтару мерзімі________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызмет түрі_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіпкерлік негіздеріне оқыту:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Оқудың басталу күні___________________________________________________</w:t>
-[...17 lines deleted...]
-      Оқуды аяқтау күні _____________________________________________________</w:t>
+      Оқудың басталу күні____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқуды аяқтау күні___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гранттар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш берілген күні___________________________________________________</w:t>
-[...35 lines deleted...]
-      Қызмет түрі __________________________________________________________</w:t>
+      Өтініш берілген күні____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Грант алған күні________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызмет түрі_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) субсидияланатын жұмыс орындары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Бұрын көрсетілген жұмыспен қамтуға жәрдемдесудің белсенді </w:t>
-[...251 lines deleted...]
-      4) жұмыс күшінің ұтқырлығын арттыру үшін ерікті қоныс аударуға жәрдемдесуге</w:t>
+      Бұрын көрсетілген жұмыспен қамтуға жәрдемдесудің белсенді (хронологиялық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реттілікпен толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субсидияланатын жұмыс орнының түрі____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолдама күні____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қатысу мерзімі _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс берушінің атауы__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жұмыс берушінің (оқу орнының) жұмысқа қабылдау (оқыту) туралы актісі немесе </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмысқа қабылдаудан бас тарту себебін көрсету______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмыс берушіні, лауазымын көрсете отырып, тұрақты жұмыс орнына жұмысқа </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасу күні___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) жұмыс күшінің ұтқырлығын арттыру үшін ерікті қоныс аударуға жәрдемдесуге </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жолдау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Еңбекке жарамды отбасы мүшелері _____________________________________</w:t>
-[...35 lines deleted...]
-      Келу орны ____________________________________________________________</w:t>
+      Еңбекке жарамды отбасы мүшелері ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбекке жарамсыз отбасы мүшелері (сома)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келу орны_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген материалдық көмек:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шығыстарды өтеу (сома) _______________________________________________</w:t>
-[...53 lines deleted...]
-      Берілген экономикалық ұтқырлық сертификаты (сомасы) ___________________</w:t>
+      Шығыстарды өтеу (сома) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үйді жалдауға (жалға алуға) арналған шығыстарды өтеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сомасы)__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген экономикалық ұтқырлық сертификаты (сомасы)______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғын үй (тұрғын үй жолы тұрғын үй түрін (жеке тұрғын үй) көрсете отырып</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      үй, жатақханадағы бөлме) ________________________________________</w:t>
+        <w:t xml:space="preserve">
+      толтырылады, отбасы мүшелеріне шаршы метрді көрсете отырып, көппәтерлі тұрғын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үй, жатақханадағы бөлме)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Арнайы жұмыс орындары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмыс берушінің атауы ________________________________________________</w:t>
-[...89 lines deleted...]
-      Жұмыс берушінің жұмысқа қабылдау туралы актісі _________________________</w:t>
+      Жұмыс берушінің атауы ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолдаманың берілген күні _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатысу мерзімі ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы (кәсібі) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс берушінің жұмысқа қабылдау туралы актісі ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жұмыссыздардың мансап орталығына баруын толтыру нысаны</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -3517,51 +3535,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с№</w:t>
+№  р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3657,286 +3675,169 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...138 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -4045,285 +3946,375 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Жұмыссыздың күтетіні</w:t>
-[...71 lines deleted...]
-      Сіз қандай жалақы немесе төмен жалақы сомасы үшін жұмыс істемейсіз: ______ теңге.</w:t>
+      19. Жұмыссыздың күтетіні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Сіз қандай еңбекақы алуды күтесіз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіз күтетін нұсқада алғыңыз келетін еңбекақы сомасы: ______ теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансабыңызды бастау үшін жеткілікті және тиімді еңбекақы сомасы: ______ теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сіз жұмыс істемейтін еңбекақы немесе ең төменгі еңбекақы сомасы: ______ теңге. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Сіздің болашақ жұмысыңыздың орналасқан жері (облыс, қала, аудан, ауыл):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...54 lines deleted...]
-      Қолайлылығы төмен ___________________________________________________</w:t>
+        <w:t xml:space="preserve">
+      Сіздің болжамды жұмысыңыздың орны (облыс, қала, аудан, ауыл)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Сіз өз карьераңызды жасайын деп жүрген қызмет саласындағы ықтимал </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымдар?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиімді лауазым __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолайлылығы төмен – _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Сіз жұмыс іздеуге қанша уақыт жұмсауды ойлап отырсыз?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1 – лайықты нұсқа _____________________________________________________</w:t>
-[...35 lines deleted...]
-      5 – ықтимал нұсқалардан ең жаманы _____________________________________</w:t>
+      1 – лайықты нұсқа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 – қолайлы нұсқа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 – ықтимал нұсқалардан ең жаманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жұмыссызды тұрақты жұмысқа орналастыру жоспары</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -4357,69 +4348,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...17 lines deleted...]
- №</w:t>
+№ Р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4621,317 +4594,231 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...264 lines deleted...]
-      </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның атауы __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты(ол болған жағдайда)) (электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қоюға уәкілетті тұлға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты(ол болған жағдайда))(электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтырылған күні: 20__жылғы "__"_____________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5325,50 +5212,286 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмысқа қабылдау кезінде – бұйрықтың күні, нөмірі, лауазымы (кәсібі) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысанның 15-бағанында өтініш берілген күнін, тіркелген күнін, тіркеуден бас тарту себебін, есептен шығарылған күнін және есептен шығару себебін көрсете отырып, жұмыссыз ретінде тіркеу туралы мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бөліктің бірінші абзацы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысанның 16-бағанында жұмыспен қамтуға жәрдемдесудің белсенді шараларына берілген жолдамалар туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5747,99 +5870,93 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 365 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша/</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="9"/>
+    <w:bookmarkStart w:name="z46" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жұмыспен қамтудың жеке картасын жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z47" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z47" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z48" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жұмыспен қамтудың жеке картасын жүргізу қағидалары (бұдан әрі – Қағида) "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5854,50 +5971,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>100) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және жеке деректерді, жұмыспен қамту тарихын, жұмыспен қамтамасыз етудің ұсынылатын және іске асырылатын шараларын, олардың орындалуына мониторинг пен бақылауды енгізумен жүгінгендер туралы мәліметтерді жинауға арналады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5916,373 +6034,622 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="11"/>
+    <w:bookmarkStart w:name="z49" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын терминдер мен анықтамалар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z50" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z50" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуметтік кәсіптік бағдарлау – кәсіп таңдауда, қызмет түрін ауыстыруда және кәсіптік білімді, дағдыларды, жеке басының мүдделерін және еңбек нарығының қажеттіліктерін ескере отырып біліктілігін арттыруда практикалық көмек көрсетуге бағытталған өзара байланысты іс-шаралар кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z51" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуметтік еңбек саласындағы бірыңғай ақпараттық жүйе – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z52" w:id="14"/>
+    <w:bookmarkStart w:name="z52" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жұмыссыз – жұмыс іздеуші және жұмысқа кірісуге дайын жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z53" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z53" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жұмыспен қамтудың жеке картасы (бұдан әрі – ЖҚЖК) – жеке деректері, жұмыспен қамтудың тарихы, ұсынылатын және іске асырылатын іс-шаралар, жұмыспен қамтуға жәрдемдесудің мақсаттары және олардың орындалуы көрсетілетін құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z54" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z54" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жұмысқа орналастыру – халықтың жұмыспен қамтылуын қамтамасыз етуге ықпал етуге арналған ұйымдастырушылық, экономикалық және құқықтық іс-шаралар кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z55" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z55" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жұмыс іздеуші адам – жұмыспен қамтуға жәрдемдесу үшін мансап орталығына жүгінген жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z56" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z56" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) кәсіптік оқыту – Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлекметтік кодексте</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жұмыспен қамтуға жәрдемдесу шаралары шеңберінде жаңа мамандықтарды (кәсіптерді), дағдыларды меңгеру және біліктілікті арттыру мақсатында кәсіптік даярлауды, қайта даярлауды қамтитын оқыту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z57" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z57" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) лайықты жұмыс – кәсіптік даярлығына, еңбек өтіліне және бұрынғы мамандығы бойынша жұмыс тәжірибесіне, денсаулық жағдайына, жұмыс уақытының режиміне, жұмыс орнына көлікпен жетудің қолжетімді болуына сәйкес келетін, оның ішінде уақытша сипаттағы жұмыс лайықты жұмыс деп есептеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z58" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z58" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мансап орталығы (бұдан әрі – Орталық) – аудандарда, облыстық және Республикалық маңызы бар қалаларда, астанада оның функцияларын орындауды жүзеге асыратын еңбек ұтқырлығы орталығының филиалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z59" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z59" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектігі бар адамдарды жұмысқа орналастыруға арналған арнайы жұмыс орындары – мүгедектігі бар адамдардың жеке мүмкіндіктерін ескере отырып жабдықталған жұмыс орындары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z60" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z60" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) субсидияланатын жұмыс орны – жалақысын толық немесе ішінара субсидиялай отырып, жұмыссыздарды, сондай-ақ оқудан бос уақытта денсаулығына зиян келтірілмейтін және оқу процесін бұзбайтын жұмысқа қатысатын студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушыларын жұмысқа орналастыру үшін, еңбек мобильділігі орталығымен (мансап орталығымен) шарт негізінде жұмыс беруші құратын жұмыс орны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z61" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z61" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жұмыспен қамтудың жеке картасын жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z62" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. ЖҚЖК толтыруды Орталық қызметкерлері өтініш берушінің Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 маусымдағы № 214 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32850 тіркелген) Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларының "Жұмыс іздеп жүрген адамдарды тіркеу" мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесіне 1-қосымшаға сәйкес жұмыс іздеуші адам ретінде тіркеу үшін жүгінуі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6297,53 +6664,281 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 218</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Өтініш берушінің деректерін мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелері арқылы тексергеннен кейін Орталық қызметкері алынған мәліметтерді ЖҚЖК-ға енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -6377,114 +6972,584 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 218</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z84" w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Барлық енгізілген ақпарат ЖҚЖК-на өзгерістер толтыру және (немесе) енгізу кезінде өзектендіріледі және ескіру мерзіміне қарамастан ашық қолжетімділікпен ААЖ-да сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z85" w:id="25"/>
+    <w:bookmarkStart w:name="z85" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ақпаратты өзектендіру автоматты түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z86" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. ЖҚЖК-ға деректерді енгізу үшін мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелерінен деректерді импорттау әдісі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6615,402 +7680,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 365 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="27"/>
+    <w:bookmarkStart w:name="z88" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің күші жойылған бұйрығының және кейбір бұйрықтарының құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z89" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z89" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жұмыспен қамтудың жеке картасын және оны толтыру нысанын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 28 маусымдағы № 576 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Мемлекеттік нормативтік құқықтық актілерді тіркеу тізілімінде № 14056 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z90" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z90" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 14 маусымдағы № 242 бұйрығымен бекітілген өзгерістер мен толықтыру енгізілетін Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің кейбір бұйрықтары тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Мемлекеттік нормативтік құқықтық актілерді тіркеу тізілімінде № 17194 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z91" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z91" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 27 наурыздағы № 146 бұйрығымен бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Мемлекеттік нормативтік құқықтық актілерді тіркеу тізілімінде № 18446 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z92" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z92" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің міндетін атқарушының өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 16 наурыздағы № 78 бұйрығымен бекітілген (Мемлекеттік нормативтік құқықтық актілерді тіркеу тізілімінде № 22354 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z93" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z93" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Жұмыспен қамтудың жеке картасын және оны толтыру нысанын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 28 маусымдағы № 576 бұйрығына және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің" Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және халықты жұмыспен қамту орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің міндетін атқарушының 2022 жылғы 11 ақпандағы № 55 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Мемлекеттік нормативтік құқықтық актілерді тіркеу тізілімінде № 26807 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z94" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z94" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің "Жұмыспен қамтудың жеке картасын және оны толтыру нысанын бекіту туралы" 2016 жылғы 28 маусымдағы № 576 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 12 мамырдағы № 161 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Мемлекеттік нормативтік құқықтық актілерді тіркеу тізілімінде № 28059 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z95" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z95" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Еңбек және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің міндетін атқарушының өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 14 қыркүйектегі № 367 бұйрығымен бекітілген (Мемлекеттік нормативтік құқықтық актілерді тіркеу тізілімінде № 29707 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7332,35 +8397,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>