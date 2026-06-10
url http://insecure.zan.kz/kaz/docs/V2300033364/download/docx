--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="df39f79" w14:textId="df39f79">
+    <w:p w14:paraId="a938b8c" w14:textId="a938b8c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1290,596 +1290,592 @@
         <w:t>
       5. Сенім білдірілген өкілді (агентті) ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы (бұдан әрі – жергілікті атқарушы орган) Қазақстан Республикасының бюджет заңнамасына сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z17" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. АӨК саласындағы жобаларға кредит беру мақсатында кредитор, бюджеттік бағдарлама әкімшісі және қарыз алушы арасында жасалатын кредиттік шарт негізінде жергілікті атқарушы органға қайтарымдылық, қамтамасыз етілу, мерзімділік және ақылылық қағидаттарымен республикалық бюджеттен бюджеттік кредит мынадай шарттармен беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z107" w:id="18"/>
+    <w:bookmarkStart w:name="z9" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1 (бір) процент жылдық сыйақы мөлшерлемесімен 10 (он) жылға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z108" w:id="19"/>
+    <w:bookmarkStart w:name="z10" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бюджеттік кредиттің нысаналы мақсаты – АӨК саласындағы жаңа жобаларды құруға немесе қолданыстағыларды кеңейтуге бағытталған мынадай жобаларды іске асыру:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...250 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тауарлық сүт фермалары (қуаты 400 бастан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z12" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      етті бағыттағы құс фабрикалары (жылына 5000 тонна құс етінен бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z13" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      етті мал шаруашылығы кәсіпорындары (5000 бастан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z14" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бордақылау алаңдары (5000 бастан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z15" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ет өңдеу кәсіпорындары (қуаттылығы сағатына 8 шартты бастан басталатын);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z16" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыйымдылығы 10000 ауыл шаруашылығы жануарлары басынан басталатын мал базарлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z17" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көкөніс сақтау қоймалары (1000 тоннадан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z18" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеміс сақтау қоймалары (1000 тоннадан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z19" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнеркәсіптік жылыжай шаруашылықтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z20" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүн мен теріні қоса алғанда, ауыл шаруашылығы өнімдерін терең өңдеу, сондай-ақ құрамажем өндіру кәсіпорындары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z21" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өндірістік қуаттылығы жылына 25 тонна болатын аквашаруашылық объектілерін өсіру шаруашылықтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z22" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құс шаруашылығындағы асыл тұқымдық репродукторлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z23" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қазіргі заманғы су үнемдеу технологияларын (шашыратып, тамшылатып суару) пайдалана отырып, суармалы егіншілік (картоп пен көкөністер, азық өндірісі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z24" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қой өсіру фермалары (5000 бастан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z25" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүн мен теріні қоса алғанда, ауыл шаруашылығы өнімдерін терең өңдеу, сондай-ақ құрамажем өндіру кәсіпорындары өткізу үшін пайдаланған қарыздарды қайта қаржыландыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z26" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қуаты жылына 80 миллион дана жұмыртқадан басталатын жұмыртқа бағытындағы құс фабрикасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z27" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мал шаруашылығы өнімдерін өңдейтін сою пунктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z28" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 24 (жиырма төрт) айдан аспайтын мерзімге негізгі борышты өтеу бойынша жеңілдікті кезең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z29" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бюджеттік кредитті игеру кезеңі 18 (он сегіз) айды құрайды және бюджеттік кредит жергілікті атқарушы органға аударылған сәттен бастап есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z30" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы ережелердi iске асыру мақсатында бюджеттiк бағдарламаның әкiмшiсi тиiстi бюджет бекiтiлгеннен кейiн кредитордың бюджеттiк кредит бойынша негiзгi шарттар мен қарыз алушылардың санаты туралы шешiмiнiң жобасын бекiтуге енгiзедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z31" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиттік қаражатты пайдалану ауыл шаруашылығы техникасын сатып алуға, сондай-ақ айналым қаражатын сатып алуға, оның ішінде ауыл шаруашылығы жануарларын бордақылауға алуға (сатып алуға) қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...192 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="22"/>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1. АӨК саласындағы жаңа жобаларды құру және (немесе) қолданыстағыларды кеңейтуге үміткерлерге жергілікті бюджет қаражаты есебінен бюджеттік кредит берілген жағдайда, жергілікті атқарушы органдар АӨК саласындағы жобаларға кредит берудің басым бағыттарын өңірлердің қажеттілігі мен орындылығына байланысты өз бетінше айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте АӨК саласындағы жобаларды жергілікті бюджет қаражаты есебінен іске асырудың орындылығы осы Қағидалардың 13-тармағында көрсетілген өлшемшарттарға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1905,51 +1901,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жылдық 1 (бір) процент сыйақы мөлшерлемесімен 10 (он) жылға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бюджеттік кредиттің нысаналы мақсаты – АӨК саласындағы жаңа жобаларды құруға немесе қолданыстағыларды кеңейтуге бағытталған АӨК саласындағы жобаларды іске асыру;</w:t>
+      2) бюджеттік кредиттің нысаналы мақсаты – жаңа өндірістер құруға немесе қолданыстағыларды кеңейтуге бағытталған АӨК саласындағы жобаларды іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 24 (жиырма төрт) айдан аспайтын мерзімге негізгі борышты өтеу бойынша жеңілдікті кезең;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2007,1123 +2003,1139 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 6-1-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 01.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="23"/>
+    <w:bookmarkStart w:name="z22" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жергілікті атқарушы органдар бюджеттік кредит қаражатын Қазақстан Республикасының бюджет және азаматтық заңнамасына сәйкес сенім білдірілген өкілге (агентке) тапсырма шарты бойынша береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z23" w:id="24"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z23" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жергілікті атқарушы орган сенім білдірілген өкіл (агент) арқылы үміткерлерге мерзімділік, ақылылық, қайтарымдылық, қамтамасыз етілу, нысаналы пайдалану қағидаттарын сақтай отырып, мынадай шарттармен кредиттер береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z101" w:id="25"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z36" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кредит мерзімі – 10 (он) жылға дейін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z102" w:id="26"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z37" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бір жобаға арналған кредиттің ең жоғары сомасы – 5 (бес) миллиард теңгеден аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z103" w:id="27"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z38" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) номиналды сыйақы мөлшерлемесі – жылдық 2,5 (екі жарым) процент;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z104" w:id="28"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z39" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кредиттің нысаналы мақсаты – АӨК саласындағы жаңа жобаларды құруға немесе қолданыстағыларды кеңейтуге бағытталған мынадай жобаларды іске асыру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...251 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z40" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тауарлық сүт фермалары (қуаты 400 бастан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z41" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      етті бағыттағы құс фабрикалары (жылына 5000 тонна құс етінен бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z42" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      етті мал шаруашылығы кәсіпорындары (5000 бастан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z43" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бордақылау алаңдары (5000 бастан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z44" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ет өңдеу кәсіпорындары (қуаттылығы сағатына 8 шартты бастан басталатын);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z45" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыйымдылығы 10000 ауыл шаруашылығы жануарлары басынан басталатын мал базарлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z46" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көкөніс сақтау қоймалары (1000 тоннадан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z47" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеміс сақтау қоймалары (1000 тоннадан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z48" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнеркәсіптік жылыжай шаруашылықтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z49" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүн мен теріні қоса алғанда, ауыл шаруашылығы өнімдерін терең өңдеу, сондай-ақ құрамажем өндіру кәсіпорындары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z50" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өндірістік қуаттылығы жылына 25 тонна болатын аквашаруашылық объектілерін өсіру жөніндегі шаруашылықтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z51" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құс шаруашылығындағы асыл тұқымдық репродукторлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z52" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қазіргі заманғы су үнемдеу технологияларын (шашыратып, тамшылатып суару) пайдалана отырып, суармалы егіншілік (картоп пен көкөністер, азық өндірісі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z53" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қой өсіру фермалары (5000 бастан басталатын);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z54" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүн мен теріні қоса алғанда, ауыл шаруашылығы өнімдерін терең өңдеу, сондай-ақ құрамажем өндіру кәсіпорындары өткізу үшін пайдаланған қарыздарды қайта қаржыландыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z55" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қуаты жылына 80 миллион дана жұмыртқадан басталатын жұмыртқа бағытындағы құс фабрикасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z56" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мал шаруашылығы өнімдерін өңдейтін сою пунктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z57" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кепілмен қамтамасыз етудің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z58" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) негізгі қарызды өтеу бойынша жеңілдікті кезең 24 (жиырма төрт) айдан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z59" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімдерді қабылдау тәсілдері, кредиттерді беру және қамтамасыз ету өлшемшарттары, үміткерлердің санаттары, қоса қаржыландыру мөлшері, сондай-ақ кредит алу үшін құжаттар тізбесі жергілікті атқарушы орган мен сенім білдірілген өкіл (агент) арасында жасалған тапсырма шартында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z60" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиттік қаражатты пайдалану ауыл шаруашылығы техникасын сатып алуға, сондай-ақ айналым қаражатын сатып алуға, оның ішінде ауыл шаруашылығы жануарларын бордақылауға алуға (сатып алуға) қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...129 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Өтініш берушілер құжаттарды қағаз жеткізгіште немесе электронды түрде сенім білдірген өкілге (агентке) береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z31" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Кредит алуға үміткер ұсынған құжаттардың мазмұны мен мәліметтерді сенім білдірілген өкілдің (агенттің) тексеру мерзімі барлық қажетті құжаттармен бірге өтініш тіркелген күннен бастап 5 (бес) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар мен олардағы мәліметтер кредит беру шарттарына сәйкес келмеген жағдайда, сенім білдірілген өкіл (агент) қайтару себептерін көрсете отырып, кредит алуға арналған құжаттар топтамасын қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сенім білдірілген өкіл (агент) өтініш тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде барлық қажетті құжаттармен бірге және олардың кредит беру шарттарына сәйкес келген кезде ұсынылған АӨК саласындағы жобаға бағалау жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АӨК саласындағы жобаны бағалағаннан кейін сенім білдірілген өкіл (агент) 3 (үш) жұмыс күні ішінде бағалау нәтижелерін қоса бере отырып, оң қорытындылар алған үміткерлердің құжаттарын АӨК саласындағы жобаларды іріктеу жөніндегі конкурстық комиссияның (бұдан әрі – Комиссия) қарауына шығару үшін жергілікті атқарушы органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сенім білдірілген өкіл (агент) үміткерлердің кредит бойынша шарттың міндеттемелерін бұзуы себебінен алынатын комиссияларды, алымдарды және/немесе өзге де төлемдерді қоспағанда, үміткерлердің кредитіне байланысты қандай да бір комиссияларды, алымдарды және/немесе өзге де төлемдерді алмайды, бұл ретте мұндай комиссиялардың, алымдардың және/немесе өзге де төлемдердің мөлшері кредиттік шартта белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сенім білдірілген өкілге (агентке) тапсырма шартын орындағаны үшін сыйақы төлеуді жергілікті атқарушы орган жергілікті бюджет қаражаты есебінен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сенім білдірілген өкілдің (агенттің) тапсырмаларды орындағаны үшін сыйақы төлеу мөлшерін жергілікті атқарушы орган айқындайды және тапсырма шартында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...213 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Агроөнеркәсіптік кешен саласындағы жобаларды іріктеу өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z35" w:id="36"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z35" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. АӨК саласындағы жобаларды іріктеудің негізгі өлшемшарттары мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z111" w:id="37"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z111" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуметтік маңызы бар азық-түлік тауарларының импортын алмастыруды ескере отырып, салалық орындылығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z112" w:id="38"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z112" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өңір тұрғындарын сапалы және қолжетімді тамақ өнімдерімен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z113" w:id="39"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z113" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уақытша және тұрақты жұмыс орындарын құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z114" w:id="40"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z114" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) үміткердің ауыл шаруашылығы өнімін өндіру және (немесе) өңдеу саласында кемінде 5 (бес) жыл жұмыс тәжірибесінің болуы не кәсіпорын басшысының ауыл шаруашылығы өнімін өндіру және (немесе) өңдеу саласында кемінде 5 (бес) жыл еңбек өтілінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z115" w:id="41"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z115" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) кредиттік есеппен расталған кредиттік және лизингтік міндеттемелер бойынша мерзімі өткен берешектің 90 (тоқсан) күннен артық болмауы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z116" w:id="42"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z116" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) үміткерде берік азықтық базаны қалыптастыру, ауыл шаруашылығы техникасы паркін материалдық-техникалық жарақтандыру үшін ауыл шаруашылығы алқаптарының қажетті алаңының болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z117" w:id="43"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z117" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) үміткерде салықтар мен бюджетке төленетін басқа да міндетті төлемдер бойынша мерзімі өткен берешектің болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z118" w:id="44"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z118" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) "Оңалту және банкроттық туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес таратылу, банкроттық, оңалту рәсімдерінің, сондай-ақ қызметінің тоқтатылуының болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z119" w:id="45"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z119" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қарыз алушы тарапынан жобаның жалпы сомасының кемінде 10%-і мөлшерінде бюджеттік кредит қаражатына қатысы жоқ, тиісті құжаттармен расталған қоса қаржыландыруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z120" w:id="46"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z120" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) кредит сомасының кемінде 30%-і Қазақстан Республикасы заңнамасының талаптарына сәйкес ресімделген, меншік құқығы мен кепіл мүлкінің бағалау құнын растайтын құжаттары бар жылжымайтын мүлікпен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z121" w:id="47"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z121" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жобаның оң сараптамасының болу (жобаға сараптама алу көзделген жобалар бойынша).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3142,70 +3154,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="48"/>
+    <w:bookmarkStart w:name="z36" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. АӨК саласындағы жобаларды іріктеуге арналған комиссия жергілікті атқарушы органдардың, оның ішінде аудандық (қалалық) деңгейдегі ауыл және балық шаруашылығы мәселелері жөніндегі жергілікті атқарушы органдардың, оның ішінде аудандық (қалалық) деңгейдегі мәслихат депутаттарының, "Атамекен" өңірлік кәсіпкерлер палатасының, қоғамдық бірлестіктердің, ғылыми-білім беру мекемелерінің өкілдерінен, бизнес, өңірлік бұқаралық ақпарат өкілдерінен, салалық сарапшылардан құрамы кемінде 7 адам болып облыс, республикалық маңызы бар қалалар және астана әкімінің шешімімен құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия төрағасы мен төрағаның орынбасары Комиссия мүшелерінің арасынан Комиссия мүшелерінің көпшілік даусымен сайланады. Комиссия хатшысы Жұмыс органының қызметкерлері қатарынан айқындалады. Комиссия хатшысы оның мүшесі болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3260,70 +3272,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="49"/>
+    <w:bookmarkStart w:name="z37" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Комиссия отырысы жергілікті уәкілетті органда сақтауға жататын аудио, бейнежазбалардың техникалық құралдарының көмегімен тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыстың ашықтығы мен объективтілігін қамтамасыз ету үшін Комиссия отырысына байқаушылар шақырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3468,110 +3480,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="50"/>
+    <w:bookmarkStart w:name="z38" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. АӨК саласындағы жобамен іріктелген үміткер кредит беру үшін жергілікті атқарушы органмен және сенім білдірілген өкілмен (агентпен) қарыз шартына кепіл шартына қол қояды, кепіл шартын уәкілетті органда тіркегеннен кейін сенім білдірілген өкіл (агент) 5 (бес) жұмыс күні ішінде кредит сомасын оның ағымдағы шотына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z39" w:id="51"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z39" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Кредиттің нысаналы пайдаланылу мониторингін бақылауды жергілікті атқарушы орган сенім білдірілген өкіл (агент) арқылы қол қойылған қарыз шартының талаптарымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z40" w:id="52"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z40" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Сенім білдірілген өкіл (агент) ай сайын, есепті айдан кейінгі айдың 10 (оныншы) күніне дейінгі мерзімде жергілікті атқарушы органға осы Қағидаларға қосымшаға сәйкес нысан бойынша кредиттердің нысаналы пайдаланылуы туралы есеп береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жергілікті атқарушы орган ай сайын, есепті айдан кейінгі айдың 15 (он бесінші) күніне дейінгі мерзімде Қазақстан Республикасының Ауыл шаруашылығы министрлігіне кредиттердің нысаналы пайдаланылуы туралы есепті осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3737,266 +3749,266 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: облыстың, республикалық маңызы бар қаланың, астананың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органына (бұдан әрі – жергілікті атқарушы орган), Қазақстан Республикасының Ауыл шаруашылығы министрлігіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="53"/>
+    <w:bookmarkStart w:name="z75" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік нысанның атауы: Кредиттердің нысаналы пайдаланылуы туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 01.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="54"/>
+    <w:bookmarkStart w:name="z122" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 3-КНПЕ нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z123" w:id="55"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z123" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z124" w:id="56"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z124" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20 ____ жылғы ___________ айы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z125" w:id="57"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z125" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: сенім білдірілген өкіл (агент), жергілікті атқарушы орган</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z126" w:id="58"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z126" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z127" w:id="59"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z127" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сенім білдірілген өкіл (агент) жергілікті атқарушы органға ай сайын, есепті кезеңнен кейінгі айдың 10-күніне (оныншы) дейінгі мерзімде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z128" w:id="60"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z128" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті атқарушы орган Қазақстан Республикасының Ауыл шаруашылығы министрлігіне ай сайын, есепті кезеңнен кейінгі айдың 15-күніне (он бесінші) дейінгі мерзімде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z129" w:id="61"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z129" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бизнес-сәйкестендіру нөмірі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6616700" cy="495300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -4018,146 +4030,146 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="62"/>
+    <w:bookmarkStart w:name="z130" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z131" w:id="63"/>
+          <w:bookmarkStart w:name="z131" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4389,80 +4401,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z140" w:id="64"/>
+          <w:bookmarkStart w:name="z140" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="102"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4935,149 +4947,149 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="65"/>
+    <w:bookmarkStart w:name="z158" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z159" w:id="66"/>
+          <w:bookmarkStart w:name="z159" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жобаның жалпы құны (теңге)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5534,80 +5546,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="67"/>
+          <w:bookmarkStart w:name="z180" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6150,142 +6162,142 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="68"/>
+    <w:bookmarkStart w:name="z200" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z201" w:id="69"/>
+          <w:bookmarkStart w:name="z201" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Өндірілген дайын өнімнің көлемі (кезең үшін)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6373,80 +6385,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="70"/>
+          <w:bookmarkStart w:name="z206" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
+          <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6647,250 +6659,250 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="71"/>
+    <w:bookmarkStart w:name="z216" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z217" w:id="72"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z217" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z218" w:id="73"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z218" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z219" w:id="74"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z219" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық почта мекенжайы ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z220" w:id="75"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z220" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z221" w:id="76"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z221" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты, әкесінің аты (бар болса), тегі, электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z222" w:id="77"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z222" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z223" w:id="78"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z223" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z224" w:id="79"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z224" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты, әкесінің аты (бар болса), тегі, электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z225" w:id="80"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z225" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту: "Кредиттердің нысаналы пайдаланылуы туралы есеп" әкімшілік деректерін өтеусіз негізде жинауға арналған нысанды толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6982,584 +6994,584 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негізде жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="81"/>
+    <w:bookmarkStart w:name="z227" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Кредиттердің нысаналы пайдаланылуы туралы есеп" әкімшілік деректерін өтеусіз негізде жинауға арналған нысанды толтыру бойынша түсіндірме (индекс: № 3-КНПЕ, кезеңділік: ай сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z228" w:id="82"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z228" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z229" w:id="83"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z229" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Кредиттердің нысаналы пайдаланылуы туралы есеп" әкімшілік деректерін өтеусіз негізде жинауға арналған нысанды (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z230" w:id="84"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z230" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанға орындаушы мен басшы не оның міндетін атқарушы адам тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z231" w:id="85"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z231" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z232" w:id="86"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z232" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z233" w:id="87"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z233" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z234" w:id="88"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z234" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанның 2-бағанында облыстың атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z235" w:id="89"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z235" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 3-бағанында әкімшілік-аумақтық объектілердің жіктеуішіне сәйкес коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z236" w:id="90"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z236" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 4-бағанында іске асыру орны (аудан) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z237" w:id="91"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z237" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 5-бағанында мекенжайдың тіркелім коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z238" w:id="92"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z238" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 6-бағанында жобаның атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z239" w:id="93"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z239" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 7-бағанында қарыз алушының атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z240" w:id="94"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z240" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 8-бағанында қарыз алушының жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z241" w:id="95"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z241" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 9-бағанында жобаның жалпы құны (теңге) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z242" w:id="96"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z242" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 10-бағанында кредит беру күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z243" w:id="97"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z243" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 11-бағанында кредит беру мерзімі (айлар) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z244" w:id="98"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z244" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 12-бағанында республикалық бюджеттен және/немесе жергілікті бюджеттен берілетін кредит сомасы (теңге) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z245" w:id="99"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z245" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Нысанның 13-бағанында атауы (құрылыс-монтаждау жұмыстары, негізгі құралдарды сатып алу) және бюджеттік кредит қаражаты есебінен қаржыландыру сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z246" w:id="100"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z246" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Нысанның 14-бағанында жобаның бағыты көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z247" w:id="101"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z247" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Нысанның 15-бағанында жаңа жобаны құруға және (немесе) қолданыстағыны кеңейтуге бағытталған жоба көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z248" w:id="102"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z248" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Нысанның 16-бағанында инвестордың қоса қаржыландыруға бағытталған сомасы (өз қаражаты) (теңге) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z249" w:id="103"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z249" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Нысанның 17-бағанында қуаттылығы (жылына тонна, суару бойынша – алаңы гектармен) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z250" w:id="104"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z250" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Нысанның 18-бағанында өндірілген дайын өнімнің көлемі (кезең үшін) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z251" w:id="105"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z251" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Нысанның 19-бағанында құрылған тұрақты жұмыс орындарының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z252" w:id="106"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z252" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Нысанның 20-бағанында уақытша құрылған жұмыс орындарының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z253" w:id="107"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z253" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Нысанның 21-бағанында жобаның мәртебесі (пайдалануға берілген/берілмеген) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7597,55 +7609,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7971,31 +7983,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>