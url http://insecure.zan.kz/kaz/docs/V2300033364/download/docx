--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a938b8c" w14:textId="a938b8c">
+    <w:p w14:paraId="802b7b6" w14:textId="802b7b6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1290,592 +1290,546 @@
         <w:t>
       5. Сенім білдірілген өкілді (агентті) ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органы (бұдан әрі – жергілікті атқарушы орган) Қазақстан Республикасының бюджет заңнамасына сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z17" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. АӨК саласындағы жобаларға кредит беру мақсатында кредитор, бюджеттік бағдарлама әкімшісі және қарыз алушы арасында жасалатын кредиттік шарт негізінде жергілікті атқарушы органға қайтарымдылық, қамтамасыз етілу, мерзімділік және ақылылық қағидаттарымен республикалық бюджеттен бюджеттік кредит мынадай шарттармен беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z9" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1 (бір) процент жылдық сыйақы мөлшерлемесімен 10 (он) жылға;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бюджеттік кредиттің нысаналы мақсаты – АӨК саласындағы жаңа жобаларды құруға немесе қолданыстағыларды кеңейтуге бағытталған мынадай жобаларды іске асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тауарлық сүт фермалары (қуаты 400 бастан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      етті бағыттағы құс фабрикалары (жылына 5000 тонна құс етінен бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      етті мал шаруашылығы кәсіпорындары (5000 бастан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бордақылау алаңдары (5000 бастан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ет өңдеу кәсіпорындары (қуаттылығы сағатына 8 шартты бастан басталатын);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыйымдылығы 10000 ауыл шаруашылығы жануарлары басынан басталатын мал базарлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көкөніс сақтау қоймалары (1000 тоннадан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеміс сақтау қоймалары (1000 тоннадан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнеркәсіптік жылыжай шаруашылықтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүн мен теріні қоса алғанда, ауыл шаруашылығы өнімдерін терең өңдеу, сондай-ақ құрамажем өндіру кәсіпорындары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өндірістік қуаттылығы жылына 25 тонна болатын аквашаруашылық объектілерін өсіру шаруашылықтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құс шаруашылығындағы асыл тұқымдық репродукторлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қазіргі заманғы су үнемдеу технологияларын (шашыратып, тамшылатып суару) пайдалана отырып, суармалы егіншілік (картоп пен көкөністер, азық өндірісі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қой өсіру фермалары (5000 бастан бастап);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қуаты жылына 80 миллион дана жұмыртқадан басталатын жұмыртқа бағытындағы құс фабрикасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мал шаруашылығы өнімдерін өңдейтін сою пунктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 24 (жиырма төрт) айдан аспайтын мерзімге негізгі борышты өтеу бойынша жеңілдікті кезең;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бюджеттік кредитті игеру кезеңі 18 (он сегіз) айды құрайды және бюджеттік кредит жергілікті атқарушы органға аударылған сәттен бастап есептеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кредитор, бюджеттік бағдарламаның әкімшісі және қарыз алушы арасында жасалатын кредиттік шарттың қолданылу мерзімінен аспайтын мерзімге бағдарлама үміткерлерінің қайтарылған қаражаты есебінен кредиттер беруге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы ережелердi iске асыру мақсатында бюджеттiк бағдарламаның әкiмшiсi тиiстi бюджет бекiтiлгеннен кейiн кредитордың бюджеттiк кредит бойынша негiзгi шарттар мен қарыз алушылардың санаты туралы шешiмiнiң жобасын бекiтуге енгiзедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиттік қаражатты пайдалану ауыл шаруашылығы техникасын сатып алуға, сондай-ақ айналым қаражатын сатып алуға, оның ішінде ауыл шаруашылығы жануарларын бордақылауға алуға (сатып алуға) қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. АӨК саласындағы жаңа жобаларды құру және (немесе) қолданыстағыларды кеңейтуге үміткерлерге жергілікті бюджет қаражаты есебінен бюджеттік кредит берілген жағдайда, жергілікті атқарушы органдар АӨК саласындағы жобаларға кредит берудің басым бағыттарын өңірлердің қажеттілігі мен орындылығына байланысты өз бетінше айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z10" w:id="19"/>
-[...520 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте АӨК саласындағы жобаларды жергілікті бюджет қаражаты есебінен іске асырудың орындылығы осы Қағидалардың 13-тармағында көрсетілген өлшемшарттарға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1901,1689 +1855,1615 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жылдық 1 (бір) процент сыйақы мөлшерлемесімен 10 (он) жылға; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бюджеттік кредиттің нысаналы мақсаты – жаңа өндірістер құруға немесе қолданыстағыларды кеңейтуге бағытталған АӨК саласындағы жобаларды іске асыру;</w:t>
-[...53 lines deleted...]
-      Осы ережелердi iске асыру мақсатында бюджеттiк бағдарламаның әкiмшiсi тиiстi бюджет бекiтiлгеннен кейiн кредитордың жергілікті бюджет қаражаты есебінен бюджеттiк кредит бойынша негiзгi шарттар мен қарыз алушылардың санаты туралы шешiмiнiң жобасын бекiтуге енгiзедi.</w:t>
+      2) бюджеттік кредиттің нысаналы мақсаты – АӨК саласындағы жаңа жобаларды құруға немесе қолданыстағыларды кеңейтуге бағытталған АӨК саласындағы жобаларды іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) негізгі борышты өтеу бойынша жеңілдікті кезең - 24 (жиырма төрт) айдан аспайтын мерзім;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бюджеттік кредитті игеру кезеңі 18 (он сегіз) айды құрайды және бюджеттік кредит жергілікті атқарушы органға аударылған сәттен бастап есептеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кредитор, бюджеттік бағдарламаның әкімшісі және қарыз алушы арасында жасалатын кредиттік шарттың қолданылу мерзімінен аспайтын мерзімге бағдарлама үміткерлерінің қайтарылған қаражаты есебінен кредиттер беруге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы ережелердi iске асыру мақсатында бюджеттiк бағдарламаның әкiмшiсi тиiстi бюджет бекiтiлгеннен кейiн кредитордың жергілікті бюджет қаражаты есебінен бюджеттiк кредит бойынша негiзгi шарттар мен қарыз алушылардың санаты туралы шешiмнiң жобасын бекiтуге енгiзедi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 6-1-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 01.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 09.02.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 48</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="42"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жергілікті атқарушы органдар бюджеттік кредит қаражатын Қазақстан Республикасының бюджет және азаматтық заңнамасына сәйкес сенім білдірілген өкілге (агентке) тапсырма шарты бойынша береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="44"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жергілікті атқарушы орган сенім білдірілген өкіл (агент) арқылы үміткерлерге мерзімділік, ақылылық, қайтарымдылық, қамтамасыз етілу, нысаналы пайдалану қағидаттарын сақтай отырып, мынадай шарттармен республикалық бюджет қаражаты есебінен кредиттер береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кредит мерзімі – 10 (он) жылға дейін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z37" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бір жобаға арналған кредиттің ең жоғары сомасы – 5 (бес) миллиард теңгеден аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z38" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) номиналды сыйақы мөлшерлемесі – жылдық 2,5 (екі жарым) процент;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z39" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кредиттің нысаналы мақсаты – АӨК саласындағы жаңа жобаларды құруға немесе қолданыстағыларды кеңейтуге бағытталған мынадай жобаларды іске асыру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z40" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тауарлық сүт фермалары (қуаты 400 бастан бастап);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z41" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       етті бағыттағы құс фабрикалары (жылына 5000 тонна құс етінен бастап);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z42" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       етті мал шаруашылығы кәсіпорындары (5000 бастан бастап);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z43" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бордақылау алаңдары (5000 бастан бастап);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z44" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ет өңдеу кәсіпорындары (қуаттылығы сағатына 8 шартты бастан басталатын);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z45" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сыйымдылығы 10000 ауыл шаруашылығы жануарлары басынан басталатын мал базарлары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z46" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көкөніс сақтау қоймалары (1000 тоннадан бастап);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z47" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеміс сақтау қоймалары (1000 тоннадан бастап);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z48" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өнеркәсіптік жылыжай шаруашылықтары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z49" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүн мен теріні қоса алғанда, ауыл шаруашылығы өнімдерін терең өңдеу, сондай-ақ құрамажем өндіру кәсіпорындары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z50" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өндірістік қуаттылығы жылына 25 тонна болатын аквашаруашылық объектілерін өсіру жөніндегі шаруашылықтар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z51" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құс шаруашылығындағы асыл тұқымдық репродукторлар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z52" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қазіргі заманғы су үнемдеу технологияларын (шашыратып, тамшылатып суару) пайдалана отырып, суармалы егіншілік (картоп пен көкөністер, азық өндірісі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z53" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қой өсіру фермалары (5000 бастан басталатын);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қуаты жылына 80 миллион дана жұмыртқадан басталатын жұмыртқа бағытындағы құс фабрикасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z56" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мал шаруашылығы өнімдерін өңдейтін сою пунктері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z57" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кепілмен қамтамасыз етудің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) негізгі қарызды өтеу бойынша жеңілдікті кезең 24 (жиырма төрт) айдан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кредитор, бюджеттік бағдарламаның әкімшісі және қарыз алушы арасында жасалатын кредиттік шарттың қолданылу мерзімінен аспайтын мерзімге бағдарлама үміткерлерінің қайтарылған қаражаты есебінен кредиттер беруге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінімдерді қабылдау тәсілдері, кредиттерді беру және қамтамасыз ету өлшемшарттары, үміткерлердің санаттары, қоса қаржыландыру мөлшері, сондай-ақ кредит алу үшін құжаттар тізбесі жергілікті атқарушы орган мен сенім білдірілген өкіл (агент) арасында жасалған тапсырма шартында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z60" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік қаражатты пайдалану ауыл шаруашылығы техникасын сатып алуға, сондай-ақ айналым қаражатын сатып алуға, оның ішінде ауыл шаруашылығы жануарларын бордақылауға алуға (сатып алуға) қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 09.02.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 48</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="69"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Өтініш берушілер құжаттарды қағаз жеткізгіште немесе электронды түрде сенім білдірген өкілге (агентке) береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z31" w:id="70"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Кредит алуға үміткер ұсынған құжаттардың мазмұны мен мәліметтерді сенім білдірілген өкілдің (агенттің) тексеру мерзімі барлық қажетті құжаттармен бірге өтініш тіркелген күннен бастап 5 (бес) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттар мен олардағы мәліметтер кредит беру шарттарына сәйкес келмеген жағдайда, сенім білдірілген өкіл (агент) қайтару себептерін көрсете отырып, кредит алуға арналған құжаттар топтамасын қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="71"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сенім білдірілген өкіл (агент) өтініш тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде барлық қажетті құжаттармен бірге және олардың кредит беру шарттарына сәйкес келген кезде ұсынылған АӨК саласындағы жобаға бағалау жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АӨК саласындағы жобаны бағалағаннан кейін сенім білдірілген өкіл (агент) 3 (үш) жұмыс күні ішінде бағалау нәтижелерін қоса бере отырып, оң қорытындылар алған үміткерлердің құжаттарын АӨК саласындағы жобаларды іріктеу жөніндегі конкурстық комиссияның (бұдан әрі – Комиссия) қарауына шығару үшін жергілікті атқарушы органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="72"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сенім білдірілген өкіл (агент) үміткерлердің кредит бойынша шарттың міндеттемелерін бұзуы себебінен алынатын комиссияларды, алымдарды және/немесе өзге де төлемдерді қоспағанда, үміткерлердің кредитіне байланысты қандай да бір комиссияларды, алымдарды және/немесе өзге де төлемдерді алмайды, бұл ретте мұндай комиссиялардың, алымдардың және/немесе өзге де төлемдердің мөлшері кредиттік шартта белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сенім білдірілген өкілге (агентке) тапсырма шартын орындағаны үшін сыйақы төлеуді жергілікті атқарушы орган жергілікті бюджет қаражаты есебінен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сенім білдірілген өкілдің (агенттің) тапсырмаларды орындағаны үшін сыйақы төлеу мөлшерін жергілікті атқарушы орган айқындайды және тапсырма шартында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="73"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Агроөнеркәсіптік кешен саласындағы жобаларды іріктеу өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z35" w:id="74"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. АӨК саласындағы жобаларды іріктеудің негізгі өлшемшарттары мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z111" w:id="75"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуметтік маңызы бар азық-түлік тауарларының импортын алмастыруды ескере отырып, салалық орындылығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z112" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өңір тұрғындарын сапалы және қолжетімді тамақ өнімдерімен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z113" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уақытша және тұрақты жұмыс орындарын құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z114" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) үміткердің ауыл шаруашылығы өнімін өндіру және (немесе) өңдеу саласында кемінде 5 (бес) жыл жұмыс тәжірибесінің болуы не кәсіпорын басшысының ауыл шаруашылығы өнімін өндіру және (немесе) өңдеу саласында кемінде 5 (бес) жыл еңбек өтілінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кредиттік есеппен расталған кредиттік және лизингтік міндеттемелер бойынша мерзімі өткен берешектің 90 (тоқсан) күннен артық болмауы;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) үміткерде берік азықтық базаны қалыптастыру, ауыл шаруашылығы техникасы паркін материалдық-техникалық жарақтандыру үшін ауыл шаруашылығы алқаптарының қажетті алаңының болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z117" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) үміткерде салықтар мен бюджетке төленетін басқа да міндетті төлемдер бойынша мерзімі өткен берешектің болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "Оңалту және банкроттық туралы" Қазақстан Республикасының Заңына сәйкес таратылу, банкроттық, оңалту рәсімдерінің, сондай-ақ қызметінің тоқтатылуының болмауы;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қарыз алушы тарапынан жобаның жалпы сомасының кемінде 10%-і мөлшерінде бюджеттік кредит қаражатына қатысы жоқ, тиісті құжаттармен расталған қоса қаржыландыруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) кредит сомасының кемінде 30%-і Қазақстан Республикасы заңнамасының талаптарына сәйкес ресімделген, меншік құқығы мен кепіл мүлкінің бағалау құнын растайтын құжаттары бар анық кепілмен қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының Құрылыс кодексінің 14-тарауына сәйкес жобаның оң сараптамасының болуы (жобаға сараптама алу көзделген жобалар бойынша).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 01.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. АӨК саласындағы жобаларды іріктеуге арналған комиссия жергілікті атқарушы органдардың, оның ішінде аудандық (қалалық) деңгейдегі ауыл және балық шаруашылығы мәселелері жөніндегі жергілікті атқарушы органдардың, оның ішінде аудандық (қалалық) деңгейдегі мәслихат депутаттарының, "Атамекен" өңірлік кәсіпкерлер палатасының, қоғамдық бірлестіктердің, ғылыми-білім беру мекемелерінің өкілдерінен, бизнес, өңірлік бұқаралық ақпарат өкілдерінен, салалық сарапшылардан құрамы кемінде 7 адам болып облыс, республикалық маңызы бар қалалар және астана әкімінің шешімімен құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия төрағасы мен төрағаның орынбасары Комиссия мүшелерінің арасынан Комиссия мүшелерінің көпшілік даусымен сайланады. Комиссия хатшысы Жұмыс органының қызметкерлері қатарынан айқындалады. Комиссия хатшысы оның мүшесі болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия хатшысы Комиссия отырысын ұйымдастыруды жүзеге асырады, төрағамен келісу бойынша, отырыстың өткізілетін орнын, күнін және уақытын айқындайды, Комиссия мүшелеріне алдағы отырыс туралы хабарлайды, Комиссия мүшелеріне отырысты өткізу үшін қажетті материалдарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Комиссия отырысы жергілікті уәкілетті органда сақтауға жататын аудио, бейнежазбалардың техникалық құралдарының көмегімен тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыстың ашықтығы мен объективтілігін қамтамасыз ету үшін Комиссия отырысына байқаушылар шақырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байқаушылар ретінде Комиссия отырысына Қазақстан Республикасы азаматтарының және бұқаралық ақпарат құралдары, қоғамдық бірлестіктер, коммерциялық ұйымдар мен саяси партиялар өкілдерінің, барлық деңгейдегі мәслихаттар депутаттарының және басқа да мемлекеттік органдардың қатысуына жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талқылау барысы мен Комиссия қабылдаған шешім еркін нысанда хаттама түрінде ресімделеді, оған конкурстық Комиссияның төрағасы мен мүшелері, сондай-ақ хаттамалауды жүзеге асыратын хатшы қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия отырысы, егер оған оның мүшелерінің жалпы санының кемінде үштен екісі қатысса, заңды деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшесі, егер оның тікелей немесе жанама мүдделілігі болса отырысқа қатыспайды және қарсылық білдіреді (өздігінен бас тартуға).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өздігінен бас тарту және қарсылық білдіру негізделеді және отырыс басталғанға дейін де, Комиссия отырысы барысында да мәлімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшесінің өздігінен бас тартуы (қарсылық білдіруі) туралы шешімді Комиссия отырыстарға қатысатын мүшелерінің көпшілік даусымен жазбаша нысанда қабылдайды және Комиссия мүшесінің қатысуымен жария етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="86"/>
-[...325 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="88"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. АӨК саласындағы жобамен іріктелген үміткер кредит беру үшін жергілікті атқарушы органмен және сенім білдірілген өкілмен (агентпен) қарыз шартына кепіл шартына қол қояды, кепіл шартын уәкілетті органда тіркегеннен кейін сенім білдірілген өкіл (агент) 5 (бес) жұмыс күні ішінде кредит сомасын оның ағымдағы шотына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z39" w:id="89"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Кредиттің нысаналы пайдаланылу мониторингін бақылауды жергілікті атқарушы орган сенім білдірілген өкіл (агент) арқылы қол қойылған қарыз шартының талаптарымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z40" w:id="90"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Сенім білдірілген өкіл (агент) ай сайын, есепті айдан кейінгі айдың 10 (оныншы) күніне дейінгі мерзімде жергілікті атқарушы органға осы Қағидаларға қосымшаға сәйкес нысан бойынша кредиттердің нысаналы пайдаланылуы туралы есеп береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жергілікті атқарушы орган ай сайын, есепті айдан кейінгі айдың 15 (он бесінші) күніне дейінгі мерзімде Қазақстан Республикасының Ауыл шаруашылығы министрлігіне кредиттердің нысаналы пайдаланылуы туралы есепті осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3749,266 +3629,266 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: облыстың, республикалық маңызы бар қаланың, астананың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органына (бұдан әрі – жергілікті атқарушы орган), Қазақстан Республикасының Ауыл шаруашылығы министрлігіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="91"/>
+    <w:bookmarkStart w:name="z75" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік нысанның атауы: Кредиттердің нысаналы пайдаланылуы туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 01.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="92"/>
+    <w:bookmarkStart w:name="z122" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 3-КНПЕ нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z123" w:id="93"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z123" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z124" w:id="94"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z124" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20 ____ жылғы ___________ айы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z125" w:id="95"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z125" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: сенім білдірілген өкіл (агент), жергілікті атқарушы орган</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z126" w:id="96"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z126" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z127" w:id="97"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z127" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сенім білдірілген өкіл (агент) жергілікті атқарушы органға ай сайын, есепті кезеңнен кейінгі айдың 10-күніне (оныншы) дейінгі мерзімде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z128" w:id="98"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z128" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті атқарушы орган Қазақстан Республикасының Ауыл шаруашылығы министрлігіне ай сайын, есепті кезеңнен кейінгі айдың 15-күніне (он бесінші) дейінгі мерзімде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z129" w:id="99"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z129" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бизнес-сәйкестендіру нөмірі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6616700" cy="495300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -4030,146 +3910,146 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="100"/>
+    <w:bookmarkStart w:name="z130" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z131" w:id="101"/>
+          <w:bookmarkStart w:name="z131" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
+          <w:bookmarkEnd w:id="42"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4401,80 +4281,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z140" w:id="102"/>
+          <w:bookmarkStart w:name="z140" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
+          <w:bookmarkEnd w:id="43"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4947,149 +4827,149 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="103"/>
+    <w:bookmarkStart w:name="z158" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z159" w:id="104"/>
+          <w:bookmarkStart w:name="z159" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жобаның жалпы құны (теңге)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5546,80 +5426,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="105"/>
+          <w:bookmarkStart w:name="z180" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6162,142 +6042,142 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="106"/>
+    <w:bookmarkStart w:name="z200" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z201" w:id="107"/>
+          <w:bookmarkStart w:name="z201" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Өндірілген дайын өнімнің көлемі (кезең үшін)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="48"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6385,80 +6265,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="108"/>
+          <w:bookmarkStart w:name="z206" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6659,250 +6539,250 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="109"/>
+    <w:bookmarkStart w:name="z216" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z217" w:id="110"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z217" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z218" w:id="111"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z218" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z219" w:id="112"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z219" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық почта мекенжайы ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z220" w:id="113"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z220" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z221" w:id="114"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z221" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты, әкесінің аты (бар болса), тегі, электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z222" w:id="115"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z222" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z223" w:id="116"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z223" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z224" w:id="117"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z224" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты, әкесінің аты (бар болса), тегі, электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z225" w:id="118"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z225" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту: "Кредиттердің нысаналы пайдаланылуы туралы есеп" әкімшілік деректерін өтеусіз негізде жинауға арналған нысанды толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6994,584 +6874,584 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негізде жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="119"/>
+    <w:bookmarkStart w:name="z227" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Кредиттердің нысаналы пайдаланылуы туралы есеп" әкімшілік деректерін өтеусіз негізде жинауға арналған нысанды толтыру бойынша түсіндірме (индекс: № 3-КНПЕ, кезеңділік: ай сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z228" w:id="120"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z228" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z229" w:id="121"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z229" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Кредиттердің нысаналы пайдаланылуы туралы есеп" әкімшілік деректерін өтеусіз негізде жинауға арналған нысанды (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z230" w:id="122"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z230" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанға орындаушы мен басшы не оның міндетін атқарушы адам тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z231" w:id="123"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z231" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z232" w:id="124"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z232" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z233" w:id="125"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z233" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z234" w:id="126"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z234" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанның 2-бағанында облыстың атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z235" w:id="127"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z235" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 3-бағанында әкімшілік-аумақтық объектілердің жіктеуішіне сәйкес коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z236" w:id="128"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z236" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 4-бағанында іске асыру орны (аудан) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z237" w:id="129"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z237" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 5-бағанында мекенжайдың тіркелім коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z238" w:id="130"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z238" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 6-бағанында жобаның атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z239" w:id="131"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z239" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 7-бағанында қарыз алушының атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z240" w:id="132"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z240" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 8-бағанында қарыз алушының жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z241" w:id="133"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z241" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 9-бағанында жобаның жалпы құны (теңге) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z242" w:id="134"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z242" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 10-бағанында кредит беру күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z243" w:id="135"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z243" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 11-бағанында кредит беру мерзімі (айлар) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z244" w:id="136"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z244" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 12-бағанында республикалық бюджеттен және/немесе жергілікті бюджеттен берілетін кредит сомасы (теңге) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z245" w:id="137"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z245" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Нысанның 13-бағанында атауы (құрылыс-монтаждау жұмыстары, негізгі құралдарды сатып алу) және бюджеттік кредит қаражаты есебінен қаржыландыру сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z246" w:id="138"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z246" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Нысанның 14-бағанында жобаның бағыты көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z247" w:id="139"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z247" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Нысанның 15-бағанында жаңа жобаны құруға және (немесе) қолданыстағыны кеңейтуге бағытталған жоба көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z248" w:id="140"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z248" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Нысанның 16-бағанында инвестордың қоса қаржыландыруға бағытталған сомасы (өз қаражаты) (теңге) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z249" w:id="141"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z249" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Нысанның 17-бағанында қуаттылығы (жылына тонна, суару бойынша – алаңы гектармен) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z250" w:id="142"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z250" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Нысанның 18-бағанында өндірілген дайын өнімнің көлемі (кезең үшін) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z251" w:id="143"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z251" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Нысанның 19-бағанында құрылған тұрақты жұмыс орындарының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z252" w:id="144"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z252" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Нысанның 20-бағанында уақытша құрылған жұмыс орындарының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z253" w:id="145"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z253" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Нысанның 21-бағанында жобаның мәртебесі (пайдалануға берілген/берілмеген) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7609,55 +7489,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7983,31 +7863,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>