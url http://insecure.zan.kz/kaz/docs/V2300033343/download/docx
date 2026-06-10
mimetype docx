--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b248f30" w14:textId="b248f30">
+    <w:p w14:paraId="0449c49" w14:textId="0449c49">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -866,150 +866,244 @@
         </w:rPr>
         <w:t xml:space="preserve"> іске асыру мақсатында әзірленді және мемлекеттік органдардың мемлекеттік әкімшілік қызметшілердің басшы және атқарушы құрамының арақатынасын айқындау тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Президентінің Әкімшілігін, Қазақстан Республикасы Үкіметінің Аппаратын, Қазақстан Республикасы Парламенті палаталарының аппараттарын, құқық қорғау, арнаулы мемлекеттік органдарын, азаматтық қорғау органдарын, Қазақстан Республикасы Қорғаныс министрлігін, мемлекеттік әкімшілік қызметшілерінің жалпы штат саны 70 бірліктен кем орталық мемлекеттік органдарын, сондай-ақ аудан, қаладағы аудан және облыстық маңызы бар қала әкімінің аппаратын, жергілікті бюджеттен қаржыландырылатын аудандық атқарушы органдарын, жергілікті бюджеттен қаржыландырылатын облыстық атқарушы органға есеп беретін және бақылауындағы аудандық, облыстық маңызы бар қаланың атқарушы органын, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппаратын қоспағанда, мемлекеттік органдар (бұдан әрі – мемлекеттік органдар), осы Қағидалардың негізінде осы мемлекеттік органдарда мемлекеттік әкімшілік қызметшілердің басшы және атқарушы құрамының арақатынасын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік органдар мемлекеттік қызмет істері жөніндегі уәкілетті органның және оның аумақтық бөлімшелерінің сұрауы бойынша жылына бір реттен артық емес тиісті мемлекеттік органдардың құрылымдары мен штат кестелерін, сондай-ақ олардың қызметшілерінің лауазымдық нұсқаулықтарын олардың осы Қағидаларға сәйкестігіне мониторинг жүргізу үшін, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған деректер базасы (ақпараттық жүйе) арқылы ұсынады. Мониторинг қорытындысы бойынша немесе тексеру іс-шаралары барысында мемлекеттік органдарға ұсыныстар енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік әкімшілік қызметшілердің басшы және атқарушы құрамының арақатынасын айқындау үшін басшы лауазымдардың шекті саны есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5.  Мемлекеттік әкімшілік қызметшілері басшы лауазымдардың тізбесі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Басшы лауазымдардың шекті саны келесі формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1298,70 +1392,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік әкімшілік қызметшілерінің жалпы штат саны 500 бірліктен асатын орталық мемлекеттік орган, соның ішінде Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік орган, жергілікті атқарушы орган үшін, облыстың, республикалық маңызы бар қаланың, астананың тексеру комиссиясы аппараты, облыс, республикалық маңызы бар қаланың, астананың мәслихат аппараты, облыстық маңызы бар қаланың және аудан мәслихатының аппараттары үшін – 0,3;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік әкімшілік қызметшілерінің жалпы штат саны 500 бірліктен аспайтын орталық мемлекеттік орган, соның ішінде Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік орган, жергілікті атқарушы органдар үшін – 0,35.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Басшы лауазымдардың шекті саны орталық мемлекеттік органның, оның ішінде Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органның, оның ведомстволары мен аумақтық бөлімшелерін, жергілікті атқарушы органның – облыс, республикалық маңызы бар қала, астана әкімі аппаратын және жергілікті бюджеттен қаржыландырылатын облыстық атқарушы органдарды, республикалық маңызы бар қалалардың, астананың атқарушы органдарын, облыстардың, республикалық маңызы бар қалалардың, астананың Қазақстан халқы Ассамблеясының аппараттарын (хатшылықтарын) ескере отырып мемлекеттік әкімшілік қызметшілерінің жалпы санына қатысты есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1466,68 +1560,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік әкімшілік қызметшілері  басшы лауазымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4919,55 +5013,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5293,31 +5387,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>