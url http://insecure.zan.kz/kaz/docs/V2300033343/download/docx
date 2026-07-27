--- v2 (2026-06-10)
+++ v3 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0449c49" w14:textId="0449c49">
+    <w:p w14:paraId="957aa98" w14:textId="957aa98">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -945,51 +945,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5013,55 +5013,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5387,31 +5387,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>