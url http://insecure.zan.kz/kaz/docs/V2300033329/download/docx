--- v0 (2025-12-25)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="73e398d" w14:textId="73e398d">
+    <w:p w14:paraId="5e0e275" w14:textId="5e0e275">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,67 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік көрсетілетін қызметтер порталын пайдалану қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2023 жылғы 17 тамыздағы № 345 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 25 тамызда № 33329 болып тіркелді</w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2023 жылғы 17 тамыздағы № 345 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 25 тамызда № 33329 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі туралы Ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>182) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -529,146 +522,130 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Сарбасов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цифрлық даму, инновациялар және</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аэроғарыш өнеркәсібі министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -734,1922 +711,3442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 345 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік көрсетілетін қызметтер порталын пайдалану қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Әлеуметтік көрсетілетін қызметтер порталын пайдалану қағидалары (бұдан әрі – қағидалар) Қазақстан Республикасының Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі туралы Ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>182) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және пайдаланушылардың, оның ішінде портал қатысушылары мен жеткізушілердің әлеуметтік көрсетілетін қызметтер порталын пайдалану тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар мен қысқартулар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдық-ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуметтік көрсетілетін қызметтер порталы (бұдан әрі – портал) – осы Кодекске сәйкес кепілдік берілген сома шегінде жергілікті атқарушы органдар олардың құнын өтеу шарттарымен мүгедектігі бар адамдар үшін өнім беруші ұсынатын тауарлар мен көрсетілетін қызметтерге қол жеткізудің бірыңғай нүктесін білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңсерілмес күш мән-жайлары – тұтас алғанда жүйенің жұмыс істеуін тоқтатуға немесе тиісінше жұмыс істемеуіне әкеп соқтыратын дүлей зілзалалар немесе болжау немесе алдын алу мүмкін емес өзге де мән-жайлар;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      3) еңсерілмес күш мән-жайлары – тұтас алғанда жүйенің жұмыс істеуін тоқтатуға немесе тиісінше жұмыс істемеуіне әкеп соқтыратын дүлей зілзалалар немесе болжау немесе алдын алу мүмкін емес өзге де мән-жайлар;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жеке көмекші - жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамды бірге алып жүру және объектілерге барған кезде көмек көрсету бойынша әлеуметтік қызметтер көрсететін адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      4) жеке көмекші - жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамды бірге алып жүру және объектілерге барған кезде көмек көрсету бойынша әлеуметтік қызметтер көрсететін адам;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Е-Собес" автоматтандырылған ақпараттық жүйесі (бұдан әрі - "Е-Собес" ААЖ) – жергілікті атқарушы органдар жүргізетін іс-шаралардың дерекқорын қалыптастыруға, жүргізуге және пайдалануға, материалдық және заттай көріністе әлеуметтік көмек көрсетудің бизнес-процестерін автоматтандыруға арналған аппараттық-бағдарламалық кешен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүгедектігі бар адам - тұрмыс-тіршілігінің шектелуіне және оны әлеуметтік қорғау қажеттігіне әкеп соқтыратын ауруларға, мертігулерге (жаралануға, жарақаттарға, контузияларға), олардың зардаптарына, кемістіктерге байланысты организм функциялары тұрақты бұзылып, денсаулығы нашарлаған адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      5) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Е-Собес" автоматтандырылған ақпараттық жүйесі (бұдан әрі - "Е-Собес" ААЖ) – жергілікті атқарушы органдар жүргізетін іс-шаралардың дерекқорын қалыптастыруға, жүргізуге және пайдалануға, материалдық және заттай көріністе әлеуметтік көмек көрсетудің бизнес-процестерін автоматтандыруға арналған аппараттық-бағдарламалық кешен;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасы (бұдан әрі – жеке бағдарлама) – мүгедектігі бар адамды абилитациядан және оңалтудан өткізудің нақты көлемін, түрлері мен мерзімдерін оның жеке қажеттіліктері негізінде белгілейтін құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      6) мүгедектігі бар адам - тұрмыс-тіршілігінің шектелуіне және оны әлеуметтік қорғау қажеттігіне әкеп соқтыратын ауруларға, мертігулерге (жаралануға, жарақаттарға, контузияларға), олардың зардаптарына, кемістіктерге байланысты организм функциялары тұрақты бұзылып, денсаулығы нашарлаған адам;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) портал әкімшісі – бағдарламалық-аппараттық құралдарға жүйелік-техникалық қызмет көрсетуді және ақпараттық жүйелерді сүйемелдеуді жүзеге асыратын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) порталға қатысушы – мүгедектігі бар адамдар немесе олардың заңды өкілдері (қорғаншылар, қамқоршылар), егде жасына байланысты өзіне-өзі қызмет көрсетуге қабілетсіз адамдар немесе олардың заңды өкілдері (қорғаншылар, қамқоршылар), кепілдік берілген әлеуметтік пакетті алушылар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      7) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасы (бұдан әрі – жеке бағдарлама) – мүгедектігі бар адамды абилитациядан және оңалтудан өткізудің нақты көлемін, түрлері мен мерзімдерін оның жеке қажеттіліктері негізінде белгілейтін құжат;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) порталда тауарларды және (немесе) көрсетілетін қызметтерді жеткізушілер (бұдан әрі – жеткізуші) – кәсіпкерлік қызметті жүзеге асыратын жеке тұлғалар, заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      8) портал әкімшісі – бағдарламалық-аппараттық құралдарға жүйелік-техникалық қызмет көрсетуді және ақпараттық жүйелерді сүйемелдеуді жүзеге асыратын заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) порталдың байланыс орталығы (бұдан әрі – байланыс орталығы) - әлеуметтік қызметтер порталының қызметтері мен сервистерін алу мәселелері бойынша цифрлық және дауыстық байланыс арналары бойынша порталға қатысушылардың өтініштеріне арналған анықтамалық қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      9) порталға қатысушы – мүгедектігі бар адамдар немесе олардың заңды өкілдері (қорғаншылар, қамқоршылар), егде жасына байланысты өзіне-өзі қызмет көрсетуге қабілетсіз адамдар немесе олардың заңды өкілдері (қорғаншылар, қамқоршылар), кепілдік берілген әлеуметтік пакетті алушылар;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) техникалық және профилактикалық жұмыстар – есептеу техникасы құралдары мен телекоммуникациялық жабдықты жұмысқа қабілетті күйде ұстау жөніндегі, оның ішінде техниканың және (немесе) жабдықтың істен шығуын және олардың мерзімінен бұрын тозуын болдырмау мақсатында профилактиканы, ақауларды жоюды, жекелеген бөліктер мен блоктарды ауыстыруды, жабдықтың қуатын ұлғайту үшін жабдықты, бағдарламалық қамтылымды, қосымша құрылғылар мен платаларды орнатуды және баптауды, оларды пайдаланушыларға көмекті қамтитын іс-шаралар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      10) порталда тауарларды және (немесе) көрсетілетін қызметтерді жеткізушілер (бұдан әрі – жеткізуші) – кәсіпкерлік қызметті жүзеге асыратын жеке тұлғалар, заңды тұлғалар;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) техникалық іркіліс – порталдың немесе оның жекелеген компоненттерінің бағдарламалық-аппараттық кешенінің жоспарланбаған уақытша істен шығуы (авариялық тоқтау, жады мазмұнының бұзылуы, аппараттық-бағдарламалық қамтылым ресурстарының шамадан тыс жүктелуі және қабылданған технологияны елеулі түрде бұзатын және бағдарламалық қамтылымды жүйе жағдайында пайдалануға мүмкіндік бермейтін жағдайлар, оның ішінде бағдарламалық қамтылым беретін дұрыс емес шығыс деректері (нәтижелері)), бір немесе бірнеше қатысушының порталды пайдалану мүмкіндігінің болмауына әкеп соғуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      11) порталдың байланыс орталығы (бұдан әрі – байланыс орталығы) - әлеуметтік қызметтер порталының қызметтері мен сервистерін алу мәселелері бойынша цифрлық және дауыстық байланыс арналары бойынша порталға қатысушылардың өтініштеріне арналған анықтамалық қызмет;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) техникалық көмекші (компенсаторлық) құралдар (бұдан әрі – ТКҚ):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      12) техникалық және профилактикалық жұмыстар – есептеу техникасы құралдары мен телекоммуникациялық жабдықты жұмысқа қабілетті күйде ұстау жөніндегі, оның ішінде техниканың және (немесе) жабдықтың істен шығуын және олардың мерзімінен бұрын тозуын болдырмау мақсатында профилактиканы, ақауларды жоюды, жекелеген бөліктер мен блоктарды ауыстыруды, жабдықтың қуатын ұлғайту үшін жабдықты, бағдарламалық қамтылымды, қосымша құрылғылар мен платаларды орнатуды және баптауды, оларды пайдаланушыларға көмекті қамтитын іс-шаралар кешені;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      протездік-ортопедиялық құралдар – аяқ-қолдың жоқтығын немесе дененің басқа да мүшелерін алмастыратын, аурудың немесе денсаулыққа зақым келудің салдарынан организмнің бұзылған немесе жоғалтқан функцияларының орнын толтыратын құралдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      13) техникалық іркіліс – порталдың немесе оның жекелеген компоненттерінің бағдарламалық-аппараттық кешенінің жоспарланбаған уақытша істен шығуы (авариялық тоқтау, жады мазмұнының бұзылуы, аппараттық-бағдарламалық қамтылым ресурстарының шамадан тыс жүктелуі және қабылданған технологияны елеулі түрде бұзатын және бағдарламалық қамтылымды жүйе жағдайында пайдалануға мүмкіндік бермейтін жағдайлар, оның ішінде бағдарламалық қамтылым беретін дұрыс емес шығыс деректері (нәтижелері)), бір немесе бірнеше қатысушының порталды пайдалану мүмкіндігінің болмауына әкеп соғуы;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сурдотехникалық құралдар – есту қабілетінің бұзылуын түзеуге және оның орнын толтыруға арналған техникалық құралдар, сондай-ақ дыбысты күшейтетін байланыс және ақпарат беру құралдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      14) техникалық көмекші (компенсаторлық) құралдар (бұдан әрі – ТКҚ):</w:t>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тифлотехникалық құралдар – мүгедектігі бар адамдардың көру қабілетінің бұзылуы салдарынан жоғалтқан мүмкіндіктерін түзеуге және олардың орнын толтыруға бағытталған құралдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      протездік-ортопедиялық құралдар – аяқ-қолдың жоқтығын немесе дененің басқа да мүшелерін алмастыратын, аурудың немесе денсаулыққа зақым келудің салдарынан организмнің бұзылған немесе жоғалтқан функцияларының орнын толтыратын құралдар;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндетті гигиеналық құралдар – табиғи физиологиялық мұқтаждықтарды және қажеттіліктерді қанағаттандыруға арналған құралдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      сурдотехникалық құралдар – есту қабілетінің бұзылуын түзеуге және оның орнын толтыруға арналған техникалық құралдар, сондай-ақ дыбысты күшейтетін байланыс және ақпарат беру құралдары;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) уәкілетті орган – Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Порталда электрондық цифрлық қолтаңбаны пайдалану кезінде порталға қатысушылар осы Қағидаларды және "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Порталды пайдалану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Порталда жұмыс істеу үшін порталға қатысушылар келесі әрекеттердің жиынтығын жасайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) электрондық цифрлық қолтаңба сертификаттарын пайдалану мүмкіндігі үшін аппараттық-бағдарламалық қамтылымды орнатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Ұлттық куәландырушы орталығында белгіленген тәртіппен электрондық цифрлық қолтаңба сертификаттарын алады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) https://aleumet.egov.kz/ мекенжайы бойынша порталда тіркеу рәсімдерінен өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Порталда Қазақстан Республикасының Ұлттық куәландырушы орталығы жеке және заңды тұлғалар үшін шығарған электрондық цифрлық қолтаңба сертификаттары қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Порталға қатысушылар порталда мобильді азаматтар базасында (бұдан әрі – МАБ) тіркелген жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) және ұялы байланыстың абоненттік құрылғысының телефон нөмірі (бұдан әрі – абоненттік нөмір) бойынша бастапқы беттегі ЭЦҚ арқылы, сондай-ақ "электрондық үкімет" веб-порталын авторизациялау жүйесі арқылы авторизацияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың екінші бөлігінің бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы порталға "Алушының жеке кабинеті" модуліне мемлекеттік органның ЭЦҚ-сымен куәландырылған портал қатысушыларының мынадай деректері түседі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туған күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жынысы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      3) https://aleumet.egov.kz/ мекенжайы бойынша порталда тіркеу рәсімдерінен өтеді.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрақты немесе уақытша тіркелген мекенжайы (бар болса);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      5. Порталда Қазақстан Республикасының Ұлттық куәландырушы орталығы жеке және заңды тұлғалар үшін шығарған электрондық цифрлық қолтаңба сертификаттары қолданылады.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порталдан хабарламалар жіберу үшін МАБ тіркелген абоненттік нөмірi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      6. Порталға қатысушылар порталда мобильді азаматтар базасында (бұдан әрі – МАБ) тіркелген жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) және ұялы байланыстың абоненттік құрылғысының телефон нөмірі (бұдан әрі – абоненттік нөмір) бойынша бастапқы беттегі ЭЦҚ арқылы, сондай-ақ "электрондық үкімет" веб-порталын авторизациялау жүйесі арқылы авторизацияланады.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке басын куәландыратын құжаттың деректері (нөмірі, берген орган, берілген күні, қолданылу мерзімі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      Ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы порталға "Алушының жеке кабинеті" модуліне мемлекеттік органның ЭЦҚ-сымен куәландырылған портал қатысушыларының мынадай деректері түседі:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал қатысушысы "Алушының жеке кабинеті" модулінде абоненттік нөмір өзгерген кезде оны түзетеді және порталдан ақпарат алу үшін электрондық пошта мекенжайын енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      тегі, аты және әкесінің аты (болған жағдайда);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. "Алушының жеке кабинеті" модулінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      туған күні;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар адамдарға – жеке бағдарламаның ұсынылған іс-шаралары және оларды іске асыру бойынша мәртебелер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      жынысы;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егде жасына байланысты өзіне-өзі қызмет көрсетуге қабілетсіз адамдарға – ұсынылатын арнаулы әлеуметтік қызметтер және оларды іске асыру жөніндегі мәртебелер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      тұрақты немесе уақытша тіркелген мекенжайы (бар болса);</w:t>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. "Сізге көмек" бөлімінде портал қатысушысы іске асырылатын ТКҚ, арнаулы жүріп-тұру құралдарының сипаттамаларын (бұдан әрі – тауар) және (немесе) ымдау тілі маманының, жеке көмекшінің қызметтерін, санаторий-курорттық емдеуді, сондай-ақ арнаулы әлеуметтік қызметтерді (бұдан әрі – қызметтер) жеткізушілердің деректерін қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тауарды немесе көрсетілетін қызметтерді берушіні таңдау кезінде мүгедектігі бар адам Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 6 маусымдағы № 205 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32724 болып тіркелген) Мүгедектігі бар адамдарға тауарлар мен қызметтерді әлеуметтік көрсетілетін қызметтер порталы арқылы өткізу кезінде олардың құнын мемлекеттік бюджет қаражатынан өтеу қағидаларына сәйкес кепілдендірілген соманы берушіге өтеуге тапсырысты ресімдейді және порталда өтінішке қол қояды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жеке бағдарламаның деректері (мүгедектігі бар адам туралы мәліметтер, оңалту құралының және/немесе қызметінің атауы, жеке бағдарламаны әзірлеу күні және іс-шараны іске асыру мерзімі) порталға "Е-Собес" ААЖ-дан түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МАБ-та портал қатысушысының абоненттік нөмірі туралы мәліметтер болған кезде портал қатысушысына оның абоненттік нөміріне порталда авторландырудан өту және жеткізушіні таңдау қажеттігі туралы СМС-хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МАБ-та порталға қатысушының абоненттік нөмірі туралы мәліметтер болмаған кезде жергілікті атқарушы органдар авторландырудан өту және жеткізушіні таңдау қажеттігі туралы хабарламаны Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 66-бабының 2-тармағында көзделген өзге де әдістермен жіберуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мүгедектігі бар адамдар порталда жеткізушіні таңдауды жеке бағдарлама іс-шараларын порталға жіберу туралы оны хабардар еткен күннен бастап екі ай ішінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке бағдарламаның деректері порталға берілген күннен бастап екі ай өткеннен кейін портал қатысушысының абоненттік нөміріне жеткізушіні таңдау мүмкіндігін бұғаттау туралы СМС-хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақтың үшінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеткізушіні таңдауды жаңарту үшін портал қатысушысы порталдағы "Алушының жеке кабинетінде" "жеткізушіні таңдауды іске қосу" батырмасын басады. Жеткізушіні таңдауды іске қосу туралы мәліметтер порталдан "Е-Собес" ААЖ-ға автоматты түрде беріледі, жеке бағдарламаның іс-шарасы жандандырылады және "Е-Собес" ААЖ-дан жалпы кезектілік тәртібімен жеткізушіні таңдау үшін порталға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Порталдан "Е-Собес" ААЖ-ға түскен деректердің негізінде жеке бағдарламаның іс-шараларының орындалуы туралы деректер автоматты түрде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Жеткізушілер порталда бастапқы бетте ЭЦҚ арқылы авторландырудан өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақтың екінші бөлігінің бірінші абзацы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы порталға "Жеткізушінің кабинеті" модуліне мемлекеттік органның ЭЦҚ-сымен куәландырылған порталға қатысушылардың және жеке көмекшілердің мынадай деректері түседі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңды тұлғалар үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды мекенжайы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      9. Жеке бағдарламаның деректері (мүгедектігі бар адам туралы мәліметтер, оңалту құралының және/немесе қызметінің атауы, жеке бағдарламаны әзірлеу күні және іс-шараны іске асыру мерзімі) порталға "Е-Собес" ААЖ-дан түседі.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның толық және қысқартылған атауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      МАБ-та портал қатысушысының абоненттік нөмірі туралы мәліметтер болған кезде портал қатысушысына оның абоненттік нөміріне порталда авторландырудан өту және жеткізушіні таңдау қажеттігі туралы СМС-хабарлама жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйым басшысының тегі, аты және әкесінің аты (ол болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      МАБ-та порталға қатысушының абоненттік нөмірі туралы мәліметтер болмаған кезде жергілікті атқарушы органдар авторландырудан өту және жеткізушіні таңдау қажеттігі туралы хабарламаны Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 66-бабының 2-тармағында көзделген өзге де әдістермен жіберуді қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тауарды өткізуге және (немесе) сақтауға арналған жылжымайтын мүлікке меншік құқығын және жалдау құқығын мемлекеттік тіркеу туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      10. Мүгедектігі бар адамдар порталда жеткізушіні таңдауды жеке бағдарлама іс-шараларын порталға жіберу туралы оны хабардар еткен күннен бастап екі ай ішінде жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылтайшылар туралы мәліметтер (бар болса) (құрылтайшылардың саны, тегі, аты, әкесінің аты (ол болған жағдайда), ЖСН, азаматтығы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      Жеке бағдарламаның деректері порталға берілген күннен бастап екі ай өткеннен кейін портал қатысушысының абоненттік нөміріне жеткізушіні таңдау мүмкіндігін бұғаттау туралы СМС-хабарлама жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экономикалық қызмет түрін, меншік нысанын, білім беру тәсілін қоса алғанда, ұйым туралы мәліметтер (бар болса);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      Жеткізушіні таңдауды жаңарту үшін портал қатысушысы порталдағы "Алушының жеке кабинетінде" "жеткізушіні таңдауды іске қосу" батырмасын басады. Жеткізушіні таңдауды іске қосу туралы мәліметтер порталдан "Е-Собес" ААЖ-ға автоматты түрде беріледі, жеке бағдарламаның іс-шарасы жандандырылады және "Е-Собес" ААЖ-дан жалпы кезектілік тәртібімен жеткізушіні таңдау үшін порталға жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсіпкерлік қызметті жүзеге асыратын жеке тұлғалар үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      11. Порталдан "Е-Собес" ААЖ-ға түскен деректердің негізінде жеке бағдарламаның іс-шараларының орындалуы туралы деректер автоматты түрде толтырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұлғаның тегі, аты және әкесінің аты (ол болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дара кәсіпкер ретінде мемлекеттік тіркеу туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеке көмекшінің қызметін көрсететін жеке тұлғалар үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...15 lines deleted...]
-      12. Жеткізушілер порталда бастапқы бетте ЭЦҚ арқылы авторландырудан өтеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұлғаның тегі, аты және әкесінің аты (ол болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда диспансерлік есепке алудың жоқтығы туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. "Ұйым карточкасы" деген модульде - ұйымның экономикалық қызметінің негізгі кодының болуына байланысты жұмыс үшін қолжетімді бағыттар көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
-[...15 lines deleted...]
-      Ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы порталға "Жеткізушінің кабинеті" модуліне мемлекеттік органның ЭЦҚ-сымен куәландырылған порталға қатысушылардың және жеке көмекшілердің мынадай деректері түседі:</w:t>
+    <w:bookmarkStart w:name="z87" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арнаулы әлеуметтік қызметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...15 lines deleted...]
-      1) заңды тұлғалар үшін</w:t>
+    <w:bookmarkStart w:name="z88" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТҚК сату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
-[...15 lines deleted...]
-      заңды мекенжайы;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санаторлық-курорттық емдеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
-[...15 lines deleted...]
-      ұйымның толық және қысқартылған атауы;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ымдау тілі қызметтері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...15 lines deleted...]
-      ұйым басшысының тегі, аты және әкесінің аты (бар болса);</w:t>
+    <w:bookmarkStart w:name="z91" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке көмекшінің қызметтері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
-[...15 lines deleted...]
-      тауарды өткізуге және (немесе) сақтауға арналған жылжымайтын мүлікке меншік құқығын және жалдау құқығын мемлекеттік тіркеу туралы мәліметтер;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрбір қолжетімді модульде ұйым көрсететін қызметті немесе барлық сипаттамаларымен, құжаттар жиынтығымен және процеске қатысатын тұлғалармен бірге сатылатын өнімді құру мүмкіндігі беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...15 lines deleted...]
-      құрылтайшылар туралы мәліметтер (бар болса) (құрылтайшылардың саны, тегі, аты, әкесінің аты (бар болса), ЖСН, азаматтығы);</w:t>
+    <w:bookmarkStart w:name="z93" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Портал әкімшісі уәкілетті органның келісімі бойынша порталды ақпараттық толықтыруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...15 lines deleted...]
-      экономикалық қызмет түрін, меншік нысанын, білім беру тәсілін қоса алғанда, ұйым туралы мәліметтер (бар болса);</w:t>
+    <w:bookmarkStart w:name="z94" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал әкімшісі порталда порталдың жұмыс істеуі туралы келесі жедел ақпаратты орналастырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...15 lines deleted...]
-      2) кәсіпкерлік қызметті жүзеге асыратын жеке тұлғалар үшін:</w:t>
+    <w:bookmarkStart w:name="z95" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәтіндік және бейне форматтағы нұсқаулықтар, жиі қойылатын сұрақтар және оларға жауаптар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
-[...15 lines deleted...]
-      жеке тұлғаның тегі, аты және әкесінің аты (бар болса);</w:t>
+    <w:bookmarkStart w:name="z96" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порталға қатысушыларды ақпараттандыру үшін порталдың жаңа мүмкіндіктері туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
-[...15 lines deleted...]
-      дара кәсіпкер ретінде мемлекеттік тіркеу туралы мәліметтер;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      портал әкімшісі орындайтын регламенттелген техникалық және профилактикалық жұмыстар туралы ақпарат және оларды жоюдың жоспарлы мерзімдерімен порталдағы техникалық іркілістер туралы хабарландыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...15 lines deleted...]
-      3) жеке көмекшінің қызметін көрсететін жеке тұлғалар үшін:</w:t>
+    <w:bookmarkStart w:name="z98" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порталды пайдалану мәселелері бойынша хабарласуға арналған байланыс орталығының телефон нөмірі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
-[...15 lines deleted...]
-      жеке тұлғаның тегі, аты және әкесінің аты (бар болса);</w:t>
+    <w:bookmarkStart w:name="z99" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Порталды пайдалану кезінде техникалық іркілістер туындаған жағдайда портал қатысушыларының, портал әкімшісінің, байланыс орталығының іс-қимылдары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
-[...15 lines deleted...]
-      психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда диспансерлік есепке алудың жоқтығы туралы мәліметтер.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Техникалық іркіліс туындаған кезде мынадай іс-шаралар жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
-[...15 lines deleted...]
-      13. "Ұйым карточкасы" деген модульде - ұйымның экономикалық қызметінің негізгі кодының болуына байланысты жұмыс үшін қолжетімді бағыттар көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z101" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) порталға қатысушы байланыс орталығына порталдың техникалық іркілісін анықтау сұрауымен жүгінеді. Байланыс орталығы сұрау салу келіп түскен кезден бастап үш сағат ішінде оны өтініштерді тіркеу және басқару жүйесінде тіркейді, онда Астана қаласының уақыты бойынша сұрау салудың күні мен уақыты, сондай-ақ растайтын құжаттарды (олар болған кезде) қоса бере отырып, порталға қатысушы байланыс деректерін көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
-[...15 lines deleted...]
-      арнаулы әлеуметтік қызметтер;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) байланыс орталығы техникалық іркілісті анықтау туралы сұрау салу тіркелгеннен кейін бір жұмыс күні ішінде келіп түскен сұрау салуды және ұсынылған материалдарды (экрандық суреттерді және өзге де ұсынылған электрондық құжаттарды) талдауды жүзеге асырады, қажет болған кезде порталдың техникалық іркіліс фактісінің бар-жоғын растау немесе теріске шығару мақсатында техникалық іркіліске әкеп соққан әрекеттерді қайталайды (имитациялайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
-[...15 lines deleted...]
-      ТҚК сату;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сұрау салуды талдау кезінде техникалық іркіліс анықталған жағдайда, байланыс орталығы үш сағат ішінде себептерді жою үшін портал әкімшісіне сұрау салуды эскалациялайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...15 lines deleted...]
-      санаторлық-курорттық емдеу;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) портал әкімшісі техникалық іркілісті теріске шығарған кезде, байланыс орталығы порталдың техникалық іркілісін теріске шығару фактілері расталғаннан кейін отыз минут ішінде байланыс орталығына жүгінген портал қатысушысын растайтын ақпаратты қоса бере отырып, техникалық іркілісті теріске шығару туралы хабардар етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
-[...15 lines deleted...]
-      ымдау тілі қызметтері;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) портал әкімшісі техникалық іркілісті растаған кезде, байланыс орталығы порталдың техникалық іркілісі туралы фактілердің бар екендігі расталғаннан кейін отыз минут ішінде байланыс орталығына жүгінген порталға қатысушыны техникалық іркілісті жоюдың жоспарлы уақыты мен күні туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...15 lines deleted...]
-      жеке көмекшінің қызметтері.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал әкімшісі байланыс орталығынан техникалық іркіліс туралы сұрау салуды алғаннан кейін бір жұмыс күн ішінде техникалық іркіліс себептерін жоюға кіріседі. Портал әкімшісімен техникалық іркілісті жойғаннан кейін байланыс орталығы үш сағат ішінде техникалық қолдауға жүгінген пайдаланушыны жұмыс жүргізудің аяқталғаны және техникалық іркілістің жойылғаны туралы қайта хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      Әрбір қолжетімді модульде ұйым көрсететін қызметті немесе барлық сипаттамаларымен, құжаттар жиынтығымен және процеске қатысатын тұлғалармен бірге сатылатын өнімді құру мүмкіндігі беріледі.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Байланыс орталығы сұрау салу тәсіліне байланысты (дауыстық арна, мессенджерлер, порталдағы чат-бот) портал қатысушыларымен жұмыс күндері – Астана қаласының уақыты бойынша сағат 9.00-ден 18.30-ға дейін үзіліссіз өзара іс-қимылды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      14. Портал әкімшісі уәкілетті органның келісімі бойынша порталды ақпараттық толықтыруды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер порталға қатысушының техникалық іркіліс туралы сұрау салуы Астана қаласының уақыты бойынша жұмыс істемейтін уақытта цифрлық байланыс арналары арқылы келіп түскен жағдайда, байланыс орталығы хабарламаны келесі жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...296 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2715,242 +4212,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 345 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау Министрінің күші жойылған кейбір бұйрықтарының тізбесі және бұйрығының құрылымдық элементі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z111" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің "Әлеуметтік қызметтер порталын пайдалану қағидаларын бекіту туралы" 2022 жылғы 24 ақпандағы № 73 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26973 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z112" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің "Әлеуметтік көрсетілетін қызметтер порталын пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 24 ақпандағы № 73 бұйрығына өзгерістер енгізу туралы" 2022 жылғы 22 қыркүйектегі № 379 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29826 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z113" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің "Тауарларды және (немесе) көрсетілетін қызметтерді берушілерді әлеуметтік көрсетілетін қызметтер порталына жіберу, оларды әлеуметтік көрсетілетін қызметтер порталында тіркеу немесе тіркеуден шығару қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының 2022 жылғы 16 ақпандағы № 60 бұйрығына және "Әлеуметтік қызметтер порталын пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 24 ақпандағы № 73 бұйрығына өзгерістер енгізу туралы" 2023 жылғы 20 қаңтардағы № 21 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31750 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3276,31 +4773,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>