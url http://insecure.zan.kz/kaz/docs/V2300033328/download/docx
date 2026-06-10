--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9648da9" w14:textId="9648da9">
+    <w:p w14:paraId="000bd84" w14:textId="000bd84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Апелляциялық комиссия туралы ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ғылым және жоғары білім министрінің м.а. 2023 жылғы 18 тамыздағы № 423 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 25 тамызда № 33328 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ғылым және жоғары білім министрінің м.а. 2023 жылғы 18 тамыздағы № 423 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 25 тамызда № 33328 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2022 жылғы 19 тамыздағы № 580 қаулысымен бекітілген Қазақстан Республикасы Ғылым және жоғары білім министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1924,94 +1924,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурсқа қатысушы – ғылыми және (немесе) ғылыми-техникалық қызметтің аккредиттелген субъектісі болып табылатын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өтініш – конкурс қатысушысының ұлттық ғылыми кеңестің (бұдан әрі – ҰҒК) қабылдаған шешімімен келіспейтіні туралы уәкілетті органға берген жазбаша өтініші;</w:t>
+      2) өтініш – осы Ереженің 14-тармағына сәйкес уәкілетті органға берілген және Комиссияның құзыретіне жататын өтініш берушінің жазбаша өтініші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) салалық уәкілетті орган – ғылым және ғылыми-техникалық қызмет саласындағы мемлекеттік саясатты іске асыруды және тиісті салада ғылыми зерттеулер жүргізу жөніндегі жұмыстарды үйлестіруді жүзеге асыратын мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ғылым саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – ғылым және ғылыми-техникалық қызмет саласындағы салааралық үйлестіруді және басшылықты жүзеге асыратын мемлекеттік орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссия төрағадан және комиссия мүшелерінен тұратын алқалы орган болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2043,51 +2105,113 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Комиссияның құрамы уәкілетті органның, салалық уәкілетті органдардың, ғылыми қоғамдық бірлестіктердің өкілдері, сарапшылар, сондай-ақ ғалымдар болып табылатын Жоғары ғылыми-техникалық комиссияның мүшелері қатарынан қалыптастырылады және уәкілетті органның бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ҰҒК мүшелері комиссия құрамына кірмейді.</w:t>
+      Ұлттық ғылыми кеңестердің (бұдан әрі – ҰҒК) мүшелері комиссия құрамына кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Комиссия құрамы кемінде 11 (он бір) адам тақ саннан тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
@@ -2204,110 +2328,172 @@
         <w:t>
       13. Комиссия төрағасы мен мүшелері оның жұмысына қоғамдық негізде қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Комиссия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
-[...15 lines deleted...]
-      1) ҰҒК-тің қабылданған шешімдері бойынша конкурстарға қатысушылардың келіспейтіні туралы өтініштерін;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ҰҒК мүшелерінің әдеп кодексін сақтау мәселелерін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
-[...15 lines deleted...]
-      2) ҰҒК мүшелерінің әдеп кодексін сақтауы мәселелерін;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ғылыми және (немесе) ғылыми-техникалық қызмет, ғылыми және (немесе) ғылыми-техникалық қызметтің нәтижелерін коммерцияландыру туралы аралық және қорытынды есептерді ҰҒК-нің қарау нәтижелері бойынша өтініштерді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
-[...15 lines deleted...]
-      3) ғылыми және (немесе) ғылыми-техникалық қызмет, ғылыми және (немесе) ғылыми-техникалық қызметтің нәтижелерін коммерцияландыру туралы аралық және қорытынды есептерді ҰҒК-нің қарауының нәтижелері бойынша өтініштерді қарайды.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ҰҒК мүшелерінің жобалар (бағдарламалар) бойынша бағалау және дауыс беру рәсімін сақтамау мәселелерін қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Комиссия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2522,604 +2708,1182 @@
         <w:t>
       3) комиссия отырыстарын шақырады және оларға төрағалық етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әрбір мәселені қарау кезінде комиссия мүшелерінің мүдделер қақтығысы туралы ақпаратты сұратады және мүдделер қақтығысы болған жағдайда комиссия мүшесін тиісті мәселе бойынша қараудан, талқылаудан және дауыс беруден уақытша шеттетуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Конкурсқа қатысушылардың өтініштерін жұмыс органы орталықтың ақпараттық жүйесінде www.is.ncste.kz сілтемесі бойынша жеке кабинетте көрсетілген ҰҒК шешімі қабылданған сәттен бастап 3 (үш) жұмыс күні ішінде қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z87" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1. Орталық келіп түскен өтініштерді қалыптастырады және жұмыс органына өтінішті қабылдау мерзімі аяқталғаннан кейін күнтізбелік бір жұмыс күні ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 17-1-тармақпен толықтырылды - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Конкурсқа қатысушылардың өтініштерін жұмыс органы және Комиссия олар келіп түскен күннен бастап 1 (бір) жұмыс күні ішінде осы Ереженің 17-тармағы талаптарының сақталуы тұрғысынан тексереді.</w:t>
+      18. Конкурсқа қатысушылардың өтініштерін жұмыс органы олар орталықтан келіп түскен күннен бастап 1 (бір) жұмыс күні ішінде осы Ереженің 17-тармағындағы талаптардың сақталуы тұрғысынан тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="46"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақтың екінші абзацы 12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініштер осы Ереженің 17-тармағында көрсетілген талаптарға сәйкес келмеген жағдайда Комиссия оларды қараусыз қалдырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Комиссия келіп түскен өтінішті қарау кезеңінде ҰҒК шағымданған шешімін орындау тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z48" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Комиссияның хатшысы комиссия отырыстарын өткізуді, қажетті құжаттарды, материалдарды дайындауды жүзеге асырады, мүдделі тұлғаларды хабардар етеді және отырыс өткізілгеннен кейін шешімдер жобаларын ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z49" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Комиссия отырыстары оған мүшелерінің кемінде үштен екісі қатысса, заңды болып саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z50" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Комиссия отырысына қатысатын адамдарды комиссияның хатшысы тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z51" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комиссия мүшелері оның қызметіне ауыстыру құқығынсыз қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z52" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Комиссияның шешімі отырысқа қатысушы комиссия мүшелерінің қарапайым көпшілік дауысымен ашық дауыс беру арқылы қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z53" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Комиссия мүшелерінің ғана дауыс беру құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z54" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Комиссия отырысының күн тәртібіне енгізілген мәселені қарау кезінде мүдделер қақтығысына әкеп соғуы мүмкін комиссия мүшесінің тікелей немесе жанама мүдделілігі немесе үлестестігі туындаған кезде комиссияның мүдделі (үлестес) мүшесі тиісті мәселені қарауға және талқылауға, сондай-ақ дауыс беруге қатыспайды және комиссияның басқа мүшелеріне ықпал етпейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z55" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z55" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Әрбір комиссия мүшесінің бір дауысы болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z56" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z56" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Дауыстар тең болған жағдайда түпкілікті шешімді комиссия төрағасы қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия төрағасы болмаған жағдайда оның функцияларын отырысқа қатысушы мүшелерінің көпшілік дауысымен қабылданатын комиссия шешімі бойынша комиссия мүшелерінің бірі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="56"/>
+    <w:bookmarkStart w:name="z57" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Өтініштерді шағым жасалатын мәселелер шегінде комиссия қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z58" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z58" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Комиссия отырыстарда шағым жасалған шешімді қабылдаған ҰҒК төрағасы мен мүшелерін, сондай-ақ қарастырылып отырған өтініштің нысанасын нақтылау үшін конкурсқа қатысушыны тыңдауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z59" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z59" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Комиссия өтініштерді бетпе-бет немесе бейнеконференцбайланыс жүйелерін немесе өзге де осындай жүйелерді пайдалану арқылы өтініш материалдарын алған сәттен бастап бес жұмыс күні ішінде қарайды. Қарау форматы конкурсқа қатысушының өтініші негізінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z60" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z60" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Мемлекеттік құпияларды құрайтын мәліметтерді, сондай-ақ таратылуы шектелген қызметтік ақпаратты қамтитын өтініштерді комиссия Қазақстан Республикасының "Мемлекеттік құпиялар туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын сақтай отырып қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z61" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z61" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Комиссияға ұсынылатын материалдарды жан-жақты, толық және объективті қарауды қамтамасыз ету мақсатында консультациялар мен түсініктемелер алу үшін комиссия нақты ғылым саласындағы сарапшылар мен мамандарды тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z63" w:id="62"/>
+    <w:bookmarkStart w:name="z62" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Комиссия өтініштерді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z63" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ҰҒК шығарған шешімнің негізділігі, заңдылығы, объективтілігі және әділдігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z64" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z64" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) есептерге, қысқаша мәліметтерге жүргізілген сараптаманың жан-жақтылығы, өзектілігі және халықаралық ғылыми деңгейлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z65" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z65" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өтініште баяндалған фактілер мен наразылықтардың негізділігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z66" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z66" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бекітілген өтінімді қарау рәсімінің бұзылуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z67" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z67" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Әдеп кодексін бұзуы тұрғысынан қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35. ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      35-тармақтың бірінші абзацы 12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия отырысының бейнежазбалары жасалған күннен бастап 5 (бес) жыл ішінде мерзімде орталықтың серверінде сақталады. Комиссия отырыстарының бейнежазбаларын санкцияланбаған тоқтатуға және түзетуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z69" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Өтінішті қарау нәтижесі бойынша комиссия мынадай негізделген, дәлелді шешімдердің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z70" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3136,342 +3900,518 @@
         <w:t>
       1) өтінішті қанағаттандыру туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z71" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтінішті қанағаттандырудан бас тарту туралы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z72" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      37-тармақ жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Комиссияның шешімі орталықтың ақпараттық жүйесіндегі жеке кабинетте орналастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Комиссияның шешімдерін ҰҒК, уәкілетті орган және (немесе) салалық уәкілетті органдар міндетті түрде орындауға тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z73" w:id="72"/>
-[...15 lines deleted...]
-      38. Комиссияның шешімдерін ҰҒК, уәкілетті орган және (немесе) салалық уәкілетті органдар міндетті түрде орындауға тиіс.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Комиссия отырысының нәтижелерін рәсімдеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z74" w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Комиссия отырысының барысы қажетті құжаттар қоса беріліп, хаттамамен ресімделеді. Хаттаманы жүргізуді комиссия хатшысы қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Хаттамада комиссияның құрамы, шақырылған адамдар, оның отырысының орны, уақыты мен күні, сондай-ақ Комиссия шешімі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Хаттама жобасы отырысқа қатысқан комиссия мүшелерімен 3 (үш) күн ішінде келісіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Хаттамаға комиссия төрағасы мен хатшысы қол қояды. Комиссия қабылдаған шешімдер хаттамадан үзінді көшірме түрінде шешім қабылданған күннен бастап 1 (бір) жұмыс күні ішінде өтініш берушінің және мүдделі лауазымды тұлғаның (лардың) назарына жеткізіледі. Комиссия отырыстарының хаттамалары жұмыс органында сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...83 lines deleted...]
-      42. Хаттамаға комиссия төрағасы мен хатшысы қол қояды. Комиссия қабылдаған шешімдер хаттамадан үзінді көшірме түрінде шешім қабылданған күннен бастап 1 (бір) жұмыс күні ішінде өтініш берушінің және мүдделі лауазымды тұлғаның (лардың) назарына жеткізіледі.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Бұрын қаралған және шешiм қабылданған өтiнiш қайта келіп түскен кезде жұмыс органы мұндай өтінішті қараусыз қалдырады, сондай-ақ комиссия отырысына шығармайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z79" w:id="78"/>
-[...15 lines deleted...]
-      43. Бұрын қаралған және шешiм қабылданған өтiнiш қайта келіп түскен кезде жұмыс органы мұндай өтінішті қараусыз қалдырады, сондай-ақ комиссия отырысына шығармайды.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Комиссияның қарауы кезiнде конкурсқа қатысушы өтiнiштi қайтарып алған жағдайда жұмыс органы мұндай өтiнiштi қараусыз қалдырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z80" w:id="79"/>
-[...15 lines deleted...]
-      44. Комиссияның қарауы кезiнде конкурсқа қатысушы өтiнiштi қайтарып алған жағдайда жұмыс органы мұндай өтiнiштi қараусыз қалдырады.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Комиссия мүшелері өз функцияларын орындаған кезде алған коммерциялық, қызметтік және заңмен қорғалатын құпияны құрайтын мәліметтер жария етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z81" w:id="80"/>
-[...15 lines deleted...]
-      45. Комиссия мүшелері өз функцияларын орындаған кезде алған коммерциялық, қызметтік және заңмен қорғалатын құпияны құрайтын мәліметтер жария етілмейді.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Комиссияның өтiнiштердi қарау жөнiндегi өкiлеттiктерiн жүзеге асыруы кезiнде оның қызметiне араласуға және комиссия мүшелерiне қандай да болсын ықпал етуге жол берiлмейдi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z82" w:id="81"/>
-[...15 lines deleted...]
-      46. Комиссияның өтiнiштердi қарау жөнiндегi өкiлеттiктерiн жүзеге асыруы кезiнде оның қызметiне араласуға және комиссия мүшелерiне қандай да болсын ықпал етуге жол берiлмейдi.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Егер өтініш беруші уәкілетті органның шешімімен келіспесе, онда оған Қазақстан Республикасының Әкімшілік іс жүргізу кодексіне сәйкес шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z83" w:id="82"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>