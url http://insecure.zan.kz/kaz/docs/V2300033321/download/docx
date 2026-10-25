--- v0 (2025-12-27)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="84d11c4" w14:textId="84d11c4">
+    <w:p w14:paraId="65ef1ea" w14:textId="65ef1ea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1476,114 +1476,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бірыңғай индустрияландыру картасына өнеркәсіптік-инновациялық жобаларды енгізу кезең-кезеңімен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) бірінші кезең – облыстың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органы (бұдан әрі – жергілікті атқарушы орган) осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> көзделген бірыңғай индустрияландыру картасына енгізу үшін негізгі көрсеткіштері бар өнеркәсіптік-инновациялық жобалардың тізбесі дайындайды;</w:t>
+      1) бірінші кезең – астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органы (бұдан әрі – жергілікті атқарушы орган) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жобаның негізгі көрсеткіштерін қамтитын жобалар тізбесін қалыптастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) екінші кезең – жобаларды уәкілетті органда және ұлттық институтта қарау; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) үшінші кезең – Штаб отырысында жобаларды қарау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді – ҚР Өнеркәсіп және құрылыс министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 413</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Жергілікті атқарушы орган осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2470,393 +2532,499 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірыңғай индустрияландыру картасына енгізу үшін негізгі көрсеткіштері бар өнеркәсіптік-инновациялық жобалардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 413</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігіне</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректер нысаны интернет-ресурста орналастырылған: https://www.gov.kz/memleket/entities/mps?lang=kk</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректер нысанының атауы: өнеркәсіптік-инновациялық жобалардың тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректер нысанының индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 1- ППИП</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиілік: бір реттік</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: __ күні __ айы ___ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпарат беретін тұлғалар тобы: астананың, облыстың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректер нысанын ұсыну мерзімі: бірыңғай индустрияландыру картасына өнеркәсіптік-инновациялық жобалардың тізбесін қалыптастыруға қарай</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z76" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобаның атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жобаның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінім беруші</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтінім беруші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бизнес сәйкестендіру нөмірі / жеке сәйкестендіру нөмірі (12 белгіде)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бизнес сәйкестендіру нөмірі / жеке сәйкестендіру нөмірі (12 белгіде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылтайшы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрылтайшы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3003,68 +3171,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z90" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3627,202 +3807,236 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z112" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z113" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әкімшілік-аумақтық объектілер жіктеуіш коды</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік-аумақтық объектілер жіктеуіш коды</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоспарланған мемлекеттік ынталандыру шаралары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жоспарланған мемлекеттік ынталандыру шаралары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс орнының саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс орнының саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -3966,68 +4180,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z123" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4225,349 +4451,218 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...163 lines deleted...]
-      </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z133" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z134" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоба бойынша негізгі капиталға инвестицияның жоспарланған көлемі,</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жоба бойынша негізгі капиталға инвестицияның жоспарланған көлемі,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-миллион теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобаны қаржыландыру көздері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жобаны қаржыландыру көздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -4711,68 +4806,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z144" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5099,207 +5206,243 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z159" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z160" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шығарылатын тауар/көрсетілетін қызмет атауы</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шығарылатын тауар/көрсетілетін қызмет атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобаның қуаттылығы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жобаның қуаттылығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z163" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шығарылатын тауар/көрсетілетін қызмет атауы</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шығарылатын тауар/көрсетілетін қызмет атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5361,95 +5504,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-құндық мәнде, миллионтеңге</w:t>
+құндық мәнде, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z168" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5712,201 +5867,235 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z181" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z182" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдалануға беру мерзімі (жыл)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдалануға беру мерзімі (жыл)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ағымдағы жағдайы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ағымдағы жағдайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Байланыс деректері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Байланыс деректері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5991,68 +6180,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z191" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6351,538 +6552,590 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы органның жауапты қызметкері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z206" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z207" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z208" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z209" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы:________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z210" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қоюға уәкілетті тұлға__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z211" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z212" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...53 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z213" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z214" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мөр үшін орын),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z215" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      толтыру күні "__" _______ 20__ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z216" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту: "Бірыңғай индустрияландыру картасына енгізу үшін негізгі көрсеткіштері бар өнеркәсіптік-инновациялық жобалардың тізбесінің" нысанын толтыру бойынша түсініктеме:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z217" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нысанның 1-бағанында жобаның реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z218" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанның 2-бағанында жобаның атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z219" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанның 3-бағанында жобаның өтініш берушісі көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z220" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанның 4-бағанында жоба өтініш берушінің 12 белгіде Бизнес сәйкестендіру нөмірі / жеке сәйкестендіру нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z221" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанның 5-бағанында жоба бойынша Құрылтайшы, оның ішінде құрылтайшы(-лар) атауына, еліне және үлесіне қатысты ақпарат көрсетіледі (егер екі және одан да көп құрылтайшы көрсетілсе, ел және үлес бойынша ақпаратты әрбір құрылтайшы бойынша бөлек көрсету қажет);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z222" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 6-бағанында жобаның іске асырылу орны бойынша Әкімшілік-аумақтық объектілер жіктеуіш коды көрсетіледі (облыс, қала/аудан, аудан/ауылдық округ/ауыл);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z223" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 7-бағанында мемлекеттік ынталандырудың жоспарланатын шаралары, оның ішінде шараның атауы (қысқаша сипаттамасы) және шараның құндық мәні (бар болған жағдайда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z224" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 8-бағанында құрылыс кезеңіне және пайдалану кезеңіне арналған жұмыс орындарының саны көр- сетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z225" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 9-бағанында жобаны пайдалауға бергенге дейінгі негізгі капиталға инвестициялар көлемі көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z226" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 10-бағанында жобаны пайдалауға бергенге дейінгі негізгі капиталға инвестициялар көлеміне сәйкес жобаны қаржыландыру көздері көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z227" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 11-бағанында шығарылатын тауар / көрсетілетін қызмет атауы мен әр тауар бойынша сыртқы экономикалық қызметтің тауарлар номенклатурасы коды 6-10 белгіде көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z228" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 12-бағанында заттай және құндық мәндегі жобаның қуаттылығы көрсетіледі (егер 11-бағанда 2 не одан да көп тауар/қызмет көрсетілген жағдайда, заттай және құндық мәндегі жобалық қуатты әр тауар бойынша жеке көрсету қажет; егер жоба қазіргі өндірісті жаңғыртуға бағытталса, онда заттай мәндегі жобалық қуатты қолда бар өндіріс көлемін еспеке алмағанда (шегергенде) мәнді көрсету қажет);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z229" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. 13-бағанда жобаны пайдалануға беру мерзімі (жылы) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z230" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. 14-бағанда жобаның ағымдағы жағдайы көрсетіледі (жүргізілген жұмыстардың толық сипаттамасы);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z231" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. 15-бағанда жобаны іске асыруға жауапты тұлғаның байланыс деректері көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6974,68 +7227,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>енгізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобаны іске асырудың өнеркәсіптік-инновациялық жоспар-кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7720,68 +7973,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>енгізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алғашқы статистикалық деректерді таратуға арналған өнеркәсіптік-инновациялық қызмет субъектісінің келісімі (бар болған жағдайда жобаға өтінім берушінің бланкісінде толтырылады)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8179,68 +8432,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>енгізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Деректерді таратуға арналған өнеркәсіптік-инновациялық қызмет субъектісінің келісімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшаға орыс тілінде өзгерістер енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Өнеркәсіп және құрылыс министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 413</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8692,68 +8983,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>енгізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобаны іске асыру шеңберінде есептер беруге өнеркәсіптік-инновациялық қызмет субъектісінің келісімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8939,55 +9230,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9313,31 +9604,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>