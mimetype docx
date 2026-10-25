--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="23dec63" w14:textId="23dec63">
+    <w:p w14:paraId="4799dc8" w14:textId="4799dc8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,189 +93,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 14 тамыздағы № 149 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 18 тамызда № 33305 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 14 тамыздағы № 149 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 18 тамызда № 33305 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстан Республикасы Ұлттық экономика министрінің өзгерістер енгізілетін кейбір бұйрықтарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ұлттық экономика министрлігінің Мемлекеттік активтерді басқару саясаты департаменті осы бұйрықты заңнамада белгіленген тәртіппен Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді және оны Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ұлттық экономика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -699,1705 +683,1390 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 149 Бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мемлекеттік мүлікті сенімгерлік басқаруға беру қағидаларын және Мемлекеттік мүлікті сенімгерлік басқарудың үлгілік шартын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 16 қаңтардағы № 17 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10111 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Мемлекеттік мүлікті сенімгерлік басқаруға беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
-      </w:r>
-[...411 lines deleted...]
-      "10.6. Осы Шарт Тараптардың әрқайсысы үшін бір-бір данадан бірдей заңды күші бар қазақ және орыс тілдерінде 2 (екі) данада жасалды.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Мемлекеттік мүлікті мүліктік жалдауға (жалға алуға) беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 17 наурыздағы № 212 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10467 болып тіркелген):</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...55 lines deleted...]
-      "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының 74-бабының </w:t>
+      "1. Осы Қағидалар "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының 75-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес </w:t>
-[...280 lines deleted...]
-      "6) мүліктік жалдау (жалға алу) объектісі (бұдан әрі – объект) – Қазақстан Республикасының Ұлттық Банкіне бекітіп берілген жер учаскелерін, тұрғын үй қорын және мүлікті, Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының әскери мүлкін және пайдаланылмайтын әскери мүлкін, мемлекеттік орта білім беру ұйымдарының дене шынықтыру-сауықтыру және спорт құрылысжайларын, тарих және мәдениет ескерткіштері мен су шаруашылығы құрылысжайларын қоспағанда, мемлекеттік меншіктегі жылжымалы және жылжымайтын мүлік (заттар).</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және мемлекеттік мүлікті сенімгерлік басқаруға беру, оның ішінде тендер өткізу, сенімгерлік басқарушылармен шарттар жасасу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ақша, бағалы қағаздар және мемлекеттің мүліктік құқықтары мүлiктiк жалдауға (жалға алуға) беру шартының объектісі (нысанасы) болып табылмайды;"; </w:t>
+        <w:t>
+      Осы Қағидалардың ережелері Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының әскери мүлкін және пайдаланылмайтын әскери мүлкін, мемлекеттік орта білім беру ұйымдарының дене шынықтыру-сауықтыру және спорт құрылысжайларын, тарих және мәдениет ескерткіштері мен су шаруашылығы құрылысжайларын сенімгерлік басқаруға беруге байланысты құқықтық қатынастарға қолданылмайды.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10) объект – Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының әскери мүлкін және пайдаланылмайтын әскери мүлкін, мемлекеттік орта білім беру ұйымдарының дене шынықтыру-сауықтыру және спорт құрылысжайларын, тарих және мәдениет ескерткіштері мен су шаруашылығы құрылысжайларын қоспағанда, мемлекеттік кәсіпорынның мүліктік кешені, бағалы қағаздар, жарғылық капиталға қатысу үлестері, жылжымайтын мүлік, мемлекетке тиесілі ақша, сондай-ақ өзге мемлекеттік мүлік;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "29. Тізілімнің веб-порталындағы тендер немесе жабық тендер демалыс және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мереке күндерін қоспағанда, сейсенбіден бастап жұма аралығында өткізіледі. Тендер Астана қаласының уақыты бойынша сағат 10:00-де басталып, 13:00-ге дейінгі кезеңде өткізіледі де, тендер өткізілген күні аяқталады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Мемлекеттік мүлікті сенімгерлік басқарудың үлгілік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10.6-тармақ мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10.6. Осы Шарт Тараптардың әрқайсысы үшін бір-бір данадан бірдей заңды күші бар қазақ және орыс тілдерінде 2 (екі) данада жасалды.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Мемлекеттік мүлікті мүліктік жалдауға (жалға алуға) беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 17 наурыздағы № 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10467 болып тіркелген):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кіріспе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының 74-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Мемлекеттік мүлікті мүліктік жалдауға (жалға алуға) беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Мемлекеттік мүлікті мүлiктiк жалдауға (жалға алуға) беру қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 74-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және мемлекеттік мүлікті мүліктік жалдауға (жалға алуға) беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың ережелері Қазақстан Республикасының Ұлттық Банкіне бекітіп берілген жер учаскелерін, тұрғын үй қорын және мүлікті, Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының әскери мүлкін және пайдаланылмайтын әскери мүлкін, мемлекеттік орта білім беру ұйымдарының дене шынықтыру-сауықтыру және спорт құрылысжайларын, тарих және мәдениет ескерткіштері мен су шаруашылығы құрылысжайларын мүлiктiк жалдауға (жалға алуға) беруге байланысты құқықтық қатынастарға қолданылмайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       2-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>6) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) мүліктік жалдау (жалға алу) объектісі (бұдан әрі – объект) – Қазақстан Республикасының Ұлттық Банкіне бекітіп берілген жер учаскелерін, тұрғын үй қорын және мүлікті, Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының әскери мүлкін және пайдаланылмайтын әскери мүлкін, мемлекеттік орта білім беру ұйымдарының дене шынықтыру-сауықтыру және спорт құрылысжайларын, тарих және мәдениет ескерткіштері мен су шаруашылығы құрылысжайларын қоспағанда, мемлекеттік меншіктегі жылжымалы және жылжымайтын мүлік (заттар).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақша, бағалы қағаздар және мемлекеттің мүліктік құқықтары мүлiктiк жалдауға (жалға алуға) беру шартының объектісі (нысанасы) болып табылмайды;"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>11) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "11) Ұлттық пошта операторы – "Пошта туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген міндеттемелер жүктелген, акцияларының бақылау пакеті ұлттық басқарушы холдингке тиесілі акционерлік қоғамның ұйымдық-құқықтық нысанында құрылған, пошта саласындағы уәкілетті орган айқындайтын пошта операторы;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3. Заңның 74-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік орта білім беру ұйымдарының дене шынықтыру-сауықтыру және спорт құрылысжайларын қоспағанда, республикалық мүлiктi мүлiктiк жалдауға (жалға алуға) мемлекеттiк мүлiкті басқару жөнiндегi уәкiлеттi орган (республикалық мүлiктi жалдауға берушi (жалға берушi) бередi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік орта білім беру ұйымдарының дене шынықтыру-сауықтыру және спорт құрылысжайларын қоспағанда, коммуналдық мүлiктi мүлiктiк жалдауға (жалға алуға) жергiлiктi атқарушы орган немесе жергілікті қоғамдастық жиналысымен келісу бойынша аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты (коммуналдық мүлiктi жалдауға берушi (жалға берушi) бередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 35-бабы 1-3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімдері басқаруына берілген аудандық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз мүліктік жалға (жалдауға) береді.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "11) Ұлттық пошта операторы – "Пошта туралы" Қазақстан Республикасының </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "31. Тізілім веб-порталындағы тендер демалыс және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген міндеттемелер жүктелген, акцияларының бақылау пакеті ұлттық басқарушы холдингке тиесілі акционерлік қоғамның ұйымдық-құқықтық нысанында құрылған, пошта саласындағы уәкілетті орган айқындайтын пошта операторы;";</w:t>
+        <w:t xml:space="preserve"> көзделген мереке күндерін қоспағанда, сейсенбіден бастап жұма аралығында өтеді. Тендер Астана қаласының уақыты бойынша сағат 10:00-де басталып, 13:00-ге дейінгі кезеңде өткізіледі де, тендер өткізілген күні аяқталады."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрінің өзгерістер мен толықтыру енгізілетін кейбір бұйрықтарының осы тізбесіне </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 06.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...99 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...356 lines deleted...]
-        <w:t>".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2595,68 +2264,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="9"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұрғын емес үй-жайдың құрылыс типі, түрі, қолайлылық дәрежесі, аумақтық орналасуы, жалдаушы қызметінің түрі, жалдаушының ұйымдық-құқықтық нысаны ескеріле отырып қолданылатын коэффициенттердің базалық мөлшерлемесі мен мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6734,55 +6403,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>