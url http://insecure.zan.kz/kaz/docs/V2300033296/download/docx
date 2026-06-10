--- v0 (2025-11-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="734ce3c" w14:textId="734ce3c">
+    <w:p w14:paraId="25c0748" w14:textId="25c0748">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,193 +85,237 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Ұлттық жобалардың кейбір мәселелері туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2021 жылғы 11 тамыздағы № 79 және Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі төрағасының 2021 жылғы 12 тамыздағы № 1 бірлескен бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің м.а. 2023 жылғы 10 тамыздағы № 148 және Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі төрағасының 2023 жылғы 11 тамыздағы № 4 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 17 тамызда № 33296 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің м.а. 2023 жылғы 10 тамыздағы № 148 және Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі төрағасының 2023 жылғы 11 тамыздағы № 4 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 17 тамызда № 33296 болып тіркелді. Күші жойылды - Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2026 жылғы 1 маусымдағы № 61 және Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі төрағасының 2026 жылғы 1 маусымдағы № 7 бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 01.06.2026 № 61 және ҚР Стратегиялық жоспарлау және реформалар агенттігі төрағасының 01.06.2026 № 7 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бірлескен бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БҰЙЫРАМЫЗ: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Ұлттық жобалардың кейбір мәселелері туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2021 жылғы 11 тамыздағы № 79 және Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі төрағасының 2021 жылғы 12 тамыздағы № 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бірлескен бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23968 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Ұлттық жобаларды әзірлеу жөніндегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -282,180 +328,131 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1) Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілетін Жобалық басқаруды жүзеге асыру қағидаларына (бұдан әрі-Қағидалар) сәйкес ұлттық жоба әзірлеу жоспар-кестесі әзірленеді;";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Ұлттық жобаны ұсыну </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>форматында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Ұлттық жобаларды ұсыну форматына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -470,124 +467,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Ұлттық жобалар бойынша есептілік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нысанында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұлттық жобаларды орындаушылардың есептілік нысанына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -602,110 +567,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="0"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ұлттық экономика министрлігінің Стратегиялық талдау және даму департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін және оны Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z10" w:id="1"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ұлттық экономика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1339,88 +1305,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну форматына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлттық жобаны толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ұлттық жобаның "1. Паспорт" деген бөлімінде мыналарды қамтитын негізгі параметрлер баяндалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) атауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1613,70 +1579,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілетін Жобалық басқаруды жүзеге асыру қағидаларына (бұдан әрі – Қағидалар) сәйкес Қазақстан Республикасының Премьер-Министрі айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1.1. Мемлекеттік жоспарлау жүйесінің жоғары тұрған құжаттарымен өзара байланыс" деген кіші бөлімде тиісті құжаттардың бағандары бойынша Жалпыұлттық басымдықтардың бағыттары, басымдықтары, стратегиялық көрсеткіштері, нысаналы индикаторлары немесе өңірлердің түйінді параметрлері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "2. Міндеттер мен нәтижелер көрсеткіштері" деген бөлімде бағыт және міндет жолдары бойынша МЖЖ жоғары тұрған құжаттарының мақсаттары мен міндеттеріне, Біріккен Ұлттар Ұйымының Тұрақты даму мақсаттарына, Стратегиялық көрсеткіштер картасының стратегиялық көрсеткіштеріне қол жеткізуге, сондай-ақ саланың/аяның даму тұжырымдамасына сәйкес қызмет салаларындағы түйінді өзгерістерді қамтамасыз ету үшін саланың/аяның проблемаларын шешуге бағытталған ұлттық жобаның бағыттары, міндеттері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Біртекті сипаттағы міндеттерді іске асыру жағдайында оларды бағыттар бойынша топтастыруға жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1813,108 +1779,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қажеттілік – қойылған міндеттерге қол жеткізу ұлттық жобаның табысты болуының қажетті шарты болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеткіліктілік – барлық міндеттерді шешу ұлттық жобаны іске асыру үшін жеткілікті шарт болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әрбір міндеттің іске асырылу мерзімі ұлттық жобаның жоспарланған кезеңінен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3 және 4-бағандар бойынша одан әрі көрсеткіштерге нақты қол жеткізуді растайтын өлшем бірліктері мен дереккөздер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әрбір міндетке оған қол жеткізу дәрежесін айқындау үшін нәтиже көрсеткіштерінің жиынтығы (аралық және түпкі мәндерімен) сәйкес келеді. Нәтиже көрсеткішінің сапалық жағы мемлекеттік басқарудың тиісті салаларындағы (аяларындағы) аяаралық /салааралық сипаттағы мәселелерді шешу деңгейін, ал сандық жағы – олардың өлшенетін, абсолютті немесе шамамен алынған мәнін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нәтиже көрсеткіштері мынадай өлшемшарттарға сәйкестігі тұрғысынан қаралады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2051,70 +2017,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 және 6-бағандарда алдыңғы жылғы көрсеткіштер бойынша нақты деректер және жылдар бойынша серпінде жоспарлы кезеңге мәндерді белгілеу мақсатында ағымдағы жылға бағалау мәндері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-11-бағандарда нәтиже көрсеткіштерінің жоспарлы мәндері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ұлттық жобаны әзірлеу кезінде ұлттық жобаны әзірлеуші бірлесіп орындаушы мемлекеттік органдармен бірлесіп, орталық мемлекеттік және жергілікті атқарушы органдардың, квазимемлекеттік сектор субъектілерінің, ведомстволық бағыныстағы ұйымдардың, оларға қол жеткізуге жауапты құрылымдық бөлімшелердің міндеттері мен нәтижелер көрсеткіштерінің декомпозициясын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық жобаны әзірлеуші декомпозициялау кезінде ұлттық жобаның тиісті міндеттері мен нәтижелер көрсеткіштеріне қол жеткізу шешілетін және қол жеткізілетін төмен тұрған МЖЖ құжаттары және оларға қол жеткізуге жауаптылар айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2269,70 +2235,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжатты бірлесіп орындаушылар өздері тікелей іске асыратын төмен тұрған МЖЖ құжаттары (мемлекеттік органдардың, облыстардың, республикалық маңызы бар қалалардың, астананың, ұлттық компаниялардың даму жоспарлары) арқылы тиісті міндеттер мен нәтижелер көрсеткіштеріне қол жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауысу кезінде нәтижелердің көрсеткіштері де төмен тұрған құжаттарда сол тұжырымда және мәндерде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "3. Күтілетін әлеуметтік-экономикалық әсер, игілік алушыларға пайдасы" деген бөлімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) игілік алушылардың өмір сүру сапасын арттыруға және қажеттіліктерін қанағаттандыруға бағытталған әлеуметтік әсер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2361,108 +2327,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік нәтиже ұлттық жобаның игілік алушыларының үмітіне сәйкес келетін әлеуметтік маңызы бар нәтиже болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық жобаның күтілетін әлеуметтік әсері игілік алушылардың санатын, ұлттық жобаның кімге бағдарланғандығын және осы ұлттық жоба қандай проблемалар мен міндеттерді қанағаттандыруды көздейтінін, яғни ұлттық жобаны іске асырғанға дейінгі істің жағдайын ұлттық жобаны іске асыру кезеңі немесе бүкіл мерзімі аяқталған жағдаймен салыстыруды негізге ала отырып айқындалады. Өмір сүру сапасын арттыру адами капиталдың сапасын және халықтың өмір сүру деңгейін арттыруды, оның ішінде халықтың табысын арттыруды, көрсетілетін қызметтер мен инфрақұрылымға қолжетімділікті кеңейтуді көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Экономикалық әсер – жаңа технологияларды, ұйымдастырушылық-экономикалық іс-шараларды енгізу нәтижесінде бастапқы және алынған қорытынды арасындағы экономикалық нәтижені немесе өсімді айқындайтын көрсеткіш.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экономикалық әсер салық түсімдерінің ұлғаюын, тұрақты жаңа жұмыс орындарының құрылуын, тартылған инвестициялардың көлемін, тиісті салаға салымның өсуін, мемлекеттік шығыстардың азаюын және ұлттық жобаның экономикалық әсерін сипаттайтын көрсеткіштерді білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Күтілетін әлеуметтік және экономикалық әсерді толтыру кезінде әрбір әсерді игілік алушылардың санаттары бойынша дұрыс көрсету қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік және экономикалық әсер сандық және/немесе сапалық тұрғыдан өлшенетін шамаларды білдіреді және ұлттық жобаны іске асыру нәтижесінде алынған оң өзгерістерді көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2491,128 +2457,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсеткіштерді есептеудің ресми әдістері болмаған жағдайда әзірлеуші мемлекеттік орган есептеу әдістемесін бекітеді. Ұлттық жобаның жобасы келісілген жағдайда есептеу әдістемесі стратегиялық, мемлекеттік және бюджеттік жоспарлау жөніндегі уәкілетті органдардың сұрау салуы кезінде қосымша ақпарат түрінде енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-8-бағандарда ұлттық жобадан жалпы күтілетін әсерлердің мәндері жылдар бойынша серпінде көрсетіледі. Әсерді кейінге қалдыру түрінде, бірақ ұлттық жобаны іске асырудың соңғы жылынан кеш емес көрсетуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. "4. Ресурстар" деген бөлімде ұлттық жобаны іске асыруға қаржы ресурстарына қажеттілік жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық жобаның міндеттері бойынша талап етілетін қаржы ресурстарының болжамды көлемі осы бірлескен бұйрыққа 3-қосымшаға сәйкес қалыптастырылатын Ұлттық жобаны іске асыру кесте-жоспарының негізінде жалпы сомамен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ұлттық жобаны қаржыландыру көздері: республикалық және жергілікті бюджеттердің қаражаты, мемлекеттік қарыздар, мемлекеттің кепілдігімен тартылатын мемлекеттік емес қарыздар, тікелей шетелдік және отандық инвестициялар, халықаралық қаржы-экономикалық ұйымдардың немесе донор елдердің гранттары, екінші деңгейдегі банктердің кредиттері, ұйымдардың өз қаражаты және Қазақстан Республикасының заңнамасында тыйым салынбаған басқа да көздер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. "5. Жауапкершілікті және өкілеттіктерді бөлу" деген бөлімде міндеттер мен нәтижелер көрсеткіштері бөлінісінде 3-бағанда Қағидаларға сәйкес айқындалатын, орындалуына жауапты орталық және жергілікті атқарушы органдардың, квазимемлекеттік сектор субъектілерінің лауазымды тұлғалары көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-бағанда өздеріне бекітілген нәтижелер көрсеткіштеріне қол жеткізуі қажет және қол жеткізілуін қамтамасыз ететін жоғарыда аталған тұлғалардың негізгі өкілеттіктерінің шеңбері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -2904,106 +2870,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жыл сайынғы есепті толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық жобаны іске асыруы жөніндегі есепті, оның ішінде ұлттық жобаны бірлесіп орындаушылар былайша толтырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "1. Нәтижелер көрсеткіштеріне қол жеткізу" деген 1-бөлім бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Стратегиялық № көрсеткіштері" жолы бойынша Қазақстанның 2025 жылға дейінгі ұлттық даму жоспарының стратегиялық көрсеткішінің толық атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3086,70 +3052,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "жоспарға қатысты %" деген 5-бағанда "нәтиже көрсеткіштері" деген жолдар бойынша жоспарлы мәндерге нақты мәндердің серпіні, ал "жоба" деген жолдар бойынша есепті кезең үшін жоспарлы мәндерге бюджет қаражатының нақты пайдаланылған сомаларының серпіні көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "ескерту" деген 6-бағанда (қажет болған жағдайда) 2-5-бағандар бойынша жеке түсіндірмелер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "2. Әлеуметтік-экономикалық әсер" деген бөлім бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Р/с №" деген 1-бағанда өтпелі реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3214,70 +3180,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Факт" деген 5-бағанда есепті кезеңде ұлттық жобаны іске асырудан алынған әсер сандық немесе сапалық мәнде көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Ескертпе" деген 6-бағанда күтілетін нәтижеге қол жеткізілмеген жағдайда, оған қол жеткізбеу себебі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "3. Мемлекеттік қолдау шараларын алушылар туралы ақпарат" деген бөлім бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарсы міндеттемелер шеңберінде олардың ішінде мемлекеттік қолдау шаралары іске асырылған жағдайда, ұлттық жобаларды іске асыру туралы есепті қалыптастыру кезінде толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3612,70 +3578,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "n жыл" деген жолда мемлекеттік қолдау шарасын алудың кейінгі жылдары бөлінісінде ұқсас ақпарат көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Базалық жыл" және "n жыл" жолдары өткен жылғы ұлттық жобаны іске асыру туралы есепті қалыптастыру кезінде толтырылады. Келесі жылдары осы жолдар тек есепті кезең үшін толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Қаржы қаражатын игеру" деген 4-бөлім бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Қаржыландыру көзі" деген 1-бағанда құжатты қаржыландыру көзі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3740,188 +3706,188 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Игерілмеу себептері" деген 4-бағанда қаржы қаражатын игермеу себептері көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осы бөлімнің соңындағы "Жиыны" деген жолда есепті жылдың соңына бағдарламалық құжатты іске асыруға жоспарланған және игерілген қаржы қаражатының қаржыландыру көздері бөлінісінде жалпы сомасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "5. Талдамалық жазба" деген бөлім мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) міндеттер нәтижелерінің жоспарланған және нақты қол жеткізілген көрсеткіштерін, сондай-ақ оларға қол жеткізбеу себептерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаржыландыру көздері бойынша бөле отырып, есепті кезеңде бөлінген және игерілген қаражатты көрсете отырып, орындалған/жоспарланған іс-шаралар – орындалмаған/орындалған іс-шаралар (құжат іске асырылған кезден бастап бүкіл кезең ішінде), сондай-ақ (іс-шаралар орындалмаған жағдайда) олардың орындалмау себептері және ұлттық жобада айқындалған белгіленген міндеттер мен нәтижелер көрсеткіштеріне қол жеткізуге ықпалы туралы түсініктемелер туралы ақпаратты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) базалық кезеңмен салыстырғанда серпінде игілік алушылардың қанағаттану деңгейі туралы ақпаратты (құжат іске асырылғанға дейінгі сәтте тиісті көрсеткіштердің мәні туралы ақпарат болған кезде, ол болмаған жағдайда – құжатты іске асырудың бірінші жылы базалық болып танылады);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жүргізілген бақылау іс-шаралары, мемлекеттік аудит, сараптамалық-талдамалық іс-шаралар туралы мәліметтер және бақылау іс-шаралары мен мемлекеттік аудиттің қорытындысы бойынша орындалған ұсынымдар туралы ақпаратты қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжатты іске асыру бюджеттік инвестицияларды іске асырумен байланысты жағдайларда, ұлттық жобаны әзірлеуші іске асыру туралы есепте құжатты іске асыру жөніндегі іс-шаралардың орындалу дәрежесін айқындау жөніндегі көшпелі іс-шаралардың нәтижелері туралы мәліметтерді көрсетеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) шешілуіне құжат бағытталған проблемалар мен міндеттердің шешілу дәрежесі туралы ақпаратты, сондай-ақ тұжырымдар мен ұсыныстарды, оның ішінде ұлттық жобаны түзету қажеттігіне, Қазақстан Республикасының қолданыстағы заңнамасына талап етілетін өзгерістерге және басқаларға қатысты ақпаратты көрсете отырып, құжаттың іске асырылу барысына жинақталған талдауды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қолдау шаралары болған кезде талдамалық есепте мемлекеттік қолдау шараларының тиімділігін салалық бағалау нәтижелері туралы ақпарат, сондай-ақ ұлттық жобада мемлекеттік қолдау шаралары болған жағдайда әрбір мемлекеттік қолдау шарасынан алынған әлеуметтік-экономикалық әсер туралы ақпарат қосымша көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3973,63 +3939,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4351,35 +4339,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>