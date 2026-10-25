--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8280a7c" w14:textId="8280a7c">
+    <w:p w14:paraId="44f3846" w14:textId="44f3846">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1757,157 +1757,4018 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      17. Гранттың мөлшері:</w:t>
+        <w:t xml:space="preserve">
+      16-1. Гранттың мөлшерлері "Өркен" Қазақстан Республикасы Президентінің білім беру грантының құнын айқындау әдістемесін бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2025 жылғы 21 қазандағы № 243 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37232 болып тіркелген) сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 96</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-1-тармақпен толықтырылды – ҚР Оқу-ағарту министрінің м.а. 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі және 2026 жылғы 1 қаңтардан бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Грант мөлшерлері осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі және 2026 жылғы 1 қаңтардан бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Назарбаев Зияткерлік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мектептері" дербес білім</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру ұйымында дарынды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балалардың оқуына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ақы төлеу үшін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президентінің "Өркен"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім беру грантын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тағайындау қағидалары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен мөлшерлеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Назарбаев Зияткерлік мектептері" дербес білім беру ұйымында дарынды балалардың оқуына ақы төлеу үшін Қазақстан Республикасы Президентінің "Өркен" білім беру грантының мөлшерлері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшамен толықтырылды – ҚР Оқу-ағарту министрінің м.а. 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі және 2026 жылғы 1 қаңтардан бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жатақханада тұруды есептемегенде  грант мөлшері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жатақханада тұруды есептегенде грант мөлшері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы қаласы Медеу ауданындағы жаратылыстану -математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 325 752 (екі миллион үш жүз жиырма бес мың жеті жүз елу екі) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 162 572 (үш миллион бір жүз алпыс екі мың бес жүз жетпіс екі) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкшетау қаласындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 347 030 (екі миллион үш жүз қырық жеті мың отыз) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 177 172 (үш миллион бір жүз жетпіс жеті мың бір жүз жетпіс екі) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тараз қаласындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 354 746 (екі миллион үш жүз елу төрт мың жеті жүз қырық алты) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 159 046 (үш миллион бір жүз елу тоғыз мың қырық алты) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтау қаласындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 365 074 (екі миллион үш жүз алпыс бес мың жетпіс төрт) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 169 374 (үш миллион бір жүз алпыс тоғыз мың үш жүз жетпіс төрт) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атырау қаласындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 379 841 (екі миллион үш жүз жетпіс тоғыз мың сегіз жүз қырық бір) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 232 963 (үш миллион екі жүз отыз екі мың тоғыз жүз алпыс үш) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карағанды қаласындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 385 358 (екі миллион үш жүз сексен бес мың үш жүз елу сегіз) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 259 883 (үш миллион екі жүз елу тоғыз мың сегіз жүз сексен үш ) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтөбе қаласындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 387 557 (екі миллион үш жүз сексен жеті мың бес жүз елу жеті) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 224 377 (үш миллион екі жүз жиырма төрт мың үш жүз жетпіс жеті) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы қаласы Наурызбай ауданындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 387 557 (екі миллион үш жүз сексен жеті мың бес жүз елу жеті) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 224 377 (үш миллион екі жүз жиырма төрт мың үш жүз жетпіс жеті) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орал қаласындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 387 557 (екі миллион үш жүз сексен жеті мың бес жүз елу жеті) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 240 679 (үш миллион екі жүз қырық мың алты жүз жетпіс тоғыз) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей қаласындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 391 714 (екі миллион үш жүз тоқсан бір мың жеті жүз он төрт) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 246 563 (үш миллион екі жүз қырық алты мың бес жүз алпыс үш) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодар қаласындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 397 885 (екі миллион үш жүз тоқсан жеті мың сегіз жүз сексен бес) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 251 007 (үш миллион екі жүз елу бір мың жеті) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петропавл қаласындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 397 885 (екі миллион үш жүз тоқсан жеті мың сегіз жүз сексен бес) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 251 007 (үш миллион екі жүз елу бір мың жеті) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шымкент қаласы Абай ауданындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 397 885 (екі миллион үш жүз тоқсан жеті мың сегіз жүз сексен бес) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 260 547 (үш миллион екі жүз алпыс мың бес жүз қырық жеті) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шымкент қаласы Қаратау ауданындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 397 885 (екі миллион үш жүз тоқсан жеті мың сегіз жүз сексен бес) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 260 547 (үш миллион екі жүз алпыс мың бес жүз қырық жеті) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талдықорған қаласындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 406 803 (екі миллион төрт жүз алты мың сегіз жүз үш) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 359 228 (үш миллион үш жүз елу тоғыз мың екі жүз жиырма сегіз) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана қаласы Нұра ауданының жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 418 169 (екі миллион төрт жүз он сегіз мың бір жүз алпыс тоғыз) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 332 183 (үш миллион үш жүз отыз екі мың бір жүз сексен үш) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостанай қаласындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 421 778 (екі миллион төрт жүз жиырма бір мың жеті жүз жетпіс сегіз) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 300 908 (үш миллион үш жүз мың тоғыз жүз сегіз) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өскемен қаласындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 479 030 (екі миллион төрт жүз жетпіс тоғыз мың отыз) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 392 698 (үш миллион үш жүз тоқсан екі мың алты жүз тоқсан сегіз) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түркістан қаласындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 773 953 (екі миллион жеті жүз жетпіс үш мың тоғыз жүз елу үш ) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 676 344 (үш миллион алты жүз жетпіс алты мың үш жүз қырық төрт ) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана қаласындағы Назарбаев Зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 814 832 (екі миллион сегіз жүз он төрт мың сегіз жүз отыз екі) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 728 846 (үш  миллион жеті жүз жиырма сегіз мың сегіз жүз қырық алты) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылорда қаласындағы жаратылыстану-математика бағытындағы Назарбаев зияткерлік мектебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 914 226 (екі миллион тоғыз жүз он төрт мың екі жүз жиырма алты) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 853 040 (үш миллион сегіз жүз елу үш мың қырық) теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1928,55 +5789,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2302,31 +6163,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>