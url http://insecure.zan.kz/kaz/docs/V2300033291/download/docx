--- v0 (2026-01-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9c73480" w14:textId="9c73480">
+    <w:p w14:paraId="46d340f" w14:textId="46d340f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,106 +76,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Маманды жұмысқа жіберу, бюджет қаражаты есебінен жұмсалған шығыстарды өтеу, өз бетімен жұмысқа орналасу құқығын беру, мемлекеттік білім беру тапсырысы негізінде білім алған Қазақстан Республикасының азаматтарын жұмыспен өтеу жөніндегі міндетінен босату немесе олардың міндетін тоқтату қағидаларын бекіту туралы" Қазақстан Республикасы Ғылым және жоғары білім министрінің міндетін атқарушының 2023 жылғы 11 тамыздағы № 403 бұйрығына өзгеріс енгізу туралы</w:t>
+        <w:t>Маманды жұмысқа жіберу, бюджет қаражаты есебінен жұмсалған шығыстарды өтеу, өз бетінше жұмысқа орналасу құқығын беру, мемлекеттік білім беру тапсырысы негізінде білім алған Қазақстан Республикасының азаматтарын жұмыспен өтеу жөніндегі міндетінен босату немесе олардың міндетін тоқтату қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ғылым және жоғары білім министрінің м.а. 2023 жылғы 11 тамыздағы № 403 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 17 тамызда № 33291 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырыбы жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 20.10.2025 </w:t>
+      Ескерту. Тақырыбы жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 30.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 485</w:t>
+        <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Білім туралы" Қазақстан Республикасы Заңының 5-3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -190,120 +190,120 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Маманды жұмысқа жіберу, бюджет қаражаты есебінен жұмсалған шығыстарды өтеу, өз бетімен жұмысқа орналасу құқығын беру, мемлекеттік білім беру тапсырысы негізінде білім алған Қазақстан Республикасының азаматтарын жұмыспен өтеу жөніндегі міндетінен босату немесе олардың міндетін тоқтату </w:t>
+      1. Маманды жұмысқа жіберу, бюджет қаражаты есебінен жұмсалған шығыстарды өтеу, өз бетінше жұмысқа орналасу құқығын беру, мемлекеттік білім беру тапсырысы негізінде білім алған Қазақстан Республикасының азаматтарын жұмыспен өтеу жөніндегі міндетінен босату немесе олардың міндетін тоқтату </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 20.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 30.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 485</w:t>
+        <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2291,194 +2291,298 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖЖОКБҰ мен ДССҒҰ Оператордың ақпараттық жүйесіне білім алушылар контингентінің қозғалысы (қабылдау, оқудан шығару, ауыстыру, қалпына келтіру, академиялық демалыс беру, академиялық демалыстан шығу) туралы ақпаратты, растайтын құжаттарды қоса бере отырып, бөлу нәтижелері туралы мәліметтерді қашықтық режімінде уақтылы енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z82" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Өз жұмысын оның құрамы бекітілген күннен бастайтын Жас мамандарды және мемлекеттік білім беру тапсырысы негізінде философия докторларын (PhD) және бейіні бойынша докторларды даярлау бағдарламалары бойынша докторантурада оқыған адамдарды жұмысқа бөлу жөніндегі комиссиялар (бұдан әрі – Комиссия) тұрақты жұмыс істейтін Комиссиялар болып табылады және Заңның </w:t>
+      11. Өз жұмысын оның құрамы бекітілген күннен бастайтын Жас мамандарды және мемлекеттік білім беру тапсырысы негізінде философия докторларын (PhD) және бейіні бойынша докторларды даярлау бағдарламалары бойынша докторантурада оқыған адамдарды жұмысқа бөлу жөніндегі комиссия (бұдан әрі – Комиссия) тұрақты жұмыс істейтін Комиссия болып табылады және Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17-тармағында көрсетілген Қазақстан Республикасының азаматтарын жұмысқа дербес бөлу үшін оқуын аяқтайтын тиісті ЖЖОКБҰ және ДССҒҰ жанынан жыл сайын құрылады.</w:t>
+        <w:t xml:space="preserve"> 17-тармағында көрсетілген Қазақстан Республикасының азаматтарын жұмысқа дербес бөлу үшін оқуын аяқтайтын тиісті ЖЖОКБҰ және ДССҒҰ жанынан жыл сайын құрылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z83" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия өзінің жұмысында Қазақстан Республикасы Ғылым және жоғары білім министрінің 2024 жылғы 11 сәуірдегі № 163 бұйрығымен бекітілген Жас мамандарды және мемлекеттік білім беру тапсырысы негізінде философия докторларын (PhD) және бейіні бойынша докторларды даярлау бағдарламалары бойынша докторантурада оқыған адамдарды жұмысқа бөлу жөніндегі комиссия туралы ережені басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z84" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 17-тармағында көрсетілген Қазақстан Республикасының азаматтарын жұмысқа бөлу және жіберу мынадай тәртіппен жүзеге асырылады:</w:t>
+        <w:t>
+      12. Заңның 47-бабының 17-тармағында көрсетілген Қазақстан Республикасының азаматтарын жұмысқа бөлу және жіберу мынадай тәртіппен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
-[...15 lines deleted...]
-      1) Комиссиялар жыл сайын 15 қаңтардан кешіктірмей қағаз тасығышта немесе электронды құжат нысанында ЖАО-ларға түлектердің санын (оның ішінде тегі мен аты-жөнін), олардың тұрғылықты тұратын жерін, алған мамандығы мен қай тілде оқығанын көрсетіп, олардың кейіннен тиісті ұйымдарға жұмысқа тұруы мақсатында бос жұмыс орындары болған жағдайда беруі үшін өтінімдер жібереді;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Комиссия жыл сайын 15 қаңтардан кешіктірмей қағаз тасығышта немесе электронды құжат нысанында ЖАО-ларға түлектердің санын (оның ішінде тегі мен аты-жөнін), олардың тұрғылықты тұратын жерін, алған мамандығы мен қай тілде оқығанын көрсетіп, олардың кейіннен тиісті ұйымдарға жұмысқа тұруы мақсатында бос жұмыс орындары болған жағдайда беруі үшін өтінімдер жібереді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
-[...15 lines deleted...]
-      2) ЖАО 15 ақпаннан кешіктірмей осы тармақтың 1) тармақшасында көрсетілген өтінімдерге сәйкес ЖЖОКБҰ мен ДССҒҰ Комиссияларына қағаз тасығышта немесе электронды құжат нысанында мәлімделген мамандықтар бойынша кадрларға қажеттілік туралы ақпарат ұсынады;</w:t>
+    <w:bookmarkStart w:name="z262" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ЖАО 15 ақпаннан кешіктірмей осы тармақтың 1) тармақшасында көрсетілген өтінімдерге сәйкес ЖЖОКБҰ мен ДССҒҰ Комиссиясына қағаз тасығышта немесе электронды құжат нысанында мәлімделген мамандықтар бойынша кадрларға қажеттілік туралы ақпарат ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
-[...15 lines deleted...]
-      3) тапсырыс берушілерге жасалған үшжақты келісімдердің талаптарына сәйкес бөлінетін нысаналы даярлық шеңберінде оқыған адамдарды қоспағанда, Комиссиялар жұмысқа бөлуді жүзеге асыру кезінде жас мамандардың, философия докторларының (PhD) және бейіні бойынша докторлардың өз бетінше жұмысқа орналасу құқығын ескереді, және жұмысқа бөлу олар жұмысқа келгенге дейін бос жұмыс орнын сақтау туралы кепілдікпен жұмыс фактісін немесе бос жұмыс орнының бар екенін растайтын жұмыс берушілерден ұсынылған құжаттар (кепілдік хаттар, өтініштер, анықтамалар, шарттар) негізінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z263" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3) тапсырыс берушілерге жасалған үшжақты келісімдердің талаптарына сәйкес бөлінетін нысаналы даярлық шеңберінде оқыған адамдарды қоспағанда, Комиссия жұмысқа бөлуді жүзеге асыру кезінде жас мамандардың, философия докторларының (PhD) және бейіні бойынша докторлардың өз бетінше жұмысқа орналасу құқығын ескереді және жұмысқа бөлу олар жұмысқа келгенге дейін бос жұмыс орнын сақтау туралы кепілдікпен жұмыс фактісін немесе бос жұмыс орнының бар екенін растайтын жұмыс берушілерден ұсынылған құжаттар (кепілдік хаттар, өтініштер, анықтамалар, шарттар) негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z88" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2991,95 +3095,297 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17-тармағында көрсетілген Қазақстан Республикасының азаматтарын әскери қызметке шақыру кезінде жұмыспен өтеу мерзімінде қызмет өткеру уақытын есептемегенде, қызмет өткеру уақытына кейінге қалдыру беріледі.</w:t>
+        <w:t xml:space="preserve"> 17-2-тармағына сәйкес Комиссияның шешімімен Қазақстан Республикасының азаматтары мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z106" w:id="93"/>
+    <w:bookmarkStart w:name="z264" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Бөлу сәтінде бос жұмыс орындары болмаған жағдайда жұмысқа орналасуға жәрдемдесу үшін Заңның </w:t>
+      1) Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>47-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17-2-тармағының 5) және 6) тармақшаларында көзделген шарттар сақталған кезде кейіннен жұмыспен өтеуден босату үшін әскери қызметтің белгіленген мерзімі аяқталғанға дейін әскерге шақыру бойынша немесе келісімшарт бойынша әскери қызмет өткерген кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z265" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шетелдік білім беру ұйымдарында резидентурада (ординатурада), магистратурада, аспирантурада, докторантурада оқуға түскен және оқуын аяқтаған кезде жұмыспен өтеу мерзімін кейінге қалдыру уақытын есептемегенде оқу кезеңінде жұмыспен өтеу бойынша міндеттерін кейінге қалдырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 2) тармақшасында көрсетілген адамдар кейінге қалдыру мерзімі біткен күннен бастап күнтізбелік 30 (отыз) күннен кешіктірмей жұмыспен өтеу жөніндегі міндеттерін орындауға кіріседі және жұмысқа орналастырылған сәттен бастап күнтізбелік 10 (он) күн ішінде растайтын құжаттарды қоса бере отырып, Операторды кейінге қалдыру мерзімінің өтуі және жұмыспен өтеу орны туралы жазбаша хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Бөлу сәтінде бос жұмыс орындары болмаған кезде жұмысқа орналасуға жәрдемдесу үшін Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17-тармағында көрсетілген Қазақстан Республикасының азаматтарына бөлу жөніндегі комиссиялар жұмыс іздеп жүрген адамдар ретінде тіркеу туралы өтініштермен жүгіну үшін тұрғылықты жері бойынша мансап орталықтарына немесе "электрондық үкіметтің" веб-порталы немесе "Электрондық еңбек биржасы" (портал enbek.kz) мемлекеттік ақпараттық порталы арқылы жұмыспен өтеу мерзімінде жұмыс іздеп жүрген адам, жұмыссыз адам ретінде есепте тұрған уақытын есепке ала отырып, жолдамалар береді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="94"/>
+        <w:t xml:space="preserve"> 17-тармағында көрсетілген Қазақстан Республикасының азаматтарына Комиссия жұмыс іздеп жүрген адамдар ретінде тіркеу туралы өтініштермен жүгіну үшін тұрғылықты жері бойынша мансап орталықтарына не "электрондық үкіметтің" веб-порталы немесе "Электрондық еңбек биржасы" (портал enbek.kz) мемлекеттік ақпараттық порталы арқылы жұмыспен өтеу мерзімінде жұмыс іздеп жүрген адам, жұмыссыз адам ретінде есепте тұрған уақытын есепке ала отырып, жолдамалар береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3094,412 +3400,652 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17-тармағында көрсетілген Қазақстан Республикасының азаматтары жұмыс іздеп жүрген адам ретінде тіркеуге жолдама алғаннан кейін оқуды аяқтаған жылдың 1 қыркүйегінен кешіктірмей жұмысқа орналасуға жәрдемдесу үшін өтініш білдіреді және "Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 маусымдағы № 214 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32850 болып тіркелген) айқындалған тәртіппен жұмыс іздеп жүрген адам ретінде тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z108" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген мерзімдерге сәйкес келмейтін мерзімдерде ЖЖОКБҰ-да немесе ДССҒҰ-да оқуды аяқтайтын жас мамандар, бейіні бойынша докторлар және философия докторлары (PhD) ЖЖОКБҰ-ның немесе ДССҒҰ-ның академиялық күнтізбесінде белгіленген мерзімдерге сәйкес оқу аяқталған күннен бастап екі айдан кешіктірмей жұмыс іздеп жүрген адамдар, жұмыссыздар ретінде тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте екі айлық кезең, оның ішінде ағымдағы жылы басталуы және келесі жылы аяқталуы жағдайларын қоса алғанда, үздіксіз есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      22. Тұрғылықты жері бойынша өңірде Заңның 47-бабының 17-тармағында көрсетілген және мансап орталықтарында есепке алынған азаматтардың кәсіптік даярлығы мен мамандығына сәйкес келетін бос жұмыс орындары болмаған жағдайда еңбек мобильділігі орталықтары жұмыс іздеп жүрген адамдарға "Жұмыс күшінің ұтқырлығын арттыру үшін адамдардың ерікті түрде қоныс аудару қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 234 </w:t>
+      22. Тұрғылықты жері бойынша өңірде Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>47-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17-тармағында көрсетілген және мансап орталықтарында есепке алынған азаматтардың кәсіптік даярлығы мен мамандығына сәйкес келетін бос жұмыс орындары болмаған жағдайда еңбек мобильділігі орталықтары жұмыс іздеп жүрген адамдарға "Жұмыс күшінің ұтқырлығын арттыру үшін адамдардың ерікті түрде қоныс аудару қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 234 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32880 болып тіркелген) айқындалған тәртіппен басқа өңірлерде жұмысқа орналасу мүмкіндігін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мемлекеттік білім беру тапсырысы негізінде ЖЖОКБҰ-да немесе ДССҒҰ-да оқуын бір мезгілде аяқтаған ерлі-зайыптыларға бір елді мекенде орналасқан ұйымдарда жұмыс беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер ерлі-зайыптылардың біреуі оқуын бұрын бітірсе, онда оны бөлу жалпы негіздерде жүргізіледі. Бұл жағдайда Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17-1-тармағына сәйкес оқуын кейін аяқтаған жұбайы (зайыбы) жұбайының (зайыбының) жұмыс орны бойынша бірінші кезекте бөлінуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Комиссияның отырысы жыл сайын күндізгі, сырттай немесе қашықтық нысанында өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Комиссияға дәлелді себептерсіз келмеген Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>47-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17-тармағында көрсетілген Қазақстан Республикасының азаматтары сырттай нысанда өздерінің қатысуынсыз бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17-тармағында көрсетілген Қазақстан Республикасының азаматтары оқитын ЖЖОКБҰ мен ДССҒҰ-да негізгі бөлуге алдын ала дайындалу мақсатында оқу аяқталатын жылы 1 наурызға дейінгі мерзімде Операторға білім алушылар туралы өзекті деректерді Оператордың ақпараттық жүйесіне қашықтық режімінде енгізіп, Оператор белгілеген нысан бойынша қағаз жеткізгіште немесе электрондық құжат нысанда күтіліп отырған оқу бітірушілер туралы мәліметтерді ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      27. Заңның 47-бабының 17-тармағында көрсетілген, ағымдағы жылы оқу бітіретін Қазақстан Республикасының азаматтарын дербес бөлу тиісті бөлу жөніндегі комиссияның хаттамалық шешімімен жыл сайын 1 шілдеден кешіктірмей ресімделеді, оның негізінде ЖЖОКБҰ мен ДССҒҰ осы Қағидаларға </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="104"/>
+      27. Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>47-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17-тармағында көрсетілген, ағымдағы жылы оқу бітіретін Қазақстан Республикасының азаматтарын дербес бөлу Комиссияның хаттамалық шешімімен жыл сайын 1 шілдеден кешіктірмей ресімделеді, оның негізінде ЖЖОКБҰ мен ДССҒҰ осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша жұмысқа жолдамалар дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хаттамалық шешімді осы тармақтың бірінші бөлігінде көрсетілген мерзімдерге сәйкес келмейтін мерзімдерде ресімдеуге қорытынды аттестаттаудың неғұрлым ерте немесе кеш мерзімдері және ЖЖОКБҰ мен ДССҒҰ-ның академиялық күнтізбесінде белгіленген жоғары немесе жоғары оқу орнынан кейінгі білімнің білім беру бағдарламасын зерделеу аяқталған жағдайда, бірақ қорытынды аттестаттау аяқталған күннен бастап күнтізбелік 30 күннен кешіктірілмей жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл ретте Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>47-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17-тармағында көрсетілген Қазақстан Республикасының азаматтарын бөлу туралы оларды хабардар етуді ЖЖОКБҰ мен ДССҒҰ хаттамалық шешім қабылданған сәттен бастап үш жұмыс күнінен кешіктірмей жұмысқа жолдамалар беру арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның хаттамалық шешімін отырысқа қатысып отырған Комиссия мүшелерінің электрондық цифрлық қолтаңбалары арқылы куәландырылған электрондық құжат нысанында, оның ішінде Оператордың ақпараттық жүйесінде ресімдеуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17-тармағында көрсетілген Қазақстан Республикасы азаматтарының жұмыспен өтеу мерзімі олардың жұмыс берушілермен еңбек шартын немесе жалдамалы қызметкер ретінде азаматтық-құқықтық сипаттағы шартты жасасқан күнінен бастап не жеке кәсіпкер немесе жеке практикамен айналысатын адам ретінде мемлекеттік кірістер органында тіркеу есебіне қойылған күннен бастап есептеледі, ал бос жұмыс орны болмаған жағдайда - мансап орталығында жұмыс іздеуші немесе жұмыссыз ретінде тіркелген күннен бастап есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z121" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Еңбек кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3514,450 +4060,626 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>62-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құжаттар еңбек шарттары бойынша жұмыс істейтін адамдар үшін жұмыспен өтеуді растайтын құжаттар болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z122" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалдамалы қызметкер ретінде азаматтық-құқықтық сипаттағы шарттар бойынша жұмыс істейтін адамдар үшін жұмыспен өтеуді растайтын құжаттар азаматтық-құқықтық сипаттағы шарт және салық агенті аударған міндетті зейнетақы жарналары туралы бірыңғай жинақтаушы зейнетақы қорынан үзінді көшірмелер болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z122" w:id="109"/>
-[...15 lines deleted...]
-      Жалдамалы қызметкер ретінде азаматтық-құқықтық сипаттағы шарттар бойынша жұмыс істейтін адамдар үшін жұмыспен өтеуді растайтын құжаттар азаматтық-құқықтық сипаттағы шарт және салық агенті аударған міндетті зейнетақы жарналары туралы бірыңғай жинақтаушы зейнетақы қорынан үзінді көшірмелер болып табылады.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке кәсіпкер немесе жеке практикамен айналысатын тұлға ретінде жұмыспен өтеуді растайтын құжаттар жеке кәсіпкер және жеке практикамен айналысатын адам ретінде мемлекеттік кіріс органында тіркеу есебіне қою туралы құжат – жеке кәсіпкер ретінде қызметтің басталғаны туралы хабарлама немесе жеке практикамен айналысатын адамды тіркеу есебі туралы салықтық өтініш және бірыңғай жинақтаушы зейнетақы қорына міндетті зейнетақы жарналарын өз пайдасына дербес төлеу туралы үзінді көшірме болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z123" w:id="110"/>
-[...15 lines deleted...]
-      Жеке кәсіпкер немесе жеке практикамен айналысатын тұлға ретінде жұмыспен өтеуді растайтын құжаттар жеке кәсіпкер және жеке практикамен айналысатын адам ретінде мемлекеттік кіріс органында тіркеу есебіне қою туралы құжат – жеке кәсіпкер ретінде қызметтің басталғаны туралы хабарлама немесе жеке практикамен айналысатын адамды тіркеу есебі туралы салықтық өтініш және бірыңғай жинақтаушы зейнетақы қорына міндетті зейнетақы жарналарын өз пайдасына дербес төлеу туралы үзінді көшірме болып табылады.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталығына есепке қойылғанын растайтын құжат электрондық құжат түріндегі электрондық цифрлық қолтаңба болған кезде enbek.kz порталы, "электрондық үкімет" веб-порталы және (немесе) ақпараттандыру объектілері арқылы жұмыссыздың сұрауы бойынша жүзеге асырылатын жұмыссыз ретінде тіркелгендігі туралы ақпарат болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z124" w:id="111"/>
-[...15 lines deleted...]
-      Мансап орталығына есепке қойылғанын растайтын құжат электрондық құжат түріндегі электрондық цифрлық қолтаңба болған кезде enbek.kz порталы, "электрондық үкімет" веб-порталы және (немесе) ақпараттандыру объектілері арқылы жұмыссыздың сұрауы бойынша жүзеге асырылатын жұмыссыз ретінде тіркелгендігі туралы ақпарат болып табылады.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. ЖЖОКБҰ және ДССҒҰ жыл сайын бөлу туралы хаттамалық шешім қабылданған күннен бастап күнтізбелік 15 күн ішінде Операторға Комиссияның хаттамасын ұсынады және ағымдағы жылғы 15 тамыздан кешіктірмей Операторға бөлу жөніндегі барлық материалдарды қағаз жеткізгіште және (немесе) электрондық құжат нысанында жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z125" w:id="112"/>
-[...15 lines deleted...]
-      29. ЖЖОКБҰ және ДССҒҰ жыл сайын бөлу туралы хаттамалық шешім қабылданған күннен бастап күнтізбелік 15 күн ішінде Операторға бөлу жөніндегі комиссиялардың хаттамаларын ұсынады және ағымдағы жылдың 15 тамызынан кешіктірмей Операторға бөлу жөніндегі барлық материалдарды қағаз жеткізгіште және (немесе) электрондық құжат нысанында жібереді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z126" w:id="113"/>
-[...15 lines deleted...]
-      30. Мыналар:</w:t>
+    <w:bookmarkStart w:name="z127" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резидентураға мемлекеттік білім беру тапсырысы негізінде, магистратураға немесе докторантураға түспеген адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z127" w:id="114"/>
-[...15 lines deleted...]
-      резидентураға мемлекеттік білім беру тапсырысы негізінде, магистратураға немесе докторантураға түспеген адамдар;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыс берушінің таратылуы немесе қызметкерлер санының немесе штатының қысқартылуы негіздері бойынша жұмыстан босатылған адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z128" w:id="115"/>
-[...15 lines deleted...]
-      әскери қызмет өткергеннен кейін оралған адамдар;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс беруші бос жұмыс орындарын сақтамаған адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z129" w:id="116"/>
-[...15 lines deleted...]
-      жұмыс берушінің таратылуы немесе қызметкерлер санының немесе штатының қысқартылуы негіздері бойынша жұмыстан босатылған адамдар;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір бос орынға бірнеше жас маманның жіберілуіне байланысты жұмысқа қабылданбаған адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z130" w:id="117"/>
-[...15 lines deleted...]
-      жұмыс беруші бос жұмыс орындарын сақтамаған адамдар;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әңгімелесуге жіберілмеген немесе бос мемлекеттік лауазымға орналасу үшін конкурстық іріктеуден өтпеген бейін бойынша докторлар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z131" w:id="118"/>
-[...15 lines deleted...]
-      бір бос орынға бірнеше жас маманның жіберілуіне байланысты жұмысқа қабылданбаған адамдар;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөлінген жерге белгіленген мерзімде дәлелді себептермен (жас маманның немесе жақын туыстарының науқастануы, некеге тұруы және тұрғылықты жерін ауыстыруы, жұмыспен өтеу орнына уақтылы келуіне кедергі болған форс-мажорлық мән-жайлар) келмеген адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z132" w:id="119"/>
-[...15 lines deleted...]
-      әңгімелесуге жіберілмеген немесе бос мемлекеттік лауазымға орналасу үшін конкурстық іріктеуден өтпеген бейін бойынша докторлар;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мансап орталықтарында жұмыс іздеушілер немесе жұмыссыздар ретінде тіркелу кезінде жүктілік кезіндегі әйелдер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z133" w:id="120"/>
-[...15 lines deleted...]
-      бөлінген жерге белгіленген мерзімде дәлелді себептермен (жас маманның немесе жақын туыстарының науқастануы, некеге тұруы және тұрғылықты жерін ауыстыруы, жұмыспен өтеу орнына уақтылы келуіне кедергі болған форс-мажорлық мән-жайлар) келмеген адамдар;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уақытша болмаған жұмыскерді алмастыру үшін жұмысқа қабылданған кезде негізгі жұмыскердің жұмысқа шығуына байланысты жұмыстан босатылуы (уақытша бос мемлекеттік лауазымға орналастыруды қоса алғанда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z134" w:id="121"/>
-[...15 lines deleted...]
-      мансап орталықтарында жұмыс іздеушілер немесе жұмыссыздар ретінде тіркелу кезінде жүктілік кезіндегі әйелдер;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      некеге тұруы және осыған байланысты тұрғылықты жерін өзгертуі бойынша бастапқы бөлінген жерде толық мерзімді өтемеген адамдар қайта бөлінуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z135" w:id="122"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдарды қайта бөлу бастапқы бөлу сияқты тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z138" w:id="125"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z138" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген адамдарды қайта бөлу жөніндегі материалдарды ЖЖОКБҰ және ДССҒҰ бөлу жөніндегі комиссиялары қайта бөлу туралы хаттамалық шешім қабылданған күннен бастап күнтізбелік 15 күн ішінде Операторға жібереді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="126"/>
+        <w:t xml:space="preserve"> көрсетілген адамдарды қайта бөлу жөніндегі материалдарды ЖЖОКБҰ және ДССҒҰ Комиссиясы қайта бөлу туралы хаттамалық шешім қабылданған күннен бастап күнтізбелік 15 күн ішінде Операторға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жұмыспен өтеу жөніндегі міндеттен босатуды немесе міндетін тоқтатуды ұсыну</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z140" w:id="127"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z140" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3972,92 +4694,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17-тармағында көзделген жұмыспен өтеу жөніндегі міндеттен босату Комиссияның шешімімен Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17-2-тармағына сәйкес Қазақстан Республикасының азаматтарына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z141" w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z141" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Заңның 47-бабының 17-тармағында көзделген оқуға байланысты бюджет қаражаты есебінен жұмсалған шығыстарды өтемей, жұмыспен өтеу жөніндегі міндет Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17-3-тармағында көрсетілген негіздер бойынша тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z142" w:id="129"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z142" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4172,70 +4894,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мән-жайлар тиісті құжаттармен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z143" w:id="130"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z143" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Жұмыспен өтемеген жағдайда бюджет қаражаты есебінен жұмсалған шығыстарды өтеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z144" w:id="131"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z144" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4250,191 +4972,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17-тармағында көзделген жұмыспен өтеу жөніндегі міндетті орындамағаны үшін Қазақстан Республикасының азаматтары Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17-2 және (немесе) 17-3-тармақтарында көзделген жағдайларды қоспағанда, өздерін оқытуға байланысты бюджет қаражаты есебінен жұмсалған шығыстарды Оператор арқылы бюджетке нақты жұмыс істелген кезеңге мөлшерлес өтейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z145" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Жұмыспен өтемеген жағдайда бюджет қаражатының шығыстарын өтеу мынадай формула бойынша нақты жұмыспен өтеген кезеңге мөлшерлес жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z146" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S1 = (z - d) * S / z,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z145" w:id="132"/>
-[...15 lines deleted...]
-      37. Жұмыспен өтемеген жағдайда бюджет қаражатының шығыстарын өтеу мынадай формула бойынша нақты жұмыспен өтеген кезеңге мөлшерлес жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z147" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z146" w:id="133"/>
-[...15 lines deleted...]
-      S1 = (z - d) * S / z,</w:t>
+    <w:bookmarkStart w:name="z148" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S1 – бюджетке қайтарылуға тиіс сома, теңгемен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z147" w:id="134"/>
-[...15 lines deleted...]
-      мұндағы:</w:t>
+    <w:bookmarkStart w:name="z149" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d – айлардағы жұмыспен өтеудің нақты мерзімі, күндерге бөлшектенбейді (бұл ретте дөңгелектеу үлкен жағына қарай жүргізіледі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z148" w:id="135"/>
-[...15 lines deleted...]
-      S1 – бюджетке қайтарылуға тиіс сома, теңгемен;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      z – осы Қағидалардың 3, 4, 5, 6, 7 және 8-тармақтарында көрсетілген, бүкіл мерзім бойы мемлекеттік білім беру тапсырысы негізінде оқып шыққан Қазақстан Республикасының азаматтары үшін 36 айды (4-тармақта көрсетілген адамдар үшін 24 ай немесе формула бойынша есептелген мемлекеттік білім беру тапсырысы негізінде ішінара оқыған адамдар үшін мөлшерлес өтеу мерзімі) құрайтын жұмыспен өтеу мерзімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z149" w:id="136"/>
-[...15 lines deleted...]
-      d – айлардағы жұмыспен өтеудің нақты мерзімі, күндерге бөлшектенбейді (бұл ретте дөңгелектеу үлкен жағына қарай жүргізіледі);</w:t>
+    <w:bookmarkStart w:name="z151" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S – мемлекеттік білім беру тапсырысы негізінде бүкіл оқу кезеңіне жұмсалған бюджет қаражатының сомасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z150" w:id="137"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4643,584 +5365,584 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z153" w:id="139"/>
+    <w:bookmarkStart w:name="z153" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жұмысқа/мансап орталығына жолдама</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z154" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z155" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ЖЖОКБҰ немесе ДССҒҰ атауы)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z154" w:id="140"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> _______________________________________________________</w:t>
+    <w:bookmarkStart w:name="z156" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мамандығы және (немесе) білім беру бағдарламалары бойынша түлек_________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z155" w:id="141"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (ЖЖОКБҰ немесе ДССҒҰ атауы)</w:t>
+    <w:bookmarkStart w:name="z157" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z156" w:id="142"/>
-[...15 lines deleted...]
-      мамандығы және (немесе) білім беру бағдарламалары бойынша түлек_________</w:t>
+    <w:bookmarkStart w:name="z158" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z157" w:id="143"/>
-[...15 lines deleted...]
-      _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z159" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z158" w:id="144"/>
-[...15 lines deleted...]
-      (тегі, аты, әкесінің аты (болған жағдайда))</w:t>
+    <w:bookmarkStart w:name="z160" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербес бөлу жөніндегі комиссияның ____________________№ _________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z159" w:id="145"/>
-[...15 lines deleted...]
-      ______________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z161" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хаттамалық шешімінің негізінде _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z160" w:id="146"/>
-[...15 lines deleted...]
-      дербес бөлу жөніндегі комиссияның ____________________№ _________________</w:t>
+    <w:bookmarkStart w:name="z162" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                               (лауазымы/мәртебесі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z161" w:id="147"/>
-[...15 lines deleted...]
-      хаттамалық шешімінің негізінде _____________________</w:t>
+    <w:bookmarkStart w:name="z163" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________ орналасқан (мекенжайы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z162" w:id="148"/>
-[...15 lines deleted...]
-                                                               (лауазымы/мәртебесі)</w:t>
+    <w:bookmarkStart w:name="z164" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z163" w:id="149"/>
-[...15 lines deleted...]
-      __________________________________________________ орналасқан (мекенжайы)</w:t>
+    <w:bookmarkStart w:name="z165" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ұйым/мансап орталығының атауы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z164" w:id="150"/>
-[...15 lines deleted...]
-      _____________________________________________________________жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖЖОКБҰ басшысы, қолы_________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z165" w:id="151"/>
-[...15 lines deleted...]
-      (ұйым/мансап орталығының атауы)</w:t>
+    <w:bookmarkStart w:name="z167" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -------------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z166" w:id="152"/>
-[...15 lines deleted...]
-      ЖЖОКБҰ басшысы, қолы_________________________________________</w:t>
+    <w:bookmarkStart w:name="z168" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кесу сызығы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z167" w:id="153"/>
-[...15 lines deleted...]
-      -------------------------------------------------------------------------------------------------</w:t>
+    <w:bookmarkStart w:name="z169" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен,__________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z168" w:id="154"/>
-[...15 lines deleted...]
-      (кесу сызығы)</w:t>
+    <w:bookmarkStart w:name="z170" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z169" w:id="155"/>
-[...15 lines deleted...]
-      Мен,__________________________________________________________________,</w:t>
+    <w:bookmarkStart w:name="z171" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________бітіріп,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z170" w:id="156"/>
-[...15 lines deleted...]
-      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+    <w:bookmarkStart w:name="z172" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ЖЖОКБҰ немесе ДССҒҰ атауы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z171" w:id="157"/>
-[...15 lines deleted...]
-      _________________________________________________________________бітіріп,</w:t>
+    <w:bookmarkStart w:name="z173" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________орналасқан,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z172" w:id="158"/>
-[...15 lines deleted...]
-      (ЖЖОКБҰ немесе ДССҒҰ атауы)</w:t>
+    <w:bookmarkStart w:name="z174" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мекенжайы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z173" w:id="159"/>
-[...15 lines deleted...]
-      ____________________________________________________________орналасқан,</w:t>
+    <w:bookmarkStart w:name="z175" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмысқа/мансап орталығына ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z174" w:id="160"/>
-[...15 lines deleted...]
-      (мекенжайы)</w:t>
+    <w:bookmarkStart w:name="z176" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ұйым атауы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z175" w:id="161"/>
-[...15 lines deleted...]
-      жұмысқа/мансап орталығына ___________________________________</w:t>
+    <w:bookmarkStart w:name="z177" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________лауазымына жолдама алғанымды растаймын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z176" w:id="162"/>
-[...15 lines deleted...]
-      (ұйым атауы)</w:t>
+    <w:bookmarkStart w:name="z178" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түлектің қолы _______</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z177" w:id="163"/>
-[...15 lines deleted...]
-      ______________________________лауазымына жолдама алғанымды растаймын.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 ___ жылғы " ___" ________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z178" w:id="164"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5403,1428 +6125,1428 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>олардың міндетін тоқтату</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z181" w:id="166"/>
+    <w:bookmarkStart w:name="z181" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Білім беру қызметтерін көрсету </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z182" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы шартына қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z183" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z182" w:id="167"/>
-[...15 lines deleted...]
-      туралы шартына қосымша</w:t>
+    <w:bookmarkStart w:name="z184" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республикалық бюджет қаражатынан қаржыландырылатын мемлекеттік білім беру тапсырысы негізінде білім алған адамдар үшін жұмыспен өтеу жөніндегі міндеттеме </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z183" w:id="168"/>
-[...15 lines deleted...]
-      Нысан</w:t>
+    <w:bookmarkStart w:name="z185" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен, __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z184" w:id="169"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Республикалық бюджет қаражатынан қаржыландырылатын мемлекеттік білім беру тапсырысы негізінде білім алған адамдар үшін жұмыспен өтеу жөніндегі міндеттеме </w:t>
+    <w:bookmarkStart w:name="z186" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты – ол бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z185" w:id="170"/>
-[...15 lines deleted...]
-      Мен, __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z187" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН ___________, туған күні "_____" _______ ________________________ ж.,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z186" w:id="171"/>
-[...15 lines deleted...]
-      (тегі, аты, әкесінің аты – ол бар болған жағдайда)</w:t>
+    <w:bookmarkStart w:name="z188" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР ІІМ "___"_______ ________ ж., берген жеке куәлігім №____________________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z187" w:id="172"/>
-[...15 lines deleted...]
-      ЖСН ___________, туған күні "_____" _______ ________________________ ж.,</w:t>
+    <w:bookmarkStart w:name="z189" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды мекенжайым (тіркелу орыны):_______________________________________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z188" w:id="173"/>
-[...15 lines deleted...]
-      ҚР ІІМ "___"_______ ________ ж., берген жеке куәлігім №____________________,</w:t>
+    <w:bookmarkStart w:name="z190" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нақты тұрғылықты жерім:_______________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z189" w:id="174"/>
-[...15 lines deleted...]
-      заңды мекенжайым (тіркелу орыны):_______________________________________,</w:t>
+    <w:bookmarkStart w:name="z191" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұялы телефон нөмірім _______________________________________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z190" w:id="175"/>
-[...15 lines deleted...]
-      нақты тұрғылықты жерім:_______________________________________________,</w:t>
+    <w:bookmarkStart w:name="z192" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электрондық поштаның мекенжайым _______________________________________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z191" w:id="176"/>
-[...15 lines deleted...]
-      ұялы телефон нөмірім _______________________________________,</w:t>
+    <w:bookmarkStart w:name="z193" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоғары/жоғары оқу орнынан кейінгі білімнің білім беру бағдарламасы бойынша</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z192" w:id="177"/>
-[...15 lines deleted...]
-      электрондық поштаның мекенжайым _______________________________________,</w:t>
+    <w:bookmarkStart w:name="z194" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік білім беру тапсырысы негізінде: бакалавриат, интернатура, резидентура,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z193" w:id="178"/>
-[...15 lines deleted...]
-      жоғары/жоғары оқу орнынан кейінгі білімнің білім беру бағдарламасы бойынша</w:t>
+    <w:bookmarkStart w:name="z195" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистратура, докторантура</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z194" w:id="179"/>
-[...15 lines deleted...]
-      мемлекеттік білім беру тапсырысы негізінде: бакалавриат, интернатура, резидентура,</w:t>
+    <w:bookmarkStart w:name="z196" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажетсізі сызып тастау) даярлау бағыты бойынша: код ___________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z195" w:id="180"/>
-[...15 lines deleted...]
-      магистратура, докторантура</w:t>
+    <w:bookmarkStart w:name="z197" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білім беру бағдарламаларының тобы бойынша квота шегінде (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z196" w:id="181"/>
-[...15 lines deleted...]
-      (қажетсізі сызып тастау) даярлау бағыты бойынша: код ___________,</w:t>
+    <w:bookmarkStart w:name="z198" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z197" w:id="182"/>
-[...15 lines deleted...]
-      білім беру бағдарламаларының тобы бойынша квота шегінде (болған жағдайда)</w:t>
+    <w:bookmarkStart w:name="z199" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (квотаның атауы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z198" w:id="183"/>
+    <w:bookmarkStart w:name="z200" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z199" w:id="184"/>
-[...15 lines deleted...]
-      (квотаның атауы)</w:t>
+    <w:bookmarkStart w:name="z201" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жоғары және (немесе) жоғары білімнен кейінгі білім беру ұйымының – ЖЖОКБҰ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z200" w:id="185"/>
-[...15 lines deleted...]
-      ________________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z202" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немесе денсаулық  сақтау саласындағы ғылыми ұйымның – ДССҒҰ атауы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z201" w:id="186"/>
-[...15 lines deleted...]
-      (жоғары және (немесе) жоғары білімнен кейінгі білім беру ұйымының – ЖЖОКБҰ</w:t>
+    <w:bookmarkStart w:name="z203" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________ж. "________" __________оқуға түстім.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z202" w:id="187"/>
-[...15 lines deleted...]
-      немесе денсаулық  сақтау саласындағы ғылыми ұйымның – ДССҒҰ атауы)</w:t>
+    <w:bookmarkStart w:name="z204" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МЕН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z203" w:id="188"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z205" w:id="190"/>
+    <w:bookmarkStart w:name="z205" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Білім туралы" Қазақстан Республикасының Заңында (бұдан әрі – Заң) және Қазақстан Республикасы Ғылым және жоғары білім министрінің міндетін атқарушының 2023 жылғы 11 тамыздағы № 403 бұйрығымен бекітілген Маманды жұмысқа жіберу, бюджет қаражаты есебінен жұмсалған шығыстарды өтеу, өз бетімен жұмысқа орналасу құқығын беру, мемлекеттік білім беру тапсырысы негізінде білім алған Қазақстан Республикасының азаматтарын жұмыспен өтеу жөніндегі міндетінен босату немесе олардың міндетін тоқтату </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Қағидалар) көзделген тәртіппен және мерзімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z206" w:id="191"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z206" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ЖЖОКБҰ-ны немесе ДССҒҰ-ны бітіргеннен кейін бөлу жөніндегі комиссия берген жолдамада көрсетілген жұмыс орны бойынша не осы Қағидаларда белгіленген талаптарға сәйкес келетін тиісті дербес жұмысқа орналасу орны бойынша кемінде үш жыл/екі жылды (қажетсізін сызып тастау) не осы Қағидаларда белгіленген формула бойынша есептелген мемлекеттік білім беру тапсырысы бойынша нақты оқу уақытына мөлшерлес мерзімді жұмыспен өтеуге; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z207" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оқу аяқталған жылы 1 қыркүйектен кешіктірмей не ЖЖОКБҰ немесе ДССҒҰ академиялық күнтізбесінде белгіленген мерзімге сәйкес оқу аяқталған күннен бастап екі айдан кешіктірмей жұмыс орнына келуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z208" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бос орындар (жұмыс) болмаған кезде тұрғылықты жері бойынша мансап орталығына жұмыс іздеп жүрген адам, жұмыссыз ретінде оқу аяқталған жылы 1 қыркүйектен кешіктірмей не ЖЖОКБҰ немесе ДССҒҰ академиялық күнтізбесінде белгіленген мерзімге сәйкес оқу аяқталған күннен бастап екі айдан кешіктірмей есепке тұруға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z207" w:id="192"/>
-[...15 lines deleted...]
-      2) оқу аяқталған жылы 1 қыркүйектен кешіктірмей не ЖЖОКБҰ немесе ДССҒҰ академиялық күнтізбесінде белгіленген мерзімге сәйкес оқу аяқталған күннен бастап екі айдан кешіктірмей жұмыс орнына келуге;</w:t>
+    <w:bookmarkStart w:name="z209" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жұмысқа қабылдау фактісін растайтын Қазақстан Республикасы Еңбек кодексінің 35 және 62-баптарында көзделген құжаттардың бірін не жалдамалы қызметкер ретінде жұмыстар орындау (қызметтер көрсету) туралы азаматтық-құқықтық сипаттағы шартты немесе тұрғылықты жері бойынша мемлекеттік кірістер органында жеке кәсіпкер немесе жеке практикамен айналысатын тұлға ретінде тіркеу есебіне қою туралы құжат, ал мансап орталығында есепке қойылған жағдайда - жұмыс іздеп жүрген адам, жұмыссыз ретінде тіркелгені туралы мансап орталығы куәландырған ақпаратты жіберіп, жұмысқа орналасқан күннен бастап күнтізбелік 10 (он) күн ішінде білім беру саласындағы уәкілетті органның операторын (бұдан әрі – Оператор) оқу аяқталған жылы жұмыспен өтеу орнына немесе өз бетінше жұмысқа орналасу орнына келгені жайында хабардар етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z208" w:id="193"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="195"/>
+    <w:bookmarkStart w:name="z210" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Операторға жұмыспен өтеу жөніндегі міндеттерді орындау аяқталғанға дейінгі мерзімге "Egov" электрондық үкімет порталының "1414" Бірыңғай байланыс орталығының SMS-шлюзі арқылы мемлекеттік дерекқорлардан жұмыспен өтеуді жүзеге асыру орнын айқындауға мүмкіндік беретін дербес деректерді, оның ішінде міндетті зейнетақы жарналары, әлеуметтік аударымдар, жасалған еңбек шарттары, келісімшарттар, жалдамалы қызметкер ретінде қызмет көрсету туралы азаматтық-құқықтық сипаттағы шарттар туралы мәліметтерді, сондай-ақ жұмыс іздеп жүрген адам, жұмыссыз ретінде мансап орталығында есепке қою туралы деректерді жинауға және өңдеуге келісім беруге және қағаз тасығышта келісім беруге; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z211" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Операторға осы міндеттеменің 4) тармақшасында көрсетілген растайтын құжаттарды жолдап, Операторды еңбек шартын, азаматтық-құқықтық сипаттағы шартты жасасқан, жеке кәсіпкер немесе жеке практикамен айналысатын адам ретінде мемлекеттік кірістер органында есепке қойылған күннен бастап күнтізбелік 10 (он) күн ішінде жұмыс орнын және жұмысқа орналасуын жаңа жұмыс орнына ауыстырғаны туралы хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z212" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) алдыңғы жұмыс орнынан босатылған жағдайда күнтізбелік 30 (отыз) күннен кешіктірмей жұмысқа орналасуға, ал жұмысқа орналасу және лайықты жұмыс (бос орын) үшін мүмкіндік болмаған жағдайда күнтізбелік 30 (отыз) күн өткеннен кейін тұрғылықты жері бойынша мансап орталығына жұмыссыз, жұмыс іздеп жүрген адам ретінде есепке тұруға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z211" w:id="196"/>
-[...15 lines deleted...]
-      6) Операторға осы міндеттеменің 4) тармақшасында көрсетілген растайтын құжаттарды жолдап, Операторды еңбек шартын, азаматтық-құқықтық сипаттағы шартты жасасқан, жеке кәсіпкер немесе жеке практикамен айналысатын адам ретінде мемлекеттік кірістер органында есепке қойылған күннен бастап күнтізбелік 10 (он) күн ішінде жұмыс орнын және жұмысқа орналасуын жаңа жұмыс орнына ауыстырғаны туралы хабардар етуге;</w:t>
+    <w:bookmarkStart w:name="z213" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік дерекқорлардан автоматты режімде жұмыс орнымды анықтау үшін міндетті зейнетақы жарналарына қатысты дербес деректерді жинауға және (немесе) өңдеуге Операторға келісім беру жағдайларын қоспағанда (әр жарты жыл сайын жұмыс орнынан анықтама берілетін міндетті зейнетақы жарналарын төлеуден босату жағдайларын есептемегенде), Операторға әр жарты жыл сайын ұйымның атауы мен БСН/ЖСН-ні, атқаратын қызметім, жұмысқа қабылдау туралы бұйрықтың күні мен нөмірі және (немесе) бірыңғай жинақтаушы зейнетақы қорынан үзінді көшірме көрсетілген жұмыс орнынан анықтама бере отырып, жұмыспен өтеу жөніндегі міндеттерді одан әрі орындап жатқаным туралы өзекті мәліметтер беріп тұруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z212" w:id="197"/>
-[...15 lines deleted...]
-      7) алдыңғы жұмыс орнынан босатылған жағдайда күнтізбелік 30 (отыз) күннен кешіктірмей жұмысқа орналасуға, ал жұмысқа орналасу және лайықты жұмыс (бос орын) үшін мүмкіндік болмаған жағдайда күнтізбелік 30 (отыз) күн өткеннен кейін тұрғылықты жері бойынша мансап орталығына жұмыссыз, жұмыс іздеп жүрген адам ретінде есепке тұруға;</w:t>
+    <w:bookmarkStart w:name="z214" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) растайтын құжаттар ұсынып, демалысқа шыққан күнімнен бастап күнтізбелік 10 (он) күн ішінде Операторды ұзақ мерзімге жалақысы сақталмайтын әлеуметтік демалысқа шығуым туралы хабардар етуге (алты айдан астам мерзімге оқу демалысы, төрт айдан астам мерзімге жүктілікке және бала (балалар) туылуына демалысы, бала үш жасқа толғанға дейін оның күтімі бойынша демалыс және алты айдан астам мерзімге басқа демалыстар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z213" w:id="198"/>
-[...15 lines deleted...]
-      8) мемлекеттік дерекқорлардан автоматты режімде жұмыс орнымды анықтау үшін міндетті зейнетақы жарналарына қатысты дербес деректерді жинауға және (немесе) өңдеуге Операторға келісім беру жағдайларын қоспағанда (әр жарты жыл сайын жұмыс орнынан анықтама берілетін міндетті зейнетақы жарналарын төлеуден босату жағдайларын есептемегенде), Операторға әр жарты жыл сайын ұйымның атауы мен БСН/ЖСН-ні, атқаратын қызметім, жұмысқа қабылдау туралы бұйрықтың күні мен нөмірі және (немесе) бірыңғай жинақтаушы зейнетақы қорынан үзінді көшірме көрсетілген жұмыс орнынан анықтама бере отырып, жұмыспен өтеу жөніндегі міндеттерді одан әрі орындап жатқаным туралы өзекті мәліметтер беріп тұруға;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Операторды әскери қызметке шақыру кезінде әскерге шақыру туралы бұйрық шығарылған күннен бастап күнтізбелік 10 (он) күн ішінде растайтын құжаттарды ұсына отырып хабардар етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z214" w:id="199"/>
-[...15 lines deleted...]
-      9) растайтын құжаттар ұсынып, демалысқа шыққан күнімнен бастап күнтізбелік 10 (он) күн ішінде Операторды ұзақ мерзімге жалақысы сақталмайтын әлеуметтік демалысқа шығуым туралы хабардар етуге (алты айдан астам мерзімге оқу демалысы, төрт айдан астам мерзімге жүктілікке және бала (балалар) туылуына демалысы, бала үш жасқа толғанға дейін оның күтімі бойынша демалыс және алты айдан астам мерзімге басқа демалыстар);</w:t>
+    <w:bookmarkStart w:name="z216" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Осы Қағидалардың 19-тармағында көрсетілген негіздер туындаған жағдайда ЖЖОКБҰ немесе ДССҒҰ комиссиясына жұмыспен өтеу мерзімін кейінге қалдыру берілген күннен бастап күнтізбелік 10 (он) күн ішінде Операторды жазбаша хабардар ете отырып, жұмыспен өтеу жөніндегі міндеттемені орындауды кейінге қалдыру үшін жүгінуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z215" w:id="200"/>
-[...15 lines deleted...]
-      10) Операторды әскери қызметке шақыру кезінде әскерге шақыру туралы бұйрық шығарылған күннен бастап күнтізбелік 10 (он) күн ішінде растайтын құжаттарды ұсына отырып хабардар етуге;</w:t>
+    <w:bookmarkStart w:name="z217" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Операторды жұмысқа орналасқан күннен бастап күнтізбелік 10 (он) күн ішінде растайтын құжаттарды қоса бере отырып, жұмыспен өтеу мерзімінің өтуі туралы және жұмыспен өтеу орны туралы жазбаша хабардар етіп, жұмыспен өтеуді кейінге қалдыру мерзімі өткеннен кейін жұмыспен өтеу жөніндегі міндетті орындауға кірісуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z216" w:id="201"/>
-[...15 lines deleted...]
-      11) Осы Қағидалардың 19-тармағында көрсетілген негіздер туындаған жағдайда ЖЖОКБҰ немесе ДССҒҰ комиссиясына жұмыспен өтеу мерзімін кейінге қалдыру берілген күннен бастап күнтізбелік 10 (он) күн ішінде Операторды жазбаша хабардар ете отырып, жұмыспен өтеу жөніндегі міндеттемені орындауды кейінге қалдыру үшін жүгінуге;</w:t>
+    <w:bookmarkStart w:name="z218" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Операторға үшжылдық немесе екіжылдық не мөлшерлес жұмыспен өтеу мерзімі аяқталғаннан кейін жұмыспен өтеуді тоқтату үшін жұмыс орнынан қорытынды растайтын құжат ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z217" w:id="202"/>
-[...15 lines deleted...]
-      12) Операторды жұмысқа орналасқан күннен бастап күнтізбелік 10 (он) күн ішінде растайтын құжаттарды қоса бере отырып, жұмыспен өтеу мерзімінің өтуі туралы және жұмыспен өтеу орны туралы жазбаша хабардар етіп, жұмыспен өтеуді кейінге қалдыру мерзімі өткеннен кейін жұмыспен өтеу жөніндегі міндетті орындауға кірісуге;</w:t>
+    <w:bookmarkStart w:name="z219" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Операторға жұмыспен өтеу жөніндегі міндеттер орындалмаған кезде оқу шығыстарын толық көлемінде не ішінара жұмыспен өтеу кезінде мөлшерлес шамада өтеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z218" w:id="203"/>
-[...15 lines deleted...]
-      13) Операторға үшжылдық немесе екіжылдық не мөлшерлес жұмыспен өтеу мерзімі аяқталғаннан кейін жұмыспен өтеуді тоқтату үшін жұмыс орнынан қорытынды растайтын құжат ұсынуға;</w:t>
+    <w:bookmarkStart w:name="z220" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) емделуде, қысқа мерзімді туристік немесе жеке сапарда, жұмыс орнын сақтай отырып қызметтік іссапарда болуды қоспағанда, Операторға оқу шығыстары өтелетін жұмыспен өтеу бойынша орындалмаған міндеттеме болған кезде елден тыс басқа мемлекетке тұрақты немесе уақытша тұру үшін кеткен жағдайда Операторды бір ай бұрын хабардар етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z219" w:id="204"/>
-[...15 lines deleted...]
-      14) Операторға жұмыспен өтеу жөніндегі міндеттер орындалмаған кезде оқу шығыстарын толық көлемінде не ішінара жұмыспен өтеу кезінде мөлшерлес шамада өтеуге;</w:t>
+    <w:bookmarkStart w:name="z221" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) тегі, аты, әкесінің аты (ол бар болса), тұрғылықты жерінің мекенжайы, ұялы телефон нөмірі, электрондық мекенжайы өзгерген жағдайда растайтын құжаттарды ұсына отырып, өзгерген күннен бастап күнтізбелік 10 (он) күн ішінде Операторды хабардар етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z220" w:id="205"/>
-[...15 lines deleted...]
-      15) емделуде, қысқа мерзімді туристік немесе жеке сапарда, жұмыс орнын сақтай отырып қызметтік іссапарда болуды қоспағанда, Операторға оқу шығыстары өтелетін жұмыспен өтеу бойынша орындалмаған міндеттеме болған кезде елден тыс басқа мемлекетке тұрақты немесе уақытша тұру үшін кеткен жағдайда Операторды бір ай бұрын хабардар етуге;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Операторды осы Міндеттемеде көрсетілмеген жұмыспен өтеу жөніндегі міндеттемені орындауға ықпал ететін не жұмыспен өтеуге кедергі келтіретін өзге де мән-жайлар туралы хабардар етуге – МІНДЕТТЕНЕМІН.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z221" w:id="206"/>
-[...15 lines deleted...]
-      16) тегі, аты, әкесінің аты (ол бар болса), тұрғылықты жерінің мекенжайы, ұялы телефон нөмірі, электрондық мекенжайы өзгерген жағдайда растайтын құжаттарды ұсына отырып, өзгерген күннен бастап күнтізбелік 10 (он) күн ішінде Операторды хабардар етуге;</w:t>
+    <w:bookmarkStart w:name="z223" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z222" w:id="207"/>
-[...15 lines deleted...]
-      17) Операторды осы Міндеттемеде көрсетілмеген жұмыспен өтеу жөніндегі міндеттемені орындауға ықпал ететін не жұмыспен өтеуге кедергі келтіретін өзге де мән-жайлар туралы хабардар етуге – МІНДЕТТЕНЕМІН.</w:t>
+    <w:bookmarkStart w:name="z224" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) растайтын құжаттар Оператордың ресми сайтында көрсетілген оның пошталық немесе электрондық мекенжайларына жіберілуге не оның нақты орналасқан жеріне қолмен апарып берілуге тиіс екенінен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z223" w:id="208"/>
-[...15 lines deleted...]
-      Мен:</w:t>
+    <w:bookmarkStart w:name="z225" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыспен өтеу жөніндегі мәліметтерді ұсыну міндеті Қазақстан Республикасы Азаматтық кодексінің 280-бабында көзделгенінен, оған сәйкес заңнамада немесе міндеттеме шарттарында борышкердің кредиторға міндеттеменің орындалу барысы туралы хабарлау міндеті көзделуі мүмкін екенінен хабардармын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z224" w:id="209"/>
-[...15 lines deleted...]
-      1) растайтын құжаттар Оператордың ресми сайтында көрсетілген оның пошталық немесе электрондық мекенжайларына жіберілуге не оның нақты орналасқан жеріне қолмен апарып берілуге тиіс екенінен;</w:t>
+    <w:bookmarkStart w:name="z226" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z225" w:id="210"/>
-[...15 lines deleted...]
-      2) жұмыспен өтеу жөніндегі мәліметтерді ұсыну міндеті Қазақстан Республикасы Азаматтық кодексінің 280-бабында көзделгенінен, оған сәйкес заңнамада немесе міндеттеме шарттарында борышкердің кредиторға міндеттеменің орындалу барысы туралы хабарлау міндеті көзделуі мүмкін екенінен хабардармын.</w:t>
+    <w:bookmarkStart w:name="z227" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білім алушының тегі, аты, әкесінің аты (ол бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z226" w:id="211"/>
-[...15 lines deleted...]
-      _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z228" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z227" w:id="212"/>
-[...15 lines deleted...]
-      білім алушының тегі, аты, әкесінің аты (ол бар болса)</w:t>
+    <w:bookmarkStart w:name="z229" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні 20 ____ ж. "_____" _____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z228" w:id="213"/>
-[...15 lines deleted...]
-      Қолы ___________________________</w:t>
+    <w:bookmarkStart w:name="z230" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z229" w:id="214"/>
-[...15 lines deleted...]
-      Күні 20 ____ ж. "_____" _____________</w:t>
+    <w:bookmarkStart w:name="z231" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міндеттемеге білім алушы кәмелетке толмаған жағдайда оның заңды өкілінің</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z230" w:id="215"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z232" w:id="217"/>
+    <w:bookmarkStart w:name="z232" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       келісімімен (ата-анасы (біреуі), асырап алушылары, қорғаншысы немесе қамқоршысы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z233" w:id="218"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z233" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       және Қазақстан Республикасының заңнамасына сәйкес балаға қамқорлық жасауды, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z234" w:id="219"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z234" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       білім беруді, тәрбиелеуді, оның құқықтары мен мүдделерін қорғауды жүзеге </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z235" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      асыратын оларды алмастыратын басқа да адамдар) қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z236" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен, _______________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z235" w:id="220"/>
-[...15 lines deleted...]
-      асыратын оларды алмастыратын басқа да адамдар) қол қояды.</w:t>
+    <w:bookmarkStart w:name="z237" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды өкілдің тегі, аты, әкесінің аты (ол бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z236" w:id="221"/>
-[...15 lines deleted...]
-      Мен, _______________________________________________________________,</w:t>
+    <w:bookmarkStart w:name="z238" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН ________________, туған күні "___" _____________ ______________ ж.,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z237" w:id="222"/>
+    <w:bookmarkStart w:name="z239" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР ІІМ "__"_____ ____ ж. берген жеке куәлігі №______________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z240" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды мекенжайы (тіркеу орыны) _______________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z241" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және білім алушының заңды өкілі болып табылатын туыстық жақындығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z242" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z243" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды өкілдің тегі, аты, әкесінің аты (ол бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z242" w:id="227"/>
-[...15 lines deleted...]
-      _____________________________________________________________,</w:t>
+    <w:bookmarkStart w:name="z244" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z243" w:id="228"/>
-[...15 lines deleted...]
-      заңды өкілдің тегі, аты, әкесінің аты (ол бар болса)</w:t>
+    <w:bookmarkStart w:name="z245" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білім алушының тегі, аты, әкесінің аты (ол бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z244" w:id="229"/>
-[...15 lines deleted...]
-      _____________________________________________________________________,</w:t>
+    <w:bookmarkStart w:name="z246" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оның осы Міндеттемеге қол қоюына келісімімді беремін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z245" w:id="230"/>
-[...15 lines deleted...]
-      білім алушының тегі, аты, әкесінің аты (ол бар болса)</w:t>
+    <w:bookmarkStart w:name="z247" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z246" w:id="231"/>
-[...15 lines deleted...]
-      оның осы Міндеттемеге қол қоюына келісімімді беремін.</w:t>
+    <w:bookmarkStart w:name="z248" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні 20 ____ ж. "____" _____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z247" w:id="232"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="233"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7007,268 +7729,268 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>олардың міндетін тоқтату</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z250" w:id="234"/>
+    <w:bookmarkStart w:name="z250" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жергілікті атқарушы органдардың білім беру саласындағы уәкілетті органның операторына "Білім туралы" Қазақстан Республикасы Заңының 47-бабының 17-тармағында көрсетілген Қазақстан Республикасы азаматтарының жұмыспен өтеуге келуі /келмеуі және оны жалғастыруы туралы ұсынатын мәліметтердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z251" w:id="235"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z251" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті атқарушы органдар (бұдан әрі – ЖАО) білім беру саласындағы уәкілетті органның операторына (бұдан әрі – Оператор) оның сұрау салуы бойынша жас мамандардың, философия докторларының (PhD) және бейіні бойынша докторлардың жұмысты өтеуге келуі/келмеуі және оны жалғастыруы туралы мынадай мәліметтер ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z252" w:id="236"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z252" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) тегі, аты, әкесінің аты (ол бар болса) (Оператор толтырады); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z253" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке сәйкестендіру нөмірі (Оператор толтырады);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z254" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) білім алуы аяқталған жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымының немесе денсаулық сақтау саласындағы ғылыми ұйымның атауы (Оператор толтырады);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z253" w:id="237"/>
-[...15 lines deleted...]
-      2) жеке сәйкестендіру нөмірі (Оператор толтырады);</w:t>
+    <w:bookmarkStart w:name="z255" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оқу бітірген жылы (Оператор толтырады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z254" w:id="238"/>
-[...15 lines deleted...]
-      3) білім алуы аяқталған жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымының немесе денсаулық сақтау саласындағы ғылыми ұйымның атауы (Оператор толтырады);</w:t>
+    <w:bookmarkStart w:name="z256" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетілген жұмыс беруші-ұйымның атауы (ЖАО толтырады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z255" w:id="239"/>
-[...15 lines deleted...]
-      4) оқу бітірген жылы (Оператор толтырады);</w:t>
+    <w:bookmarkStart w:name="z257" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) атқаратын лауазымы (ЖАО толтырады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z256" w:id="240"/>
-[...15 lines deleted...]
-      5) бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетілген жұмыс беруші-ұйымның атауы (ЖАО толтырады);</w:t>
+    <w:bookmarkStart w:name="z258" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) еңбек қызметінің басталу күні (ЖАО толтырады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z257" w:id="241"/>
-[...15 lines deleted...]
-      6) атқаратын лауазымы (ЖАО толтырады);</w:t>
+    <w:bookmarkStart w:name="z259" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ағымдағы жай-күйі: "жұмысын жалғастыруда", жұмыстан босатылған күні көрсетілген "жұмыстан босатылған", демалысқа шыққан күні көрсетілген "жүктілігі, босануы және үш жасқа дейінгі бала (балалар) күтімі бойынша әлеуметтік демалыста жүр", шақыру күні көрсетілген "әскери қызметке шақырылған" (ЖАО толтырады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z258" w:id="242"/>
-[...15 lines deleted...]
-      7) еңбек қызметінің басталу күні (ЖАО толтырады);</w:t>
+    <w:bookmarkStart w:name="z260" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мансап орталығында есепке қою кезеңдерін көрсете отырып, жұмыс іздеп жүрген адам, жұмыссыз ретінде мансап орталығында тіркеу (ЖАО толтырады).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z259" w:id="243"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7306,55 +8028,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7680,31 +8402,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>