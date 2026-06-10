--- v0 (2025-11-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="08f3aaa" w14:textId="08f3aaa">
+    <w:p w14:paraId="28e8f88" w14:textId="28e8f88">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,288 +93,234 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының және (немесе) өсімпұлдың дербестендірілген есебін жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 тамыздағы № 335 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 16 тамызда № 33282 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 тамыздағы № 335 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 16 тамызда № 33282 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі ережесінің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>213) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының және (немесе) өсімпұлдың дербестендірілген есебін жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Міндетті зейнетақы жарналарын, міндетті кәсіптік зейнетақы жарналарын және (немесе) өсімпұлдарды дербестендірілген есепке алуды жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің міндетін атқарушының 2016 жылғы 12 қаңтардағы № 12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13072 болып тіркелген) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Әлеуметтік қамсыздандыру және әлеуметтік сақтандыру департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің ресми интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -389,90 +335,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне ұсынуды қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -970,93 +917,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 335 Бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының және (немесе) өсімпұлдың дербестендірілген есебін жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының және (немесе) өсімпұлдың дербестендірілген есебін жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1071,522 +1012,729 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі ережесінің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>213) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және міндетті зейнетақы жарналарын, міндетті кәсіптік зейнетақы жарналарын және (немесе) өсімпұлдарды дербестендірілген есебін жүргізуді айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету, "бір терезе" қағидаты бойынша өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) бірыңғай жинақтаушы зейнетақы қоры – зейнетақы жарналарын тарту және зейнетақы төлемдері жөніндегі қызметті, сондай-ақ Қазақстан Республикасының Әлеуметтік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Әлеуметтік кодекс) сәйкес айқындалған өзге де функцияларды жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Жеке тұлғалар" мемлекеттік дерекқоры (бұдан әрі – ЖТ МҚ) – ақпаратты автоматты түрде жинауға, сақтауға және ақпараттарды өңдеуге, Қазақстан Республикасында жеке тұлғалардың бірыңғай сәйкестендіргішін енгізу мақсатында жеке сәйкестендіргіш нөмірінің Ұлттық реестрін құру және Қазақстан Республикасының заңдарына сәйкес және құзыреті аясында мемлекеттік басқару органдарына және басқа да субъектілерге олар туралы өзекті және нақты ақпарат ұсынуға арналған ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) міндетті зейнетақы жарналары – Әлеуметтік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының заңнамасында белгіленген тәртіппен бірыңғай жинақтаушы зейнетақы қорына енгізілетін ақша </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) міндетті кәсіптік зейнетақы жарналары – агенттер меншікті қаражатының есебінен бірыңғай жинақтаушы зейнетақы қорына еңбек жағдайлары зиянды жұмыстармен айналысатын, кәсіптері жұмыскерлер өндірістерінің, жұмыстарының, кәсіптерінің тізбесінде көзделген жұмыскерлердің пайдасына аударған ақша; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) халықты әлеуметтік қорғау саласындағы мемлекеттік орган (бұдан әрі – уәкілетті орган) – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Қордың қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының және (немесе) өсімпұлдың дербестендірілген есебін жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының және (немесе) өсімпұлдың дербестендірілген есебін Мемлекеттік корпорация міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары бойынша салымшылардың (алушылардың) дерекқорындағы (бұдан әрі – дерекқор) мәліметтер негізінде жүргізеді және әрбір салымшы (алушы) бойынша мынадай: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) салымшының (алушының) тегі, аты, әкесінің аты (бар болса), туған күні, туған жері, жынысы, тұрғылықты жерінің мекенжайы, азаматтығы; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+      2) салымшының (алушының) тегі, аты, әкесінің аты (ол болған жағдайда), туған күні, туған жері, жынысы, тұрғылықты жерінің мекенжайы, азаматтығы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) жеке басты куәландыратын құжаттың сериясы мен нөмірі, көрсетілген құжаттардың берілген күні және оларды берген органның атауы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жеке басты куәландыратын құжаттың нөмірі мен берілген күнін өзгерту туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) азаматтығын өзгерту туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) салымшының (алушының) деректемелерін, мәртебесін өзгерту туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) Әлеуметтік кодекстің 11-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Үкіметінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Міндетті зейнетақы жарналарын, міндетті кәсіптік зейнетақы жарналарын есептеу, ұстап қалу (есепке жазу) және бірыңғай жинақтаушы зейнетақы қорына аудару және олар бойынша өндіріп алу қағидалары мен мерзімдерінде (бұдан әрі – Қағидалар) белгіленген тәртіппен аударылған міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары және (немесе) өсімпұлдар туралы, сондай-ақ оларды қайтару туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қағидаларда белгіленген тәртіппен агенттің атауы мен деректемелерін қоса алғанда, міндетті кәсіптік зейнетақы жарналарын төлеу жөніндегі агенттер туралы дербес деректерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...58 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1613,186 +1761,232 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>126) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган бекіткен Салымшылардың (алушылардың) міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары бойынша дерекқорын қалыптастыру қағидаларына және Орталық атқарушы орган мен бірыңғай жинақтаушы зейнетақы қорының ақпараттық жүйелері арасында жеке зейнетақы шоттары бойынша қозғалыстар туралы, сондай-ақ зейнетақы төлемдерін алушылар мен олардың мөлшері туралы ақпарат алмасу қағидаларына сәйкес мәліметтер мен өзгерістерді дерекқорға уақтылы енгізуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес дерекқорда қамтылған мәліметтердің сенімді сақталуын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ай сайын 10-і күніне дейін уәкілетті органға міндетті зейнетақы жарналары салымшыларының, міндетті кәсіптік зейнетақы жарналары аударылған жеке тұлғалардың саны, сондай-ақ аударылған міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының сомалары және агенттердің саны туралы мәліметтерді ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік корпорация күн сайын дерекқордағы міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары салымшыларының деректемелерін ЖТ МДҚ-дағы мәліметтермен салыстырып тексеруді жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары салымшыларының деректемелерінде тегі, аты, әкесінің аты (ол болған жағдайда), туған күні, ЖСН және жынысы бойынша сәйкессіздіктер анықталған кезде Мемлекеттік корпорация міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары салымшысының деректемелерін бір күн ішінде ЖТ МДҚ деректеріне сәйкес келтіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Салымшының (алушының) деректемелерінің өзгеруі туралы мәліметтерді БЖЗҚ-ға беру Мемлекеттік корпорация мен БЖЗҚ арасындағы шартқа сәйкес айқындалған электрондық тәсілмен дерекқорға өзгерістер енгізілген күннен кейінгі бір жұмыс күнінен кешіктірілмей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1816,55 +2010,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>