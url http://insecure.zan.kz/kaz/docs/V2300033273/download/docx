--- v0 (2025-10-30)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1ac229e" w14:textId="1ac229e">
+    <w:p w14:paraId="375c3b3" w14:textId="375c3b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,527 +85,571 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Әкету кедендік бажы қолданылатын тауарлар тізбесін, мөлшерлемелер көлемін және олардың қолданылу мерзімін және Шикі мұнай мен мұнайдан өндірілген тауарларға әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 17 ақпандағы № 81 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің м.а. 2023 жылғы 14 тамыздағы № 311-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 14 тамызда № 33273 болып тіркелді.</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...19 lines deleted...]
-</w:t>
+        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің м.а. 2023 жылғы 14 тамыздағы № 311-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 14 тамызда № 33273 болып тіркелді. Күші жойылды - Қазақстан Республикасы Сауда және интеграция министрінің 2026 жылғы 29 шілдедегі № 228-НҚ бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Әкету кедендік бажы қолданылатын тауарлар тізбесін, мөлшерлемелер көлемін және олардың қолданылу мерзімін және Шикі мұнай мен мұнайдан өндірілген тауарларға әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 17 ақпандағы № 81 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. Күші жойылды - ҚР Сауда және интеграция министрінің 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бұйрығына</w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>№ 228-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13217 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>
+      БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "Әкету кедендік бажы қолданылатын тауарлар тізбесін, мөлшерлемелер көлемін және олардың қолданылу мерзімін және Шикі мұнай мен мұнай өнімдеріне әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларын бекіту туралы";</w:t>
+        <w:t xml:space="preserve">
+      1. "Әкету кедендік бажы қолданылатын тауарлар тізбесін, мөлшерлемелер көлемін және олардың қолданылу мерзімін және Шикі мұнай мен мұнайдан өндірілген тауарларға әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 17 ақпандағы № 81 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13217 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақ</w:t>
+        <w:t>тақырып</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "2. Осы бұйрықтың 2-қосымшасына сәйкес Шикі мұнай мен мұнай өнімдеріне әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидалары бекітілсін.";</w:t>
+      "Әкету кедендік бажы қолданылатын тауарлар тізбесін, мөлшерлемелер көлемін және олардың қолданылу мерзімін және Шикі мұнай мен мұнай өнімдеріне әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларын бекіту туралы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Осы бұйрықтың 2-қосымшасына сәйкес Шикі мұнай мен мұнай өнімдеріне әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидалары бекітілсін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Әкету кедендік бажы қолданылатын тауарлар тізбесі, мөлшерлемелер көлемі және олардың қолданылу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мерзімі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Шикі мұнай мен мұнай өнімдеріне әкету кедендік бажы мөлшерлемелерінің көлемін есептеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Сауда және интеграция министрлігінің Сыртқы сауда қызметі департаменті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Сауда және интеграция министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1156,88 +1202,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 81 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкету кедендік бажы қолданылатын тауарлар тізбесі, мөлшерлемелер көлемі және олардың қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бөлім. Әкету кедендік бажы қолданылатын тауарлардың жекелеген түрлері, мөлшерлемелер көлемі және олардың қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6694,70 +6740,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -6866,70 +6912,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кедендік әкету баждарын төлеуден босатылған қосымша алюминий қорытпаларын, сонымен қатар алюминий-бериллий лигатурасын, сонымен қатар алюминий-скандий лигатурасын қоспағанда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бөлім. Шикі мұнай мен мұнайдан өндірілген тауарларға қолданылатын әкету кедендік бажы мөлшерлемелерінің көлемі және олардың қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11349,70 +11395,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -11696,1128 +11742,1128 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 81 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шикі мұнай мен мұнай өнімдеріне әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Шикі мұнай мен мұнай өнімдеріне әкету кедендік баждары мөлшерлемелерінің көлемін есептеу қағидалары (бұдан әрі – Қағидалар) "Сауда қызметін реттеу туралы" Қазақстан Республикасы Заңының 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және шикі мұнай мен мұнай өнімдеріне қатысты әкету кедендік баждары мөлшерлемелерінің көлемін есептеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай анықтамалар мен ұғымдар пайдаланылады:</w:t>
-      </w:r>
-[...128 lines deleted...]
-      3. Шикі мұнай мен мұнай өнімдеріне әкетілетін кедендік баж мөлшерлемелерінің көлемі былайша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) шикі мұнайдың орташа нарықтық бағасы барреліне 25 Америка Құрама Штаттарының (бұдан әрі - АҚШ) долларына дейін болғанда – әкетілетін кедендік баж мөлшерлемесінің көлемі 0-ге тең;</w:t>
+      1) алдыңғы кезең – ағымдағы айдан екі ай бұрын 20-шы күннен бастап ағымдағы айдың алдындағы айдың 20-шы күніне дейінгі уақыт кезеңі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шикі мұнайдың орташа нарықтық бағасы барреліне 25-тен 105 АҚШ долларына дейін болған кезде - әкетілетін кедендік баж мөлшерлемесінің көлемі мынадай формула бойынша есептеледі:</w:t>
+      2) ағымдағы ай – әкету кедендік баждарын қолданудың күнтізбелік айы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ӘКБМ=Орт*К,</w:t>
+        <w:t xml:space="preserve">
+      3) мұнай өнімдері – осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген мұнайдан өндірілген тауарлар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мұнда:</w:t>
+      4) шикі мұнай – Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің тауар номенклатурасының (бұдан әрі – ЕАЭО СЭҚ ТН) 2709 00 900 9 кодымен жіктелетін шикі мұнай.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Шикі мұнай мен мұнай өнімдеріне әкету кедендік бажы мөлшерлемелерінің көлемін есептеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ӘКБМ – шикі мұнай мен мұнай өнімдеріне әкетілетін кедендік баж мөлшерлемесінің көлемі, тоннасына АҚШ долларымен;</w:t>
-[...132 lines deleted...]
-      5. Кеден ісі саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган):</w:t>
+      3. Шикі мұнай мен мұнай өнімдеріне әкетілетін кедендік баж мөлшерлемелерінің көлемі былайша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ай сайын алдыңғы кезеңдегі шикі мұнайдың орташа нарықтық бағасын есептеуді мынадай түрде жүзеге асырады:</w:t>
+      1) шикі мұнайдың орташа нарықтық бағасы барреліне 25 Америка Құрама Штаттарының (бұдан әрі - АҚШ) долларына дейін болғанда – әкетілетін кедендік баж мөлшерлемесінің көлемі 0-ге тең;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      а) биржада бір күн ішінде мұнай шикізаты әлемдік нарықтарында қалыптасқан KEBCO және BRENT маркалы шикі мұнай бағасының орташа мәні мынадай формула бойынша есептеледі:</w:t>
+      2) шикі мұнайдың орташа нарықтық бағасы барреліне 25-тен 105 АҚШ долларына дейін болған кезде - әкетілетін кедендік баж мөлшерлемесінің көлемі мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орт</w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve">max)/2 ] /2, </w:t>
+      ӘКБМ=Орт*К,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орт</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> бір күнде – биржада бір күн ішінде KEBCO және BRENT маркалы шикі мұнай бағасының орташа мәні;</w:t>
+      ӘКБМ – шикі мұнай мен мұнай өнімдеріне әкетілетін кедендік баж мөлшерлемесінің көлемі, тоннасына АҚШ долларымен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      С</w:t>
-[...19 lines deleted...]
-        <w:t>min – биржада бір күн үшін KEBCO-ның ең төменгі нарықтық бағасы;</w:t>
+      Орт – алдыңғы кезеңдегі шикі мұнайдың орташа нарықтық бағасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      С</w:t>
-[...19 lines deleted...]
-        <w:t>max – биржада бір күн үшін KEBCO-ның ең жоғары нарықтық бағасы;</w:t>
+      К – түзету коэффициенті 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      3) шикі мұнайдың орташа нарықтық бағасы барреліне 105 АҚШ долларынан жоғары болған кезде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген, ағымдағы айда айқындалған алдыңғы кезеңдегі шикі мұнайдың орташа нарықтық бағасына сәйкес келетін кедендік әкету баждарының мөлшерлемелерінің бірі қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, әкету кедендік баждарының мөлшерлемелері шикі мұнай мен мұнай өнімдерін Қазақстан Республикасынан тыс жерлерге әкетуге қатысты ағымдағы ай ішінде АҚШ долларымен қолданылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      С</w:t>
-[...10 lines deleted...]
-      </w:r>
+      5. Кеден ісі саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>min – биржада бір күн үшін BRENT-тің ең төменгі нарықтық бағасы;</w:t>
+        <w:t>
+      1) ай сайын алдыңғы кезеңдегі шикі мұнайдың орташа нарықтық бағасын есептеуді мынадай түрде жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      С</w:t>
-[...19 lines deleted...]
-        <w:t>max – биржада бір күн үшін BRENT-тің максималды нарықтық бағасы;</w:t>
+      а) биржада бір күн ішінде мұнай шикізаты әлемдік нарықтарында қалыптасқан KEBCO және BRENT маркалы шикі мұнай бағасының орташа мәні мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      б) алдыңғы кезеңдегі шикі мұнайдың орташа нарықтық бағасы келесі формула бойынша есептеледі:</w:t>
+      Орт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бір күнде =[ (С</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>min+С</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>max)/2 + (С</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>min+С</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">max)/2 ] /2, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орт= ƩCрn</w:t>
-[...19 lines deleted...]
-        <w:t>/n,</w:t>
+      мұнда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мұнда:</w:t>
+      Орт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бір күнде – биржада бір күн ішінде KEBCO және BRENT маркалы шикі мұнай бағасының орташа мәні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орт – алдыңғы кезеңдегі шикі мұнайдың орташа нарықтық бағасы;</w:t>
+      С</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>min – биржада бір күн үшін KEBCO-ның ең төменгі нарықтық бағасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ƩCрn</w:t>
+      С</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>к,б</w:t>
+        <w:t>к</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – алдыңғы кезең ішінде осындай баға белгілеулер жарияланған күндердегі KEBCO және BRENT маркалы шикі мұнай бағасының орташа мәндерінің сомасы;</w:t>
+        <w:t>max – биржада бір күн үшін KEBCO-ның ең жоғары нарықтық бағасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      n – алдыңғы кезең ішінде осындай баға белгілеулерді жариялау күндерінің саны. </w:t>
+        <w:t>
+      С</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>min – биржада бір күн үшін BRENT-тің ең төменгі нарықтық бағасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) әкету кедендік баждары қолданылатын айдың алдындағы айдың 28-күнінен кешіктірмей өзінің ресми интернет-ресурсында алдыңғы кезеңдегі шикі мұнайдың орташа нарықтық бағасы туралы ақпаратты орналастырады.</w:t>
+      С</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>max – биржада бір күн үшін BRENT-тің максималды нарықтық бағасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген формулалар бойынша жүргізілген есептеулердің нәтижелері бүтін санға дейін математикалық дөңгелектенеді.</w:t>
+        <w:t>
+      б) алдыңғы кезеңдегі шикі мұнайдың орташа нарықтық бағасы келесі формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Орт= ƩCрn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>к,б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/n,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұнда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орт – алдыңғы кезеңдегі шикі мұнайдың орташа нарықтық бағасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ƩCрn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>к,б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – алдыңғы кезең ішінде осындай баға белгілеулер жарияланған күндердегі KEBCO және BRENT маркалы шикі мұнай бағасының орташа мәндерінің сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      n – алдыңғы кезең ішінде осындай баға белгілеулерді жариялау күндерінің саны. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әкету кедендік баждары қолданылатын айдың алдындағы айдың 28-күнінен кешіктірмей өзінің ресми интернет-ресурсында алдыңғы кезеңдегі шикі мұнайдың орташа нарықтық бағасы туралы ақпаратты орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген формулалар бойынша жүргізілген есептеулердің нәтижелері бүтін санға дейін математикалық дөңгелектенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       7. Шикі мұнай мен мұнай өнімдерін Қазақстан Республикасының аумағынан әкетуге мынадай жағдайларда әкету кедендік баждары салынбайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) шикі мұнай мен мұнай өнімдерін әкетуді кедендік әкету баждарын төлеуден босатуды көздейтін Қазақстан Республикасында екіжақты немесе көпжақты шарттар жасалған елдерге әкету; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13199,68 +13245,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көлемін есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шикі мұнайдан өндірілген тауарлар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13614,57 +13660,50 @@
               <w:t xml:space="preserve">
 2710 19 510 1, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2710 19 510 9 – 2710 19 550 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13756,84 +13795,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көлемін есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Шикі мұнайға және мұнай өнімдеріне әкету кедендік бажының мөлшерлемелері</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15003,63 +15026,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15381,35 +15426,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>