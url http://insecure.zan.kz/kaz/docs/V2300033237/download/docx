--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9bccd32" w14:textId="9bccd32">
+    <w:p w14:paraId="5a9f26e" w14:textId="5a9f26e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +94,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жұмыспен қамтудың жекеше агенттіктеріне еңбек делдалдығы үшін жүгінген азаматтардың саны туралы есеп (индексі 3-Т (жұмысқа орналастыру), кезеңділігі тоқсандық)" әкімшілік деректерді жинауға арналған нысанды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 31 шілдедегі № 330 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 7 тамызда № 33237 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 31 шілдедегі № 330 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 7 тамызда № 33237 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,184 +156,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Жұмыспен қамтудың жекеше агенттіктеріне еңбек делдалдығы үшін жүгінген азаматтардың саны туралы есеп" (индексі 3-Т (жұмысқа орналастыру), кезеңділігі тоқсандық)" әкімшілік деректерді жинауға арналған </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нысан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты жұмыспен қамту департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің ресми интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -353,90 +316,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -742,222 +706,260 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Премьер-Министрінің </w:t>
+              <w:t>Премьер-Министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орынбасары -</w:t>
+              <w:t>орынбасары - Еңбек және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек және халықты әлеуметтік</w:t>
+              <w:t>халықты әлеуметтік қорғау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қорғау министрі </w:t>
+              <w:t>министрі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 жылғы 31 шілдедегі </w:t>
+              <w:t>2023 жылғы 31 шілдедегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 330 бұйрығына </w:t>
+              <w:t>№ 330 бұйрығына қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жұмыспен қамтудың жекеше агенттіктеріне еңбек делдалдығына жүгінген адамдар саны туралы есеп" әкімшілік деректерді жинауға арналған нысан (индексі 3-Т (жұмысқа орналастыру), кезеңділігі тоқсандық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...29 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Әкімшілік деректер нысаны мына интернет-ресурста орналастырылған: www.enbek.gov.kz. </w:t>
+      Ескерту. Нысан жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: "Электрондық еңбек биржасы" арқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректер нысаны мына интернет-ресурста орналастырылған: www.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректер нысанының атауы: жұмыспен қамтудың жекеше агенттіктеріне еңбек делдалдығына жүгінген адамдар саны туралы есеп (индексі 3-Т (жұмысқа орналастыру), кезеңділігі тоқсандық).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысанының индексі: 3-Т.</w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (қысқаша әріптік-цифрлық өрнек нысанның атауы): 3-Т.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиілігі: тоқсан сайын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -966,280 +968,579 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20 __ жылғы _________ тоқсан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+        <w:t>
+      Ақпаратты ұсынатын тұлғалар тобы: жұмыспен қамтудың жекеше агенттіктері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсыну мерзімі: жұмыспен қамтудың жекеше агенттіктері – "Электрондық еңбек биржасы" арқылы есепті тоқсаннан кейінгі айдың 5-і күніне дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4191000" cy="622300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4191000" cy="622300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғалар деректерді ұсынған жағдайда, сондай-ақ жиынтық түрде толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электронды түрде.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20__ жылғы __ тоқсандағы жұмыспен қамтудың жекеше агенттіктеріне еңбек делдалдығына жүгінген адамдардың саны туралы есеп</w:t>
-[...18 lines deleted...]
-      _________ облысы __________________ ауданы (қаласы)</w:t>
+        <w:t xml:space="preserve"> 20__ жылғы __ тоқсандағы жұмыспен қамтудың жекеше агенттіктеріне еңбек делдалдығына жүгінген адамдардың саны туралы есеп _______________ облысының (қаласының)________ ауданы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жол коды
-[...30 lines deleted...]
-                <w:b/>
+Жол коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсеткіштер
-[...30 lines deleted...]
-                <w:b/>
+Көрсеткіштер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті тоқсан
-[...30 lines deleted...]
-                <w:b/>
+Есепті тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жыл басынан бері
-</w:t>
+Жыл басынан бері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1287,176 +1588,172 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-барлығы
-[...30 lines deleted...]
-                <w:b/>
+барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде ауылдық жерлерде тұратындар
-[...30 lines deleted...]
-                <w:b/>
+оның ішінде ауылдық жерлерде тұратындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-барлығы
-[...30 lines deleted...]
-                <w:b/>
+барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде ауылдық жерлерде тұратындар
-</w:t>
+оның ішінде ауылдық жерлерде тұратындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1472,213 +1769,208 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-А
-[...30 lines deleted...]
-                <w:b/>
+А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1
-[...30 lines deleted...]
-                <w:b/>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2
-[...30 lines deleted...]
-                <w:b/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3
-[...30 lines deleted...]
-                <w:b/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4
-</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2869,456 +3161,285 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...203 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмыспен қамтудың жекеше агенттігінің атауы ___________________________</w:t>
-[...17 lines deleted...]
-      Мекенжайы _______________________________________________________</w:t>
+      Жұмыспен қамтудың жекеше агенттігінің атауы ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық пошта мекенжайы _______________________________________</w:t>
-[...35 lines deleted...]
-      (Тегі, аты, әкесінің аты (бар болса)) (электрондық цифрлық қолтаңба)</w:t>
+      Электрондық пошта мекенжайы ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________-____________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (ол болған жағдайда)) (электрондық цифрлық қолтаңба)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе қол қоюға уәкілетті тұлға:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________ ______________</w:t>
-[...57 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+      _____________________________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда)) (электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ жылғы "___" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: әкімшілік деректерді жинауға арналған нысанды толтыру бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3449,126 +3570,370 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(жұмысқа орналастыру)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жұмыспен қамтудың жекеше агенттіктеріне еңбек делдалдығына жүгінген адамдар саны туралы есеп" әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Жұмыспен қамтудың жекеше агенттіктеріне еңбек делдалдығына жүгінген адамдар саны туралы есеп" нысанын (бұдан әрі – нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды жұмыспен қамтудың жекеше агенттіктері толтырады және "Электрондық еңбек биржасы" мемлекеттік ақпараттық порталы арқылы ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жиынтық ақпарат "Еңбек нарығы" автоматтандырылған ақпараттық жүйесінде "есептер" бөлімінде қалыптастырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4030,55 +4395,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4400,35 +4765,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>