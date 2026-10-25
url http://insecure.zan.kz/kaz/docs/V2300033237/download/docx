--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5a9f26e" w14:textId="5a9f26e">
+    <w:p w14:paraId="ff0ced0" w14:textId="ff0ced0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3626,626 +3626,444 @@
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Жұмыспен қамтудың жекеше агенттіктеріне еңбек делдалдығына жүгінген адамдар саны туралы есеп" нысанын (бұдан әрі – нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды жұмыспен қамтудың жекеше агенттіктері толтырады және "Электрондық еңбек биржасы" арқылы ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жиынтық ақпарат "Еңбек нарығы" автоматтандырылған цифрлық жүйесінде "Есептер" бөлімінде қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға жұмыспен қамтудың жекеше агенттіктерінің басшысы не оның міндетін атқарушы тұлға оның тегі мен аты-жөнін көрсете отырып қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысандағы барлық көрсеткіштер есепті тоқсанда және ағымдағы жылдың басынан бастап өспелі қорытындымен келтіріледі. Деректер бір дәлдікпен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан есепті кезеңнен кейінгі айдың 5-і күніне ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 1 және 3-бағандарынан тиісінше 2 және 4-бағандарында ауылдық жерде тұратын адамдар бойынша деректер бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 1-жолында зейнеткерлерді, оқушыларды, студенттерді, мүгедектігі бар адамдарды және еңбек қызметімен айналысатын, бірақ басқа жұмыс табуға, қосымша табыс (табыс) алуға және бірнеше еңбек шарттары бойынша жұмыс істеуге ниет білдірген, сондай-ақ оқудан бос адамдарды қоса алғанда, жұмыспен қамтудың жекеше агенттіктеріне еңбек делдалдығына жүгінген адамдардың саны және жұмыс берушілерге олардың жұмыс күшіне қажеттілігі болған кезде жіберілетін уақыт көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 1-жолынан 1.1-жолында кәсіптер (мамандықтар) бөлінісінде жүгінген адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 1-жолынан 1.2-жолында жұмыспен қамтудың жекеше агенттіктеріне еңбек делдалдығына жүгінген жұмыссыздардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-жолындағы деректер 1.2-жолдағы деректерден зейнеткерлер, оқушылар және басқа да еңбек қызметімен айналысатын адамдар санына ерекшеленеді (басқа тұлғаларға негізгі жұмысынан бос уақытында жұмыс орнын ауыстырғысы немесе бірнеше жеке еңбек шарттары бойынша жұмыс істегісі келетін, яғни жұмыспен қамтудың жекеше агенттіктеріне жүгінген кезде жұмысы немесе кәсібі бар адамдар жатады).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. 2-жолда жұмыспен қамтудың жекеше агенттіктерінің делдалдығы кезінде жұмысқа орналастырылған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 2-жолынан 2.2-жолында жұмыспен қамтудың жекеше агенттіктерінің делдалдығы кезінде жұмысқа орналастырылған жұмыссыздардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. 3-жолда жұмыспен қамтудың жекеше агенттіктерінің делдалдығы арқылы жақын және алыс шет елдерге жұмысқа кеткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...516 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Арифметикалық-логикалық бақылау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. 1, 2, 3, 4-бағандар бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-жол &gt; 1.1-жол;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4395,55 +4213,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>