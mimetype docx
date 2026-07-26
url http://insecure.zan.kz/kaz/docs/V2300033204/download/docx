--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="490609e" w14:textId="490609e">
+    <w:p w14:paraId="0a598d5" w14:textId="0a598d5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1739,704 +1739,708 @@
         <w:t>
       3) еңбек қауіпсіздігі мен еңбекті қорғау саласындағы бірыңғай талаптарды белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қауіпсіздігі және еңбекті қорғау саласындағы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыскерлер, лауазымды адамдар және ұйым басшысы арасындағы құқықтар мен міндеттердің аражігін ажырату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек жөніндегі уәкілетті мемлекеттік орган, еңбек жөніндегі уәкілетті мемлекеттік органның аумақтық бөлімшесі, жұмыс берушілердің және жұмыскерлердің өкілдері арасында еңбек қауіпсіздігі және еңбекті қорғау саласындағы келісілген іс-қимылдарды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) эргономикалық, ұйымдастыру, техникалық, технологиялық, санитариялық-эпидемиологиялық, психофизиологиялық және медициналық нормаларды белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) еңбек қауіпсіздігі және еңбекті қорғау саласындағы заңдарға және басқа да жоғары тұрған нормативтік құқықтық актілерге, оның ішінде Қазақстан Республикасы ратификациялаған халықаралық шарттарға сәйкестігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...57 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Еңбек қауіпсіздігі және еңбекті қорғау жөніндегі талаптар Қазақстан Республикасының нормативтік құқықтық актілерімен белгіленеді және жұмыскерлердің еңбек қызметі процесінде олардың өмірі мен денсаулығын сақтауға бағытталған қағидаларды, рәсімдер мен нормативтерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Еңбек қауіпсіздігі және еңбекті қорғау саласындағы нормативтік құқықтық актілерді қабылдау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Еңбек қауіпсіздігі және еңбекті қорғау саласындағы нормативтік құқықтық актілердің жобаларын әзірлеуді тиісті уәкілетті мемлекеттік органдар өздерінің құзіретіне сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Еңбек қауіпсіздігі және еңбекті қорғау саласындағы нормативтік құқықтық актінің жобасын әзірлейтін мемлекеттік орган жобаны дайындау жөніндегі жұмыс тобын құрады немесе оны дайындауды жұмыс тобының функциясын орындайтын өзінің бөлімшелерінің біріне тапсырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс тобының құрамына өздерінің мақсатына қарай мүдделі мемлекеттік органдардың, қоғамдық ұйымдардың, ғылыми мекемелердің өкілдері қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік орган нормативтік құқықтық актінің жобасын дайындауды өзіне ведомстволық бағынысты мемлекеттік органдар мен ұйымдарға немесе оны дайындауды шарттық негізде, оның ішінде конкурс бойынша мамандарға, ғылыми мекемелерге, жекелеген ғалымдарға немесе олардың ұжымдарына тапсырады. Еңбек қауіпсіздігі және еңбекті қорғау саласындағы әзірленген нормативтік құқықтық актілердің жобалары жұмыс тобына қарауға ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Еңбек қауіпсіздігі және еңбекті қорғау саласындағы нормативтік құқықтық актілерді әзірлеу кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еңбек қауіпсіздігінің жалпы талаптары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмыс басталар алдындағы еңбек қауіпсіздігінің талаптары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жұмыс уақытындағы еңбек қауіпсіздігінің талаптары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) авариялық жағдайлардағы еңбек қауіпсіздігінің талаптары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жұмыс соңындағы еңбек қауіпсіздігінің талаптары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өндірістік (технологиялық) процестерге қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өндірістік бөлмелерге қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өндірістік алаңдарға (өндірістік бөлмелерден тыс жерлерде орындалатын процестер үшін) қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) бастапқы материалдарға, дайындамалар мен жартылай фабрикаттарға қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) өндірістік жабдықтарға қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) өндірістік жабдықтардың орналастырылуына және жұмыс орындарының ұйымдастырылуына қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) бастапқы материалдарды, дайындамаларды, жартылай фабрикаттарды, дайын өнімдер мен өндіріс қалдықтарын сақтау және тасымалдау тәсілдеріне қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) өндірісте жұмыс істейтіндердің еңбек ету және демалу режимі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) жұмыскерлерді кәсіптік іріктеуге және олардың еңбек қауіпсіздігі мен еңбекті қорғау мәселелері бойынша білімін тексеруге қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) өндірісте жұмыс істейтіндерді арнайы киіммен және басқа да жеке және (немесе) ұжымдық қорғаныш құралдарымен қамтамасыз ету жөніндегі талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) қорғаныш құралдарын қолдануға қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) жұмыскерлерді санитариялық-тұрмыстық бөлмелермен қамтамасыз ету жөніндегі талаптар көзделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жұмыс тобы еңбек қауіпсіздігі және еңбекті қорғау саласындағы нормативтік құқықтық актілердің жобаларын әзірлегеннен кейін оларды тиісті уәкілетті мемлекеттік органға бекітуге ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Еңбек қауіпсіздігі және еңбекті қорғау саласындағы нормативтік құқықтық актілерді тиісті уәкілетті мемлекеттік органдар еңбек жөніндегі уәкілетті мемлекеттік органмен және өзге де мүдделі мемлекеттік органдармен келісу бойынша бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нормативтік құқықтық актілер "Құқықтық актілер туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2480,55 +2484,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2854,31 +2858,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>