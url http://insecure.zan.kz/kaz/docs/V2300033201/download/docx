--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="65264f0" w14:textId="65264f0">
+    <w:p w14:paraId="3aba724" w14:textId="3aba724">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,160 +112,100 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 289/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 31 шiлдеде № 33201 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Байланыс туралы" Қазақстан Республикасы Заңының 8-бабы 1-тармағының </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес </w:t>
+      "Байланыс туралы" Қазақстан Республикасы Заңының 8-бабы 1-тармағының 1-1) тармақшасына және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының 124) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 14.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 219/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Жасанды интеллект және цифрлық даму министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1675,54 +1615,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дауыстар тең түскен жағдайда, комиссия төрағасы дауыс берген шешiм қабылданды деп саналады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Конкурстық комиссияның шешiмдерi хаттамалармен ресiмделедi, оларды белгіленген тәртiппен комиссия хатшысы дайындайды және оған комиссияның төрағасы, төрағасының орынбасары және мүшелері қол қояды.</w:t>
+      12. Конкурстық комиссияның шешiмдерi белгіленген тәртiппен комиссия хатшысы дайындайтын және комиссияның төрағасы, комиссия төрағасының орынбасары мен мүшелері қол қоятын хаттамалармен ресiмделедi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Ұйымдастырушы байланыс операторларына ұсынатын конкурстық құжаттама:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1835,71 +1837,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкурстық өтінімдер салынған конверттерді ашатын күннің алдындағы үш айдан астам уақыт ішінде байланыс операторының банк (банктер) алдында мерзімі өтіп кеткен берешегінің жоқ екендігі туралы банк (банктер) мөрі қойылған бірінші басшының немесе оны алмастыратын тұлғаның қолы қойылған банк (банктер) анықтамасының түпнұсқасын (бірнеше Екінші деңгейдегі банктердің немесе филиалдардың, сондай-ақ шетелдік банктің клиенті болып табылатын байланыс операторы) алдында байланыс операторының мерзімі өткен берешегінің жоқтығы туралы Банктің (банктердің) анықтамасының түпнұсқасы, осы анықтама осындай банктердің әрқайсысынан ұсынылады) Банктің (банктердің) мөрімен (болған жағдайда) бірінші басшының немесе оны алмастыратын адамның қолы қойылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (</w:t>
-[...19 lines deleted...]
-        <w:t>)" Қазақстан Республикасы Кодексіне сәйкес төлеу мерзімі ұзартылған жағдайларды қоспағанда, конкурстық өтінімдер салынған конверттерді ашатын күннің алдындағы үш айдан астам уақыт ішінде салық берешегiнiң, міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары, міндетті әлеуметтік медициналық сақтандыруға аударымдар және (немесе) жарналар және әлеуметтік аударымдар бойынша берешегінің жоқ немесе бар екендігі туралы (тиісті салық органының белгіленген нысандағы анықтамасы) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы куәландырған электрондық құжаттың қағаздағы көшірмесін;</w:t>
+      2) Қазақстан Республикасының Салық кодексіне сәйкес төлеу мерзімі ұзартылған жағдайларды қоспағанда, конкурстық өтінімдер салынған конверттерді ашатын күннің алдындағы үш айдан астам уақыт ішінде салық берешегiнiң, міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары, міндетті әлеуметтік медициналық сақтандыруға аударымдар және (немесе) жарналар және әлеуметтік аударымдар бойынша берешегінің жоқ немесе бар екендігі туралы "Азаматтарға арналған үкімет" мемлекеттік корпорациясы куәландырған электрондық құжаттың қағаздағы көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) байланыс операторы көрсететін әмбебап байланыс қызметтері тізбесіндегі әрбір әмбебап қызмет бойынша негізделген өзіндік құнды; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
@@ -1939,50 +1921,112 @@
         <w:t>
       5) әмбебап байланыс қызметтерінің негізгі техникалық және пайдалану сипаттамаларының егжей-тегжейлі сипаттамасын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) әмбебап байланыс қызметтерін тиісінше және үздіксіз көрсетуге қажетті қолда бар ресурстар тізімін қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Конкурстық құжаттамаға қоса берілетін есептеулер мен растайтын материалдар келесідей жасалады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2392,55 +2436,137 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Әмбебап байланыс қызметтерінің құнын субсидиялау туралы шарт жасалған сәтінен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      31. Өткізілген конкурс нәтижелері бойынша туындаған барлық дауды уәкілетті орган қарайды. Дауды қарау нәтижесінде қабылданған уәкілетті органның шешіміне Қазақстан Республикасының азаматтық іс жүргізу заңнамасына сәйкес сот тәртібімен шағым берілуі мүмкін.</w:t>
+        <w:t xml:space="preserve">
+      31. Өткізілген конкурс нәтижелері бойынша туындаған барлық дауларды уәкілетті орган қарайды. Дауды қарау нәтижелері бойынша қабылданған уәкілетті органның шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сот тәртібімен шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Субсидия мөлшерін есептеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2995,50 +3121,70 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбе жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 14.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 219/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -3219,51 +3365,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Интернет желісіне қосылу жылдамдығы 2 Мбит/с-тан 8 Мбит/с-қа дейінгі жеке қолжетімділік қызметтері</w:t>
+Интернет желісіне қосылу жылдамдығы 2 Мбит/с-тан 50 Мбит/с-қа дейінгі жеке қолжетімділік қызметтері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3296,51 +3442,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Интернет желісіне қосылу жылдамдығы 8 Мбит/с-тан астам талшықты-оптикалық байланыс желілерінің технологиясы бойынша жеке қолжетімділік қызметтері</w:t>
+Интернет желісіне қосылу жылдамдығы 50 Мбит/с-тан астам талшықты-оптикалық байланыс желілерінің технологиясы бойынша жеке қолжетімділік қызметтері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3645,55 +3791,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>